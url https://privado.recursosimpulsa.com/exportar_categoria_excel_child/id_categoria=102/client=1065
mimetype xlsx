--- v0 (2026-04-16)
+++ v1 (2026-10-23)
@@ -12,80 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>Neuroventas. La venta emocional (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_08</t>
   </si>
   <si>
     <t>Aula virtual (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_01</t>
   </si>
   <si>
     <t>Metodologías a usar en el aula virtual/digital (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_03</t>
+    <t>VIDEO_IF_03</t>
   </si>
   <si>
     <t>Comercio exterior básico (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_27</t>
   </si>
   <si>
     <t>Comercio exterior: evaluación de la capacidad exportadora (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_28</t>
   </si>
   <si>
     <t>Comercio exterior: diseño de un plan para el exportador (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_29</t>
   </si>
   <si>
     <t>Medios de pago internacional (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_30</t>
   </si>
@@ -161,75 +161,75 @@
   <si>
     <t>CURVIDEO_45</t>
   </si>
   <si>
     <t>Incoterms con transmisión del riesgo del transporte en origen (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_46</t>
   </si>
   <si>
     <t>Alemán. Sector comercial.</t>
   </si>
   <si>
     <t>CURVIDEO_51</t>
   </si>
   <si>
     <t>Comunicación básica de lengua de signos española.</t>
   </si>
   <si>
     <t>CURVIDEO_19</t>
   </si>
   <si>
     <t>Qué es el aula virtual/digital (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_02</t>
+    <t>VIDEO_IF_02</t>
   </si>
   <si>
     <t>Cómo medir los logros en el aula virtual/digital (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_04</t>
+    <t>VIDEO_IF_04</t>
   </si>
   <si>
     <t>La igualdad en la empresa (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_06</t>
+    <t>VIDEO_IF_06</t>
   </si>
   <si>
     <t>Neuroventas y sus principios fundamentales (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_09</t>
+    <t>VIDEO_IF_09</t>
   </si>
   <si>
     <t>Neuroventas: Crear vínculos con mi cliente (Curso basado en videopíldoras)</t>
   </si>
   <si>
-    <t>CURVIDEO_10</t>
+    <t>VIDEO_IF_10</t>
   </si>
   <si>
     <t>Neuroventas: Herramientas de comunicación en ventas (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_11</t>
   </si>
   <si>
     <t>Neuroventas: Planificación y organización de la gestión (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_12</t>
   </si>
   <si>
     <t>Neuroventas: El cierre de venta (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_13</t>
   </si>
   <si>
     <t>Cómo mejorar la eficiencia de tu negocio: 5 modos peligrosos de gestión empresarial.</t>
   </si>
   <si>
     <t>CURVIDEO_18</t>
   </si>
@@ -3797,72 +3797,78 @@
   <si>
     <t>ADGG039PO Internet y fundamentos de diseño de páginas web.</t>
   </si>
   <si>
     <t>PIN_ADGG039PO</t>
   </si>
   <si>
     <t>ADGG063PO. PowerPoint presentaciones gráficas</t>
   </si>
   <si>
     <t>PIN_ADGG063PO</t>
   </si>
   <si>
     <t>FCOS02_05. Básico de prevención de riesgos laborales para el sector lavandería</t>
   </si>
   <si>
     <t>PIN666220</t>
   </si>
   <si>
     <t>CTRI0014. Sensibilización LGTBI+: Respetar la diversidad sexual y prevenir la discriminación social y laboral de personas LGTBI+.</t>
   </si>
   <si>
     <t>PIN_CTRI0014</t>
   </si>
   <si>
-    <t>Microsoft Excel: Cómo oredenar datos en una hoja</t>
+    <t>Microsoft Excel: Cómo ordenar datos en una hoja</t>
   </si>
   <si>
     <t>VIDEO_IND_541-1</t>
   </si>
   <si>
     <t>Microsoft Word: Cómo trabajar con tablas</t>
   </si>
   <si>
     <t>VIDEO_IND_542-1</t>
   </si>
   <si>
     <t>SEAG043PO. Norma ISO 14001 y su implantación en la empresa (con aportación de vídeos).</t>
   </si>
   <si>
     <t>46445IN_VIDEO_IND_427-1</t>
   </si>
   <si>
     <t>SSC_A_1401_02. Detección de situaciones de discriminación por razón de género en los procesos de comunicación e información</t>
   </si>
   <si>
     <t>129550IN</t>
+  </si>
+  <si>
+    <t>Module: Supermarché</t>
+  </si>
+  <si>
+    <t>PC451</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4182,51 +4188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D649"/>
+  <dimension ref="A1:D650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -11576,50 +11582,64 @@
       <c r="A648">
         <v>45271</v>
       </c>
       <c r="B648" t="s">
         <v>1265</v>
       </c>
       <c r="C648">
         <v>75</v>
       </c>
       <c r="D648" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
         <v>45346</v>
       </c>
       <c r="B649" t="s">
         <v>1267</v>
       </c>
       <c r="C649">
         <v>55</v>
       </c>
       <c r="D649" t="s">
         <v>1268</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>45521</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C650">
+        <v>6</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">