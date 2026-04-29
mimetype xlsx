--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -26,531 +26,531 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
-    <t>Neuroventas. La venta emocional (programa completo)</t>
+    <t>Neuroventas. La venta emocional (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_08</t>
   </si>
   <si>
-    <t>Aula virtual (programa completo).</t>
+    <t>Aula virtual (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_01</t>
   </si>
   <si>
-    <t>Metodologías a usar en el aula virtual/digital</t>
-[...5 lines deleted...]
-    <t>Comercio exterior básico (programa completo).</t>
+    <t>Metodologías a usar en el aula virtual/digital (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_03</t>
+  </si>
+  <si>
+    <t>Comercio exterior básico (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_27</t>
   </si>
   <si>
-    <t>Comercio exterior: evaluación de la capacidad exportadora.</t>
+    <t>Comercio exterior: evaluación de la capacidad exportadora (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_28</t>
   </si>
   <si>
-    <t>Comercio exterior: diseño de un plan para el exportador.</t>
+    <t>Comercio exterior: diseño de un plan para el exportador (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_29</t>
   </si>
   <si>
-    <t>Medios de pago internacional (programa completo)</t>
+    <t>Medios de pago internacional (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_30</t>
   </si>
   <si>
-    <t>Importancia en la elección del medio de pago. Medios de pagos simples.</t>
+    <t>Importancia en la elección del medio de pago. Medios de pagos simples (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_31</t>
   </si>
   <si>
-    <t>Medios de pago documentarios.</t>
+    <t>Medios de pago documentarios (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_32</t>
   </si>
   <si>
-    <t>Otros medios de pagos y cobertura del riesgo.</t>
+    <t>Otros medios de pagos y cobertura del riesgo (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_33</t>
   </si>
   <si>
-    <t>Comercio internacional en aduanas (programa completo).</t>
+    <t>Comercio internacional en aduanas (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_34</t>
   </si>
   <si>
-    <t>El sistema aduanero, clasificación arancelaria y origen de las mercancías.</t>
+    <t>El sistema aduanero, clasificación arancelaria y origen de las mercancías (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_35</t>
   </si>
   <si>
-    <t>La deuda y el procedimiento aduanero.</t>
+    <t>La deuda y el procedimiento aduanero (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_37</t>
   </si>
   <si>
-    <t>Los destinos aduaneros.</t>
+    <t>Los destinos aduaneros (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_36</t>
   </si>
   <si>
-    <t>Comercio internacional en Marruecos (programa completo).</t>
+    <t>Comercio internacional en Marruecos (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_38</t>
   </si>
   <si>
-    <t>Economía marroquí.</t>
+    <t>Economía marroquí (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_39</t>
   </si>
   <si>
-    <t>Mercados con potencial en Marruecos.</t>
+    <t>Mercados con potencial en Marruecos (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_40</t>
   </si>
   <si>
-    <t>Inmersión en el mercado marroquí.</t>
+    <t>Inmersión en el mercado marroquí (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_41</t>
   </si>
   <si>
-    <t>Incoterms (programa completo).</t>
+    <t>Incoterms (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_45</t>
   </si>
   <si>
-    <t>Incoterms con transmisión del riesgo del transporte en origen.</t>
+    <t>Incoterms con transmisión del riesgo del transporte en origen (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_46</t>
   </si>
   <si>
     <t>Alemán. Sector comercial.</t>
   </si>
   <si>
     <t>CURVIDEO_51</t>
   </si>
   <si>
     <t>Comunicación básica de lengua de signos española.</t>
   </si>
   <si>
     <t>CURVIDEO_19</t>
   </si>
   <si>
-    <t>Qué es el aula virtual/digital.</t>
-[...29 lines deleted...]
-    <t>Neuroventas: Herramientas de comunicación en ventas.</t>
+    <t>Qué es el aula virtual/digital (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_02</t>
+  </si>
+  <si>
+    <t>Cómo medir los logros en el aula virtual/digital (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_04</t>
+  </si>
+  <si>
+    <t>La igualdad en la empresa (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_06</t>
+  </si>
+  <si>
+    <t>Neuroventas y sus principios fundamentales (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_09</t>
+  </si>
+  <si>
+    <t>Neuroventas: Crear vínculos con mi cliente (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_10</t>
+  </si>
+  <si>
+    <t>Neuroventas: Herramientas de comunicación en ventas (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_11</t>
   </si>
   <si>
-    <t>Neuroventas: Planificación y organización de la gestión.</t>
+    <t>Neuroventas: Planificación y organización de la gestión (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_12</t>
   </si>
   <si>
-    <t>Neuroventas: El cierre de venta.</t>
+    <t>Neuroventas: El cierre de venta (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_13</t>
   </si>
   <si>
     <t>Cómo mejorar la eficiencia de tu negocio: 5 modos peligrosos de gestión empresarial.</t>
   </si>
   <si>
     <t>CURVIDEO_18</t>
   </si>
   <si>
     <t>Salud y seguridad laboral en entornos de trabajo físico</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_02</t>
   </si>
   <si>
-    <t>Productividad individual externa.</t>
+    <t>Productividad individual externa (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_53</t>
   </si>
   <si>
-    <t>Productividad personal (programa completo).</t>
+    <t>Productividad personal (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_52</t>
   </si>
   <si>
-    <t>Incoterms con trasmisión del riesgo del transporte en destino.</t>
+    <t>Incoterms con trasmisión del riesgo del transporte en destino (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_47</t>
   </si>
   <si>
-    <t>Productividad individual interna.</t>
+    <t>Productividad individual interna (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_54</t>
   </si>
   <si>
     <t>Conceptos básicos sobre Blockchain</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_07</t>
   </si>
   <si>
     <t>Blockchain pública y privada</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_08</t>
   </si>
   <si>
     <t>Bases criptográficas de Blockchain</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_10</t>
   </si>
   <si>
     <t>Blockchain avanzado: Bitcoin al detalle, el sistema de consenso</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_11</t>
   </si>
   <si>
-    <t>Igualdad (programa completo).</t>
+    <t>Igualdad (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_05</t>
   </si>
   <si>
-    <t>Igualdad: Comunicación con perspectiva de género.</t>
+    <t>Igualdad: Comunicación con perspectiva de género (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_07</t>
   </si>
   <si>
-    <t>Exportar a China (programa completo).</t>
+    <t>Exportar a China (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_48</t>
   </si>
   <si>
-    <t>El mercado chino, sectores con oportunidad de negocio.</t>
+    <t>El mercado chino, sectores con oportunidad de negocio (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_49</t>
   </si>
   <si>
-    <t>Hacer negocios en China.</t>
+    <t>Hacer negocios en China (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_50</t>
   </si>
   <si>
     <t>Primeros auxilios en el lugar de trabajo.</t>
   </si>
   <si>
     <t>CURVIDEO_26</t>
   </si>
   <si>
-    <t>Comercio internacional en Argelia (programa completo).</t>
+    <t>Comercio internacional en Argelia (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_42</t>
   </si>
   <si>
-    <t>El mercado argelino, oportunidades de negocio.</t>
+    <t>El mercado argelino, oportunidades de negocio (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_43</t>
   </si>
   <si>
-    <t>Inmersión en el mercado argelino.</t>
+    <t>Inmersión en el mercado argelino (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_44</t>
   </si>
   <si>
     <t>Work &amp; Fit.</t>
   </si>
   <si>
     <t>CURVIDEO_17</t>
   </si>
   <si>
-    <t>Comercial y marketing: La función comercial de la empresa. Qué es vender y qué es hacer Marketing.</t>
+    <t>Comercial y marketing: La función comercial de la empresa. Qué es vender y qué es hacer Marketing (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_24</t>
   </si>
   <si>
     <t>RGPD: Protección de datos y seguridad.</t>
   </si>
   <si>
     <t>CURVIDEO_25</t>
   </si>
   <si>
-    <t>Gestión financiera para pymes (programa completo)</t>
+    <t>Gestión financiera para pymes (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_20</t>
   </si>
   <si>
-    <t>Financiación para pymes.</t>
+    <t>Financiación para pymes (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_21</t>
   </si>
   <si>
-    <t>Inversión para pymes.</t>
+    <t>Inversión para pymes (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_22</t>
   </si>
   <si>
-    <t>Gestión financiera para pymes: Contabilidad y finanzas para no financieros.</t>
-[...5 lines deleted...]
-    <t>Business intelligence básico (programa completo).</t>
+    <t>Gestión financiera para pymes: Contabilidad y finanzas para no financieros (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>CURVIDEO_23</t>
+  </si>
+  <si>
+    <t>Business intelligence básico (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_14</t>
   </si>
   <si>
-    <t>Soluciones Business Intelligence.</t>
+    <t>Soluciones Business Intelligence (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>CURVIDEO_16</t>
   </si>
   <si>
-    <t>Business Intelligence: Las buenas decisiones.</t>
+    <t>Business Intelligence: Las buenas decisiones (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_15</t>
   </si>
   <si>
     <t>Extinción de incendios</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_01</t>
   </si>
   <si>
-    <t>Alemán avanzado: Gramática</t>
+    <t>Alemán avanzado: Gramática (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_65</t>
   </si>
   <si>
-    <t>Alemán avanzado: Mantener una conversación.</t>
+    <t>Alemán avanzado: Mantener una conversación (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_64</t>
   </si>
   <si>
-    <t>Alemán básico: Sintaxis</t>
+    <t>Alemán básico: Sintaxis (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_62</t>
   </si>
   <si>
-    <t>Alemán básico: Programa completo.</t>
+    <t>Alemán básico: Situaciones de la vida cotidiana (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_61</t>
   </si>
   <si>
-    <t>Alemán básico (curso completo).</t>
+    <t>Alemán básico (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_60</t>
   </si>
   <si>
-    <t>Alemán avanzado (curso competo).</t>
+    <t>Alemán avanzado (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_63</t>
   </si>
   <si>
     <t>Blockchain básico (bloque completo)</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_06</t>
   </si>
   <si>
     <t>Blockchain avanzado (bloque completo)</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_09</t>
   </si>
   <si>
     <t>Recursos humanos (bloque completo)</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_18</t>
   </si>
   <si>
     <t>Los procesos selectivos para la captación de talento</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_19</t>
   </si>
   <si>
     <t>La gestión y evaluación del puesto de trabajo</t>
   </si>
   <si>
     <t>VIDEO_BLOQUE_20</t>
   </si>
   <si>
-    <t>Business Intelligence avanzado (programa completo).</t>
+    <t>Business Intelligence avanzado (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_55</t>
   </si>
   <si>
-    <t>Modelando business intelligence.</t>
+    <t>Modelando business intelligence (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>CURVIDEO_56</t>
   </si>
   <si>
-    <t>El futuro del Business Intelligence.</t>
+    <t>El futuro del Business Intelligence (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_57</t>
   </si>
   <si>
     <t>Introducción al Big Data.</t>
   </si>
   <si>
     <t>CURVIDEO_58</t>
   </si>
   <si>
     <t>Marketing digital: Introducción al posicionamiento SEO.</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>CURVIDEO_59</t>
   </si>
   <si>
-    <t>Inteligencia artificial (programa completo).</t>
+    <t>Inteligencia artificial (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>20:30</t>
   </si>
   <si>
     <t>CURVIDEO_66</t>
   </si>
   <si>
-    <t>Introducción a la Inteligencia Artificial.</t>
+    <t>Introducción a la Inteligencia Artificial (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_67</t>
   </si>
   <si>
-    <t>Implementando Inteligencia Artificial.</t>
+    <t>Implementando Inteligencia Artificial (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_68</t>
   </si>
   <si>
     <t>Reglas y restricciones</t>
   </si>
   <si>
     <t>VIDEO_IND_321-1</t>
   </si>
   <si>
     <t>Patrones</t>
   </si>
   <si>
     <t>VIDEO_IND_320-1</t>
   </si>
   <si>
     <t>Motores de inferencia</t>
   </si>
   <si>
     <t>VIDEO_IND_319-1</t>
   </si>
   <si>
     <t>Sistemas basados en conocimiento</t>
   </si>
@@ -605,92 +605,80 @@
   <si>
     <t>Glosario SEO</t>
   </si>
   <si>
     <t>VIDEO_IND_311-1</t>
   </si>
   <si>
     <t>¿Qué es el SEO off page?</t>
   </si>
   <si>
     <t>VIDEO_IND_310-1</t>
   </si>
   <si>
     <t>¿Qué es el SEO on page?</t>
   </si>
   <si>
     <t>VIDEO_IND_309-1</t>
   </si>
   <si>
     <t>Introducción al SEO. ¿Qué es?</t>
   </si>
   <si>
     <t>VIDEO_IND_308-1</t>
   </si>
   <si>
-    <t>Marketing digital: Introducción al posicionamiento SEO. (copia)</t>
-[...4 lines deleted...]
-  <si>
     <t>Historia con Google</t>
   </si>
   <si>
     <t>VIDEO_IND_307-1</t>
   </si>
   <si>
     <t>Características adicionales. 2 nuevas V’s</t>
   </si>
   <si>
     <t>VIDEO_IND_306-1</t>
   </si>
   <si>
     <t>Características del Big Data. Las 3 V’s</t>
   </si>
   <si>
     <t>VIDEO_IND_305-1</t>
   </si>
   <si>
     <t>¿Qué es Big Data?</t>
   </si>
   <si>
     <t>VIDEO_IND_304-1</t>
   </si>
   <si>
     <t>Introducción al Big Data</t>
   </si>
   <si>
     <t>VIDEO_IND_303-1</t>
   </si>
   <si>
-    <t>Introducción al Big Data. (copia)</t>
-[...4 lines deleted...]
-  <si>
     <t>Otras tendencias de Business Intelligence (Bots y BlockChain)</t>
   </si>
   <si>
     <t>VIDEO_IND_302-1</t>
   </si>
   <si>
     <t>Tendencia a la nube en Business Intelligence</t>
   </si>
   <si>
     <t>VIDEO_IND_301-1</t>
   </si>
   <si>
     <t>Aplicación sobre Internet of Things (IoT) y SmartCity</t>
   </si>
   <si>
     <t>VIDEO_IND_300-1</t>
   </si>
   <si>
     <t>Aporte del Big Data al Business Intelligence</t>
   </si>
   <si>
     <t>VIDEO_IND_299-1</t>
   </si>
   <si>
     <t>El Cuadro de Mando Integral</t>
@@ -707,66 +695,54 @@
   <si>
     <t>Modelado de datos</t>
   </si>
   <si>
     <t>VIDEO_IND_295-1</t>
   </si>
   <si>
     <t>Tipos de salidas</t>
   </si>
   <si>
     <t>VIDEO_IND_296-1</t>
   </si>
   <si>
     <t>La transacción</t>
   </si>
   <si>
     <t>VIDEO_IND_294-1</t>
   </si>
   <si>
     <t>Historia extendida del Business Intelligence</t>
   </si>
   <si>
     <t>VIDEO_IND_293-1</t>
   </si>
   <si>
-    <t>El futuro del Business Intelligence. (copia)</t>
-[...14 lines deleted...]
-    <t>CURVIDEO_55-1</t>
+    <t>Business Intelligence avanzado (Itinerario formativo)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_006</t>
   </si>
   <si>
     <t>Evaluación del desempeño</t>
   </si>
   <si>
     <t>VIDEO_IND_292-1</t>
   </si>
   <si>
     <t>Plan de acogida</t>
   </si>
   <si>
     <t>VIDEO_IND_291-1</t>
   </si>
   <si>
     <t>Gestión por competencias</t>
   </si>
   <si>
     <t>VIDEO_IND_290-1</t>
   </si>
   <si>
     <t>Mapa de competencias</t>
   </si>
   <si>
     <t>VIDEO_IND_289-1</t>
   </si>
@@ -3773,96 +3749,120 @@
   <si>
     <t>Transmitir datos importantes</t>
   </si>
   <si>
     <t>VIDEO_IND_538-1</t>
   </si>
   <si>
     <t>El calendario laboral</t>
   </si>
   <si>
     <t>VIDEO_IND_539-1</t>
   </si>
   <si>
     <t>Pedir una cita y acudir a ella</t>
   </si>
   <si>
     <t>VIDEO_IND_540-1</t>
   </si>
   <si>
     <t>Alemán básico (programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_126</t>
   </si>
   <si>
-    <t>Alemán avanzado (programa completo)</t>
-[...2 lines deleted...]
-    <t>CURVIDEO_127</t>
+    <t>Alemán avanzado (Itinerario formativo de videopíldoras)</t>
+  </si>
+  <si>
+    <t>VIDEO_IF_012</t>
   </si>
   <si>
     <t>Incoterms: Incoterms con trasmisión del riesgo del transporte en origen</t>
   </si>
   <si>
     <t>CURVIDEO_128</t>
   </si>
   <si>
     <t>Big Data (programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_129</t>
   </si>
   <si>
     <t>Big Data: Implementando Big Data</t>
   </si>
   <si>
     <t>CURVIDEO_130</t>
   </si>
   <si>
-    <t>Microsoft Excel: Cómo oredenar datos en una hoja</t>
+    <t>ADGG039PO Internet y fundamentos de diseño de páginas web.</t>
+  </si>
+  <si>
+    <t>PIN_ADGG039PO</t>
+  </si>
+  <si>
+    <t>ADGG063PO. PowerPoint presentaciones gráficas</t>
+  </si>
+  <si>
+    <t>PIN_ADGG063PO</t>
+  </si>
+  <si>
+    <t>FCOS02_05. Básico de prevención de riesgos laborales para el sector lavandería</t>
+  </si>
+  <si>
+    <t>PIN666220</t>
+  </si>
+  <si>
+    <t>CTRI0014. Sensibilización LGTBI+: Respetar la diversidad sexual y prevenir la discriminación social y laboral de personas LGTBI+.</t>
+  </si>
+  <si>
+    <t>PIN_CTRI0014</t>
+  </si>
+  <si>
+    <t>Microsoft Excel: Cómo ordenar datos en una hoja</t>
   </si>
   <si>
     <t>VIDEO_IND_541-1</t>
   </si>
   <si>
     <t>Microsoft Word: Cómo trabajar con tablas</t>
   </si>
   <si>
     <t>VIDEO_IND_542-1</t>
   </si>
   <si>
     <t>SEAG043PO. Norma ISO 14001 y su implantación en la empresa (con aportación de vídeos).</t>
   </si>
   <si>
     <t>46445IN_VIDEO_IND_427-1</t>
   </si>
   <si>
-    <t>Gestión y financiación para pymes (programa completo)</t>
-[...2 lines deleted...]
-    <t>CURVIDEO_21_CURVIDEO_20</t>
+    <t>SSC_A_1401_02. Detección de situaciones de discriminación por razón de género en los procesos de comunicación e información</t>
+  </si>
+  <si>
+    <t>129550IN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4191,51 +4191,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="162.675" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>25675</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -5082,51 +5082,51 @@
         <v>128</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>28069</v>
       </c>
       <c r="B64" t="s">
         <v>129</v>
       </c>
       <c r="C64">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>28070</v>
       </c>
       <c r="B65" t="s">
         <v>131</v>
       </c>
       <c r="C65">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>28072</v>
       </c>
       <c r="B66" t="s">
         <v>133</v>
       </c>
       <c r="C66">
         <v>21</v>
       </c>
       <c r="D66" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>28073</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
@@ -5453,6173 +5453,6170 @@
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>35987</v>
       </c>
       <c r="B94" t="s">
         <v>193</v>
       </c>
       <c r="D94" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>35988</v>
       </c>
       <c r="B95" t="s">
         <v>195</v>
       </c>
       <c r="D95" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>35989</v>
+        <v>35990</v>
       </c>
       <c r="B96" t="s">
         <v>197</v>
       </c>
-      <c r="C96">
-[...1 lines deleted...]
-      </c>
       <c r="D96" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>35990</v>
+        <v>35991</v>
       </c>
       <c r="B97" t="s">
         <v>199</v>
       </c>
       <c r="D97" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>35991</v>
+        <v>35992</v>
       </c>
       <c r="B98" t="s">
         <v>201</v>
       </c>
       <c r="D98" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>35992</v>
+        <v>35993</v>
       </c>
       <c r="B99" t="s">
         <v>203</v>
       </c>
       <c r="D99" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>35993</v>
+        <v>35994</v>
       </c>
       <c r="B100" t="s">
         <v>205</v>
       </c>
       <c r="D100" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>35994</v>
+        <v>35996</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="D101" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>35995</v>
+        <v>36009</v>
       </c>
       <c r="B102" t="s">
         <v>209</v>
       </c>
-      <c r="C102">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>35996</v>
+        <v>36010</v>
       </c>
       <c r="B103" t="s">
         <v>211</v>
       </c>
       <c r="D103" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>36009</v>
+        <v>36011</v>
       </c>
       <c r="B104" t="s">
         <v>213</v>
       </c>
       <c r="D104" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>36010</v>
+        <v>36012</v>
       </c>
       <c r="B105" t="s">
         <v>215</v>
       </c>
       <c r="D105" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>36011</v>
+        <v>36013</v>
       </c>
       <c r="B106" t="s">
         <v>217</v>
       </c>
       <c r="D106" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>36012</v>
+        <v>36014</v>
       </c>
       <c r="B107" t="s">
         <v>219</v>
       </c>
       <c r="D107" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>36013</v>
+        <v>36015</v>
       </c>
       <c r="B108" t="s">
         <v>221</v>
       </c>
       <c r="D108" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>36014</v>
+        <v>36016</v>
       </c>
       <c r="B109" t="s">
         <v>223</v>
       </c>
       <c r="D109" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>36015</v>
+        <v>36025</v>
       </c>
       <c r="B110" t="s">
         <v>225</v>
       </c>
       <c r="D110" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>36016</v>
+        <v>36028</v>
       </c>
       <c r="B111" t="s">
         <v>227</v>
       </c>
       <c r="D111" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>36025</v>
+        <v>36029</v>
       </c>
       <c r="B112" t="s">
         <v>229</v>
       </c>
       <c r="D112" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>36026</v>
+        <v>36030</v>
       </c>
       <c r="B113" t="s">
         <v>231</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>36027</v>
+        <v>36031</v>
       </c>
       <c r="B114" t="s">
         <v>233</v>
       </c>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>36028</v>
+        <v>36032</v>
       </c>
       <c r="B115" t="s">
         <v>235</v>
       </c>
-      <c r="C115">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>36029</v>
+        <v>36033</v>
       </c>
       <c r="B116" t="s">
         <v>237</v>
       </c>
       <c r="D116" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>36030</v>
+        <v>36034</v>
       </c>
       <c r="B117" t="s">
         <v>239</v>
       </c>
       <c r="D117" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>36031</v>
+        <v>36035</v>
       </c>
       <c r="B118" t="s">
         <v>241</v>
       </c>
       <c r="D118" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>36032</v>
+        <v>36047</v>
       </c>
       <c r="B119" t="s">
         <v>243</v>
       </c>
       <c r="D119" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>36033</v>
+        <v>36048</v>
       </c>
       <c r="B120" t="s">
         <v>245</v>
       </c>
       <c r="D120" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>36034</v>
+        <v>36049</v>
       </c>
       <c r="B121" t="s">
         <v>247</v>
       </c>
       <c r="D121" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>36035</v>
+        <v>36050</v>
       </c>
       <c r="B122" t="s">
         <v>249</v>
       </c>
       <c r="D122" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>36047</v>
+        <v>36061</v>
       </c>
       <c r="B123" t="s">
         <v>251</v>
       </c>
       <c r="D123" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>36048</v>
+        <v>36062</v>
       </c>
       <c r="B124" t="s">
         <v>253</v>
       </c>
       <c r="D124" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>36049</v>
+        <v>36063</v>
       </c>
       <c r="B125" t="s">
         <v>255</v>
       </c>
       <c r="D125" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>36050</v>
+        <v>36064</v>
       </c>
       <c r="B126" t="s">
         <v>257</v>
       </c>
       <c r="D126" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>36061</v>
+        <v>36065</v>
       </c>
       <c r="B127" t="s">
         <v>259</v>
       </c>
       <c r="D127" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>36062</v>
+        <v>36066</v>
       </c>
       <c r="B128" t="s">
         <v>261</v>
       </c>
       <c r="D128" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>36063</v>
+        <v>36067</v>
       </c>
       <c r="B129" t="s">
         <v>263</v>
       </c>
       <c r="D129" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>36064</v>
+        <v>36068</v>
       </c>
       <c r="B130" t="s">
         <v>265</v>
       </c>
       <c r="D130" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>36065</v>
+        <v>36069</v>
       </c>
       <c r="B131" t="s">
         <v>267</v>
       </c>
       <c r="D131" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>36066</v>
+        <v>36070</v>
       </c>
       <c r="B132" t="s">
         <v>269</v>
       </c>
       <c r="D132" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>36067</v>
+        <v>36071</v>
       </c>
       <c r="B133" t="s">
         <v>271</v>
       </c>
       <c r="D133" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>36068</v>
+        <v>36072</v>
       </c>
       <c r="B134" t="s">
         <v>273</v>
       </c>
       <c r="D134" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>36069</v>
+        <v>36073</v>
       </c>
       <c r="B135" t="s">
         <v>275</v>
       </c>
       <c r="D135" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>36070</v>
+        <v>36088</v>
       </c>
       <c r="B136" t="s">
         <v>277</v>
       </c>
       <c r="D136" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>36071</v>
+        <v>36089</v>
       </c>
       <c r="B137" t="s">
         <v>279</v>
       </c>
       <c r="D137" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>36072</v>
+        <v>36090</v>
       </c>
       <c r="B138" t="s">
         <v>281</v>
       </c>
       <c r="D138" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>36073</v>
+        <v>36091</v>
       </c>
       <c r="B139" t="s">
         <v>283</v>
       </c>
       <c r="D139" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>36088</v>
+        <v>36092</v>
       </c>
       <c r="B140" t="s">
         <v>285</v>
       </c>
       <c r="D140" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>36089</v>
+        <v>36093</v>
       </c>
       <c r="B141" t="s">
         <v>287</v>
       </c>
       <c r="D141" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>36090</v>
+        <v>36094</v>
       </c>
       <c r="B142" t="s">
         <v>289</v>
       </c>
       <c r="D142" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>36091</v>
+        <v>36095</v>
       </c>
       <c r="B143" t="s">
         <v>291</v>
       </c>
       <c r="D143" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>36092</v>
+        <v>36103</v>
       </c>
       <c r="B144" t="s">
         <v>293</v>
       </c>
       <c r="D144" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>36093</v>
+        <v>36104</v>
       </c>
       <c r="B145" t="s">
         <v>295</v>
       </c>
       <c r="D145" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>36094</v>
+        <v>36105</v>
       </c>
       <c r="B146" t="s">
         <v>297</v>
       </c>
       <c r="D146" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>36095</v>
+        <v>36106</v>
       </c>
       <c r="B147" t="s">
         <v>299</v>
       </c>
       <c r="D147" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>36103</v>
+        <v>36107</v>
       </c>
       <c r="B148" t="s">
         <v>301</v>
       </c>
       <c r="D148" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>36104</v>
+        <v>36108</v>
       </c>
       <c r="B149" t="s">
         <v>303</v>
       </c>
       <c r="D149" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>36105</v>
+        <v>36116</v>
       </c>
       <c r="B150" t="s">
         <v>305</v>
       </c>
       <c r="D150" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>36106</v>
+        <v>36117</v>
       </c>
       <c r="B151" t="s">
         <v>307</v>
       </c>
       <c r="D151" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>36107</v>
+        <v>36118</v>
       </c>
       <c r="B152" t="s">
         <v>309</v>
       </c>
       <c r="D152" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>36108</v>
+        <v>36119</v>
       </c>
       <c r="B153" t="s">
         <v>311</v>
       </c>
       <c r="D153" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>36116</v>
+        <v>36120</v>
       </c>
       <c r="B154" t="s">
         <v>313</v>
       </c>
       <c r="D154" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>36117</v>
+        <v>36121</v>
       </c>
       <c r="B155" t="s">
         <v>315</v>
       </c>
       <c r="D155" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>36118</v>
+        <v>36122</v>
       </c>
       <c r="B156" t="s">
         <v>317</v>
       </c>
       <c r="D156" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>36119</v>
+        <v>36123</v>
       </c>
       <c r="B157" t="s">
         <v>319</v>
       </c>
       <c r="D157" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>36120</v>
+        <v>36124</v>
       </c>
       <c r="B158" t="s">
         <v>321</v>
       </c>
       <c r="D158" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>36121</v>
+        <v>36134</v>
       </c>
       <c r="B159" t="s">
         <v>323</v>
       </c>
       <c r="D159" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>36122</v>
+        <v>36135</v>
       </c>
       <c r="B160" t="s">
         <v>325</v>
       </c>
       <c r="D160" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>36123</v>
+        <v>36136</v>
       </c>
       <c r="B161" t="s">
         <v>327</v>
       </c>
       <c r="D161" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>36124</v>
+        <v>36137</v>
       </c>
       <c r="B162" t="s">
         <v>329</v>
       </c>
       <c r="D162" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>36134</v>
+        <v>36138</v>
       </c>
       <c r="B163" t="s">
         <v>331</v>
       </c>
       <c r="D163" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>36135</v>
+        <v>36139</v>
       </c>
       <c r="B164" t="s">
         <v>333</v>
       </c>
       <c r="D164" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>36136</v>
+        <v>36140</v>
       </c>
       <c r="B165" t="s">
         <v>335</v>
       </c>
       <c r="D165" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>36137</v>
+        <v>36141</v>
       </c>
       <c r="B166" t="s">
         <v>337</v>
       </c>
       <c r="D166" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>36138</v>
+        <v>36142</v>
       </c>
       <c r="B167" t="s">
         <v>339</v>
       </c>
       <c r="D167" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>36139</v>
+        <v>36143</v>
       </c>
       <c r="B168" t="s">
         <v>341</v>
       </c>
       <c r="D168" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>36140</v>
+        <v>36144</v>
       </c>
       <c r="B169" t="s">
         <v>343</v>
       </c>
       <c r="D169" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>36141</v>
+        <v>36145</v>
       </c>
       <c r="B170" t="s">
         <v>345</v>
       </c>
       <c r="D170" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>36142</v>
+        <v>36146</v>
       </c>
       <c r="B171" t="s">
         <v>347</v>
       </c>
       <c r="D171" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>36143</v>
+        <v>36163</v>
       </c>
       <c r="B172" t="s">
         <v>349</v>
       </c>
       <c r="D172" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>36144</v>
+        <v>36164</v>
       </c>
       <c r="B173" t="s">
         <v>351</v>
       </c>
       <c r="D173" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>36145</v>
+        <v>36165</v>
       </c>
       <c r="B174" t="s">
         <v>353</v>
       </c>
       <c r="D174" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>36146</v>
+        <v>36166</v>
       </c>
       <c r="B175" t="s">
         <v>355</v>
       </c>
       <c r="D175" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>36163</v>
+        <v>36167</v>
       </c>
       <c r="B176" t="s">
         <v>357</v>
       </c>
       <c r="D176" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>36164</v>
+        <v>36168</v>
       </c>
       <c r="B177" t="s">
         <v>359</v>
       </c>
       <c r="D177" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>36165</v>
+        <v>36169</v>
       </c>
       <c r="B178" t="s">
         <v>361</v>
       </c>
       <c r="D178" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>36166</v>
+        <v>36170</v>
       </c>
       <c r="B179" t="s">
         <v>363</v>
       </c>
       <c r="D179" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>36167</v>
+        <v>36171</v>
       </c>
       <c r="B180" t="s">
         <v>365</v>
       </c>
       <c r="D180" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>36168</v>
+        <v>36181</v>
       </c>
       <c r="B181" t="s">
         <v>367</v>
       </c>
       <c r="D181" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>36169</v>
+        <v>36182</v>
       </c>
       <c r="B182" t="s">
         <v>369</v>
       </c>
       <c r="D182" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>36170</v>
+        <v>36183</v>
       </c>
       <c r="B183" t="s">
         <v>371</v>
       </c>
       <c r="D183" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>36171</v>
+        <v>36184</v>
       </c>
       <c r="B184" t="s">
         <v>373</v>
       </c>
       <c r="D184" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>36181</v>
+        <v>36185</v>
       </c>
       <c r="B185" t="s">
         <v>375</v>
       </c>
       <c r="D185" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>36182</v>
+        <v>36186</v>
       </c>
       <c r="B186" t="s">
         <v>377</v>
       </c>
       <c r="D186" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>36183</v>
+        <v>36187</v>
       </c>
       <c r="B187" t="s">
         <v>379</v>
       </c>
       <c r="D187" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>36184</v>
+        <v>36188</v>
       </c>
       <c r="B188" t="s">
         <v>381</v>
       </c>
       <c r="D188" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>36185</v>
+        <v>36189</v>
       </c>
       <c r="B189" t="s">
         <v>383</v>
       </c>
       <c r="D189" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>36186</v>
+        <v>36201</v>
       </c>
       <c r="B190" t="s">
         <v>385</v>
       </c>
       <c r="D190" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>36187</v>
+        <v>36202</v>
       </c>
       <c r="B191" t="s">
         <v>387</v>
       </c>
       <c r="D191" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>36188</v>
+        <v>36203</v>
       </c>
       <c r="B192" t="s">
         <v>389</v>
       </c>
       <c r="D192" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>36189</v>
+        <v>36204</v>
       </c>
       <c r="B193" t="s">
         <v>391</v>
       </c>
       <c r="D193" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>36201</v>
+        <v>36205</v>
       </c>
       <c r="B194" t="s">
         <v>393</v>
       </c>
       <c r="D194" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>36202</v>
+        <v>36206</v>
       </c>
       <c r="B195" t="s">
         <v>395</v>
       </c>
       <c r="D195" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>36203</v>
+        <v>36207</v>
       </c>
       <c r="B196" t="s">
         <v>397</v>
       </c>
       <c r="D196" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>36204</v>
+        <v>36208</v>
       </c>
       <c r="B197" t="s">
         <v>399</v>
       </c>
       <c r="D197" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>36205</v>
+        <v>36209</v>
       </c>
       <c r="B198" t="s">
         <v>401</v>
       </c>
       <c r="D198" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>36206</v>
+        <v>36219</v>
       </c>
       <c r="B199" t="s">
         <v>403</v>
       </c>
       <c r="D199" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>36207</v>
+        <v>36221</v>
       </c>
       <c r="B200" t="s">
         <v>405</v>
       </c>
       <c r="D200" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>36208</v>
+        <v>36222</v>
       </c>
       <c r="B201" t="s">
         <v>407</v>
       </c>
       <c r="D201" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>36209</v>
+        <v>36223</v>
       </c>
       <c r="B202" t="s">
         <v>409</v>
       </c>
       <c r="D202" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>36219</v>
+        <v>36224</v>
       </c>
       <c r="B203" t="s">
         <v>411</v>
       </c>
       <c r="D203" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>36221</v>
+        <v>36225</v>
       </c>
       <c r="B204" t="s">
         <v>413</v>
       </c>
       <c r="D204" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>36222</v>
+        <v>36226</v>
       </c>
       <c r="B205" t="s">
         <v>415</v>
       </c>
       <c r="D205" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>36223</v>
+        <v>36227</v>
       </c>
       <c r="B206" t="s">
         <v>417</v>
       </c>
       <c r="D206" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>36224</v>
+        <v>36237</v>
       </c>
       <c r="B207" t="s">
+        <v>415</v>
+      </c>
+      <c r="D207" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>36225</v>
+        <v>36238</v>
       </c>
       <c r="B208" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="D208" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>36226</v>
+        <v>36239</v>
       </c>
       <c r="B209" t="s">
-        <v>423</v>
+        <v>397</v>
       </c>
       <c r="D209" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>36227</v>
+        <v>36240</v>
       </c>
       <c r="B210" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="D210" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>36237</v>
+        <v>36241</v>
       </c>
       <c r="B211" t="s">
+        <v>399</v>
+      </c>
+      <c r="D211" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>36238</v>
+        <v>36242</v>
       </c>
       <c r="B212" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D212" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>36239</v>
+        <v>36243</v>
       </c>
       <c r="B213" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D213" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>36240</v>
+        <v>36244</v>
       </c>
       <c r="B214" t="s">
-        <v>421</v>
+        <v>395</v>
       </c>
       <c r="D214" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>36241</v>
+        <v>36253</v>
       </c>
       <c r="B215" t="s">
-        <v>407</v>
+        <v>385</v>
       </c>
       <c r="D215" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>36242</v>
+        <v>36254</v>
       </c>
       <c r="B216" t="s">
-        <v>419</v>
+        <v>393</v>
       </c>
       <c r="D216" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>36243</v>
+        <v>36255</v>
       </c>
       <c r="B217" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="D217" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>36244</v>
+        <v>36256</v>
       </c>
       <c r="B218" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="D218" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>36253</v>
+        <v>36257</v>
       </c>
       <c r="B219" t="s">
-        <v>393</v>
+        <v>432</v>
       </c>
       <c r="D219" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>36254</v>
+        <v>36258</v>
       </c>
       <c r="B220" t="s">
-        <v>401</v>
+        <v>434</v>
       </c>
       <c r="D220" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>36255</v>
+        <v>36265</v>
       </c>
       <c r="B221" t="s">
+        <v>436</v>
+      </c>
+      <c r="D221" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>36256</v>
+        <v>36266</v>
       </c>
       <c r="B222" t="s">
-        <v>399</v>
+        <v>438</v>
       </c>
       <c r="D222" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>36257</v>
+        <v>36267</v>
       </c>
       <c r="B223" t="s">
         <v>440</v>
       </c>
       <c r="D223" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>36258</v>
+        <v>36268</v>
       </c>
       <c r="B224" t="s">
         <v>442</v>
       </c>
       <c r="D224" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>36265</v>
+        <v>36269</v>
       </c>
       <c r="B225" t="s">
         <v>444</v>
       </c>
       <c r="D225" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>36266</v>
+        <v>36270</v>
       </c>
       <c r="B226" t="s">
         <v>446</v>
       </c>
       <c r="D226" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>36267</v>
+        <v>36271</v>
       </c>
       <c r="B227" t="s">
         <v>448</v>
       </c>
       <c r="D227" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>36268</v>
+        <v>36279</v>
       </c>
       <c r="B228" t="s">
         <v>450</v>
       </c>
       <c r="D228" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>36269</v>
+        <v>36280</v>
       </c>
       <c r="B229" t="s">
         <v>452</v>
       </c>
       <c r="D229" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>36270</v>
+        <v>36281</v>
       </c>
       <c r="B230" t="s">
         <v>454</v>
       </c>
       <c r="D230" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>36271</v>
+        <v>36282</v>
       </c>
       <c r="B231" t="s">
         <v>456</v>
       </c>
       <c r="D231" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>36279</v>
+        <v>36283</v>
       </c>
       <c r="B232" t="s">
         <v>458</v>
       </c>
       <c r="D232" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>36280</v>
+        <v>36284</v>
       </c>
       <c r="B233" t="s">
         <v>460</v>
       </c>
       <c r="D233" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>36281</v>
+        <v>36285</v>
       </c>
       <c r="B234" t="s">
         <v>462</v>
       </c>
       <c r="D234" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>36282</v>
+        <v>36286</v>
       </c>
       <c r="B235" t="s">
         <v>464</v>
       </c>
       <c r="D235" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>36283</v>
+        <v>36297</v>
       </c>
       <c r="B236" t="s">
         <v>466</v>
       </c>
       <c r="D236" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>36284</v>
+        <v>36299</v>
       </c>
       <c r="B237" t="s">
         <v>468</v>
       </c>
       <c r="D237" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>36285</v>
+        <v>36300</v>
       </c>
       <c r="B238" t="s">
         <v>470</v>
       </c>
       <c r="D238" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>36286</v>
+        <v>36301</v>
       </c>
       <c r="B239" t="s">
         <v>472</v>
       </c>
       <c r="D239" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>36297</v>
+        <v>36302</v>
       </c>
       <c r="B240" t="s">
         <v>474</v>
       </c>
       <c r="D240" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>36299</v>
+        <v>36310</v>
       </c>
       <c r="B241" t="s">
         <v>476</v>
       </c>
       <c r="D241" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>36300</v>
+        <v>36311</v>
       </c>
       <c r="B242" t="s">
         <v>478</v>
       </c>
       <c r="D242" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>36301</v>
+        <v>36315</v>
       </c>
       <c r="B243" t="s">
         <v>480</v>
       </c>
       <c r="D243" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>36302</v>
+        <v>36316</v>
       </c>
       <c r="B244" t="s">
         <v>482</v>
       </c>
       <c r="D244" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>36310</v>
+        <v>36317</v>
       </c>
       <c r="B245" t="s">
         <v>484</v>
       </c>
       <c r="D245" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>36311</v>
+        <v>36318</v>
       </c>
       <c r="B246" t="s">
         <v>486</v>
       </c>
       <c r="D246" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>36315</v>
+        <v>36319</v>
       </c>
       <c r="B247" t="s">
         <v>488</v>
       </c>
       <c r="D247" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>36316</v>
+        <v>36320</v>
       </c>
       <c r="B248" t="s">
         <v>490</v>
       </c>
       <c r="D248" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>36317</v>
+        <v>36321</v>
       </c>
       <c r="B249" t="s">
         <v>492</v>
       </c>
       <c r="D249" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>36318</v>
+        <v>36322</v>
       </c>
       <c r="B250" t="s">
         <v>494</v>
       </c>
       <c r="D250" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>36319</v>
+        <v>36323</v>
       </c>
       <c r="B251" t="s">
         <v>496</v>
       </c>
       <c r="D251" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>36320</v>
+        <v>36324</v>
       </c>
       <c r="B252" t="s">
         <v>498</v>
       </c>
       <c r="D252" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>36321</v>
+        <v>36335</v>
       </c>
       <c r="B253" t="s">
         <v>500</v>
       </c>
       <c r="D253" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>36322</v>
+        <v>36336</v>
       </c>
       <c r="B254" t="s">
+        <v>381</v>
+      </c>
+      <c r="D254" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>36323</v>
+        <v>36337</v>
       </c>
       <c r="B255" t="s">
-        <v>504</v>
+        <v>373</v>
       </c>
       <c r="D255" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>36324</v>
+        <v>36338</v>
       </c>
       <c r="B256" t="s">
-        <v>506</v>
+        <v>377</v>
       </c>
       <c r="D256" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>36335</v>
+        <v>36339</v>
       </c>
       <c r="B257" t="s">
-        <v>508</v>
+        <v>369</v>
       </c>
       <c r="D257" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>36336</v>
+        <v>36340</v>
       </c>
       <c r="B258" t="s">
-        <v>389</v>
+        <v>506</v>
       </c>
       <c r="D258" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>36337</v>
+        <v>36341</v>
       </c>
       <c r="B259" t="s">
-        <v>381</v>
+        <v>508</v>
       </c>
       <c r="D259" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>36338</v>
+        <v>36342</v>
       </c>
       <c r="B260" t="s">
-        <v>385</v>
+        <v>510</v>
       </c>
       <c r="D260" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>36339</v>
+        <v>36343</v>
       </c>
       <c r="B261" t="s">
-        <v>377</v>
+        <v>512</v>
       </c>
       <c r="D261" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>36340</v>
+        <v>36344</v>
       </c>
       <c r="B262" t="s">
         <v>514</v>
       </c>
       <c r="D262" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>36341</v>
+        <v>36345</v>
       </c>
       <c r="B263" t="s">
         <v>516</v>
       </c>
       <c r="D263" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>36342</v>
+        <v>36346</v>
       </c>
       <c r="B264" t="s">
         <v>518</v>
       </c>
       <c r="D264" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>36343</v>
+        <v>36359</v>
       </c>
       <c r="B265" t="s">
         <v>520</v>
       </c>
       <c r="D265" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>36344</v>
+        <v>36360</v>
       </c>
       <c r="B266" t="s">
         <v>522</v>
       </c>
       <c r="D266" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>36345</v>
+        <v>36361</v>
       </c>
       <c r="B267" t="s">
         <v>524</v>
       </c>
       <c r="D267" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>36346</v>
+        <v>36362</v>
       </c>
       <c r="B268" t="s">
         <v>526</v>
       </c>
       <c r="D268" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>36359</v>
+        <v>36363</v>
       </c>
       <c r="B269" t="s">
         <v>528</v>
       </c>
       <c r="D269" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>36360</v>
+        <v>36364</v>
       </c>
       <c r="B270" t="s">
         <v>530</v>
       </c>
       <c r="D270" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>36361</v>
+        <v>36365</v>
       </c>
       <c r="B271" t="s">
         <v>532</v>
       </c>
       <c r="D271" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>36362</v>
+        <v>36366</v>
       </c>
       <c r="B272" t="s">
         <v>534</v>
       </c>
       <c r="D272" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>36363</v>
+        <v>36367</v>
       </c>
       <c r="B273" t="s">
+        <v>508</v>
+      </c>
+      <c r="D273" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>36364</v>
+        <v>36377</v>
       </c>
       <c r="B274" t="s">
+        <v>537</v>
+      </c>
+      <c r="D274" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>36365</v>
+        <v>36378</v>
       </c>
       <c r="B275" t="s">
+        <v>539</v>
+      </c>
+      <c r="D275" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>36366</v>
+        <v>36379</v>
       </c>
       <c r="B276" t="s">
+        <v>541</v>
+      </c>
+      <c r="D276" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>36367</v>
+        <v>36380</v>
       </c>
       <c r="B277" t="s">
-        <v>516</v>
+        <v>543</v>
       </c>
       <c r="D277" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>36377</v>
+        <v>36381</v>
       </c>
       <c r="B278" t="s">
         <v>545</v>
       </c>
       <c r="D278" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>36378</v>
+        <v>36382</v>
       </c>
       <c r="B279" t="s">
         <v>547</v>
       </c>
       <c r="D279" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>36379</v>
+        <v>36383</v>
       </c>
       <c r="B280" t="s">
         <v>549</v>
       </c>
       <c r="D280" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>36380</v>
+        <v>36384</v>
       </c>
       <c r="B281" t="s">
         <v>551</v>
       </c>
       <c r="D281" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>36381</v>
+        <v>36385</v>
       </c>
       <c r="B282" t="s">
         <v>553</v>
       </c>
       <c r="D282" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>36382</v>
+        <v>36386</v>
       </c>
       <c r="B283" t="s">
         <v>555</v>
       </c>
       <c r="D283" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>36383</v>
+        <v>36398</v>
       </c>
       <c r="B284" t="s">
         <v>557</v>
       </c>
       <c r="D284" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>36384</v>
+        <v>36399</v>
       </c>
       <c r="B285" t="s">
         <v>559</v>
       </c>
       <c r="D285" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>36385</v>
+        <v>36400</v>
       </c>
       <c r="B286" t="s">
         <v>561</v>
       </c>
       <c r="D286" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>36386</v>
+        <v>36401</v>
       </c>
       <c r="B287" t="s">
         <v>563</v>
       </c>
       <c r="D287" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>36398</v>
+        <v>36402</v>
       </c>
       <c r="B288" t="s">
         <v>565</v>
       </c>
       <c r="D288" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>36399</v>
+        <v>36403</v>
       </c>
       <c r="B289" t="s">
         <v>567</v>
       </c>
       <c r="D289" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>36400</v>
+        <v>36404</v>
       </c>
       <c r="B290" t="s">
         <v>569</v>
       </c>
       <c r="D290" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>36401</v>
+        <v>36405</v>
       </c>
       <c r="B291" t="s">
         <v>571</v>
       </c>
       <c r="D291" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>36402</v>
+        <v>36406</v>
       </c>
       <c r="B292" t="s">
         <v>573</v>
       </c>
       <c r="D292" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>36403</v>
+        <v>36407</v>
       </c>
       <c r="B293" t="s">
         <v>575</v>
       </c>
       <c r="D293" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>36404</v>
+        <v>36418</v>
       </c>
       <c r="B294" t="s">
         <v>577</v>
       </c>
       <c r="D294" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>36405</v>
+        <v>36419</v>
       </c>
       <c r="B295" t="s">
         <v>579</v>
       </c>
       <c r="D295" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>36406</v>
+        <v>36420</v>
       </c>
       <c r="B296" t="s">
         <v>581</v>
       </c>
       <c r="D296" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>36407</v>
+        <v>36421</v>
       </c>
       <c r="B297" t="s">
         <v>583</v>
       </c>
       <c r="D297" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>36418</v>
+        <v>36422</v>
       </c>
       <c r="B298" t="s">
         <v>585</v>
       </c>
       <c r="D298" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>36419</v>
+        <v>36423</v>
       </c>
       <c r="B299" t="s">
         <v>587</v>
       </c>
       <c r="D299" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>36420</v>
+        <v>36424</v>
       </c>
       <c r="B300" t="s">
         <v>589</v>
       </c>
       <c r="D300" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>36421</v>
+        <v>36425</v>
       </c>
       <c r="B301" t="s">
         <v>591</v>
       </c>
       <c r="D301" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>36422</v>
+        <v>36426</v>
       </c>
       <c r="B302" t="s">
         <v>593</v>
       </c>
       <c r="D302" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>36423</v>
+        <v>36427</v>
       </c>
       <c r="B303" t="s">
         <v>595</v>
       </c>
       <c r="D303" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>36424</v>
+        <v>36439</v>
       </c>
       <c r="B304" t="s">
         <v>597</v>
       </c>
       <c r="D304" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>36425</v>
+        <v>36440</v>
       </c>
       <c r="B305" t="s">
         <v>599</v>
       </c>
       <c r="D305" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>36426</v>
+        <v>36441</v>
       </c>
       <c r="B306" t="s">
         <v>601</v>
       </c>
       <c r="D306" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>36427</v>
+        <v>36442</v>
       </c>
       <c r="B307" t="s">
         <v>603</v>
       </c>
       <c r="D307" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>36439</v>
+        <v>36443</v>
       </c>
       <c r="B308" t="s">
         <v>605</v>
       </c>
       <c r="D308" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>36440</v>
+        <v>36444</v>
       </c>
       <c r="B309" t="s">
         <v>607</v>
       </c>
       <c r="D309" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>36441</v>
+        <v>36445</v>
       </c>
       <c r="B310" t="s">
         <v>609</v>
       </c>
       <c r="D310" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>36442</v>
+        <v>36446</v>
       </c>
       <c r="B311" t="s">
         <v>611</v>
       </c>
       <c r="D311" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>36443</v>
+        <v>36447</v>
       </c>
       <c r="B312" t="s">
         <v>613</v>
       </c>
       <c r="D312" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>36444</v>
+        <v>36457</v>
       </c>
       <c r="B313" t="s">
         <v>615</v>
       </c>
       <c r="D313" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>36445</v>
+        <v>36458</v>
       </c>
       <c r="B314" t="s">
         <v>617</v>
       </c>
       <c r="D314" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>36446</v>
+        <v>36459</v>
       </c>
       <c r="B315" t="s">
         <v>619</v>
       </c>
       <c r="D315" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>36447</v>
+        <v>36460</v>
       </c>
       <c r="B316" t="s">
         <v>621</v>
       </c>
       <c r="D316" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>36457</v>
+        <v>36461</v>
       </c>
       <c r="B317" t="s">
         <v>623</v>
       </c>
       <c r="D317" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>36458</v>
+        <v>36462</v>
       </c>
       <c r="B318" t="s">
         <v>625</v>
       </c>
       <c r="D318" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>36459</v>
+        <v>36463</v>
       </c>
       <c r="B319" t="s">
         <v>627</v>
       </c>
       <c r="D319" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>36460</v>
+        <v>36464</v>
       </c>
       <c r="B320" t="s">
         <v>629</v>
       </c>
       <c r="D320" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>36461</v>
+        <v>36474</v>
       </c>
       <c r="B321" t="s">
         <v>631</v>
       </c>
       <c r="D321" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>36462</v>
+        <v>36475</v>
       </c>
       <c r="B322" t="s">
         <v>633</v>
       </c>
       <c r="D322" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>36463</v>
+        <v>36476</v>
       </c>
       <c r="B323" t="s">
         <v>635</v>
       </c>
       <c r="D323" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>36464</v>
+        <v>36477</v>
       </c>
       <c r="B324" t="s">
         <v>637</v>
       </c>
       <c r="D324" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>36474</v>
+        <v>36478</v>
       </c>
       <c r="B325" t="s">
         <v>639</v>
       </c>
       <c r="D325" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>36475</v>
+        <v>36479</v>
       </c>
       <c r="B326" t="s">
         <v>641</v>
       </c>
       <c r="D326" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>36476</v>
+        <v>36480</v>
       </c>
       <c r="B327" t="s">
         <v>643</v>
       </c>
       <c r="D327" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>36477</v>
+        <v>36481</v>
       </c>
       <c r="B328" t="s">
         <v>645</v>
       </c>
       <c r="D328" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>36478</v>
+        <v>36490</v>
       </c>
       <c r="B329" t="s">
         <v>647</v>
       </c>
       <c r="D329" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>36479</v>
+        <v>36491</v>
       </c>
       <c r="B330" t="s">
         <v>649</v>
       </c>
       <c r="D330" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>36480</v>
+        <v>36492</v>
       </c>
       <c r="B331" t="s">
         <v>651</v>
       </c>
       <c r="D331" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>36481</v>
+        <v>36493</v>
       </c>
       <c r="B332" t="s">
         <v>653</v>
       </c>
       <c r="D332" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>36490</v>
+        <v>36494</v>
       </c>
       <c r="B333" t="s">
         <v>655</v>
       </c>
       <c r="D333" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>36491</v>
+        <v>36495</v>
       </c>
       <c r="B334" t="s">
         <v>657</v>
       </c>
       <c r="D334" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>36492</v>
+        <v>36496</v>
       </c>
       <c r="B335" t="s">
         <v>659</v>
       </c>
       <c r="D335" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>36493</v>
+        <v>36497</v>
       </c>
       <c r="B336" t="s">
         <v>661</v>
       </c>
       <c r="D336" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>36494</v>
+        <v>36498</v>
       </c>
       <c r="B337" t="s">
         <v>663</v>
       </c>
       <c r="D337" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>36495</v>
+        <v>36499</v>
       </c>
       <c r="B338" t="s">
         <v>665</v>
       </c>
       <c r="D338" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>36496</v>
+        <v>36513</v>
       </c>
       <c r="B339" t="s">
         <v>667</v>
       </c>
       <c r="D339" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>36497</v>
+        <v>36514</v>
       </c>
       <c r="B340" t="s">
         <v>669</v>
       </c>
       <c r="D340" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>36498</v>
+        <v>36515</v>
       </c>
       <c r="B341" t="s">
         <v>671</v>
       </c>
       <c r="D341" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>36499</v>
+        <v>36516</v>
       </c>
       <c r="B342" t="s">
         <v>673</v>
       </c>
       <c r="D342" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>36513</v>
+        <v>36517</v>
       </c>
       <c r="B343" t="s">
         <v>675</v>
       </c>
       <c r="D343" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>36514</v>
+        <v>36524</v>
       </c>
       <c r="B344" t="s">
         <v>677</v>
       </c>
       <c r="D344" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>36515</v>
+        <v>36525</v>
       </c>
       <c r="B345" t="s">
         <v>679</v>
       </c>
       <c r="D345" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>36516</v>
+        <v>36526</v>
       </c>
       <c r="B346" t="s">
         <v>681</v>
       </c>
       <c r="D346" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>36517</v>
+        <v>36527</v>
       </c>
       <c r="B347" t="s">
         <v>683</v>
       </c>
       <c r="D347" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>36524</v>
+        <v>36528</v>
       </c>
       <c r="B348" t="s">
         <v>685</v>
       </c>
       <c r="D348" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>36525</v>
+        <v>36529</v>
       </c>
       <c r="B349" t="s">
         <v>687</v>
       </c>
       <c r="D349" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>36526</v>
+        <v>36530</v>
       </c>
       <c r="B350" t="s">
         <v>689</v>
       </c>
       <c r="D350" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>36527</v>
+        <v>36538</v>
       </c>
       <c r="B351" t="s">
         <v>691</v>
       </c>
       <c r="D351" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>36528</v>
+        <v>36539</v>
       </c>
       <c r="B352" t="s">
         <v>693</v>
       </c>
       <c r="D352" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>36529</v>
+        <v>36540</v>
       </c>
       <c r="B353" t="s">
         <v>695</v>
       </c>
       <c r="D353" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>36530</v>
+        <v>36541</v>
       </c>
       <c r="B354" t="s">
         <v>697</v>
       </c>
       <c r="D354" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>36538</v>
+        <v>36542</v>
       </c>
       <c r="B355" t="s">
         <v>699</v>
       </c>
       <c r="D355" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>36539</v>
+        <v>36543</v>
       </c>
       <c r="B356" t="s">
         <v>701</v>
       </c>
       <c r="D356" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>36540</v>
+        <v>36550</v>
       </c>
       <c r="B357" t="s">
+        <v>691</v>
+      </c>
+      <c r="D357" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>36541</v>
+        <v>36551</v>
       </c>
       <c r="B358" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="D358" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>36542</v>
+        <v>36552</v>
       </c>
       <c r="B359" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="D359" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>36543</v>
+        <v>36553</v>
       </c>
       <c r="B360" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="D360" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>36550</v>
+        <v>36554</v>
       </c>
       <c r="B361" t="s">
         <v>699</v>
       </c>
       <c r="D361" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>36551</v>
+        <v>36555</v>
       </c>
       <c r="B362" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D362" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>36552</v>
+        <v>36562</v>
       </c>
       <c r="B363" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="D363" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>36553</v>
+        <v>36563</v>
       </c>
       <c r="B364" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="D364" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>36554</v>
+        <v>36564</v>
       </c>
       <c r="B365" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="D365" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>36555</v>
+        <v>36565</v>
       </c>
       <c r="B366" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="D366" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>36562</v>
+        <v>36566</v>
       </c>
       <c r="B367" t="s">
         <v>717</v>
       </c>
       <c r="D367" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>36563</v>
+        <v>36567</v>
       </c>
       <c r="B368" t="s">
         <v>719</v>
       </c>
       <c r="D368" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>36564</v>
+        <v>36568</v>
       </c>
       <c r="B369" t="s">
         <v>721</v>
       </c>
       <c r="D369" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>36565</v>
+        <v>36569</v>
       </c>
       <c r="B370" t="s">
         <v>723</v>
       </c>
       <c r="D370" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>36566</v>
+        <v>36570</v>
       </c>
       <c r="B371" t="s">
         <v>725</v>
       </c>
       <c r="D371" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>36567</v>
+        <v>36580</v>
       </c>
       <c r="B372" t="s">
         <v>727</v>
       </c>
       <c r="D372" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>36568</v>
+        <v>36581</v>
       </c>
       <c r="B373" t="s">
         <v>729</v>
       </c>
       <c r="D373" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>36569</v>
+        <v>36582</v>
       </c>
       <c r="B374" t="s">
         <v>731</v>
       </c>
       <c r="D374" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>36570</v>
+        <v>36583</v>
       </c>
       <c r="B375" t="s">
         <v>733</v>
       </c>
       <c r="D375" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>36580</v>
+        <v>36584</v>
       </c>
       <c r="B376" t="s">
         <v>735</v>
       </c>
       <c r="D376" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>36581</v>
+        <v>36585</v>
       </c>
       <c r="B377" t="s">
         <v>737</v>
       </c>
       <c r="D377" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>36582</v>
+        <v>36586</v>
       </c>
       <c r="B378" t="s">
         <v>739</v>
       </c>
       <c r="D378" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>36583</v>
+        <v>36587</v>
       </c>
       <c r="B379" t="s">
         <v>741</v>
       </c>
       <c r="D379" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>36584</v>
+        <v>36588</v>
       </c>
       <c r="B380" t="s">
         <v>743</v>
       </c>
       <c r="D380" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>36585</v>
+        <v>36593</v>
       </c>
       <c r="B381" t="s">
+        <v>731</v>
+      </c>
+      <c r="D381" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>36586</v>
+        <v>36602</v>
       </c>
       <c r="B382" t="s">
+        <v>746</v>
+      </c>
+      <c r="D382" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>36587</v>
+        <v>36603</v>
       </c>
       <c r="B383" t="s">
+        <v>748</v>
+      </c>
+      <c r="D383" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>36588</v>
+        <v>36604</v>
       </c>
       <c r="B384" t="s">
+        <v>750</v>
+      </c>
+      <c r="D384" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>36593</v>
+        <v>36605</v>
       </c>
       <c r="B385" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="D385" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>36602</v>
+        <v>36606</v>
       </c>
       <c r="B386" t="s">
         <v>754</v>
       </c>
       <c r="D386" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>36603</v>
+        <v>36607</v>
       </c>
       <c r="B387" t="s">
         <v>756</v>
       </c>
       <c r="D387" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>36604</v>
+        <v>36614</v>
       </c>
       <c r="B388" t="s">
         <v>758</v>
       </c>
       <c r="D388" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>36605</v>
+        <v>36615</v>
       </c>
       <c r="B389" t="s">
         <v>760</v>
       </c>
       <c r="D389" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>36606</v>
+        <v>36616</v>
       </c>
       <c r="B390" t="s">
         <v>762</v>
       </c>
       <c r="D390" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>36607</v>
+        <v>36617</v>
       </c>
       <c r="B391" t="s">
         <v>764</v>
       </c>
       <c r="D391" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>36614</v>
+        <v>36618</v>
       </c>
       <c r="B392" t="s">
         <v>766</v>
       </c>
       <c r="D392" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>36615</v>
+        <v>36619</v>
       </c>
       <c r="B393" t="s">
         <v>768</v>
       </c>
       <c r="D393" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>36616</v>
+        <v>36620</v>
       </c>
       <c r="B394" t="s">
         <v>770</v>
       </c>
       <c r="D394" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>36617</v>
+        <v>36621</v>
       </c>
       <c r="B395" t="s">
         <v>772</v>
       </c>
       <c r="D395" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>36618</v>
+        <v>36622</v>
       </c>
       <c r="B396" t="s">
         <v>774</v>
       </c>
       <c r="D396" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>36619</v>
+        <v>36623</v>
       </c>
       <c r="B397" t="s">
         <v>776</v>
       </c>
       <c r="D397" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>36620</v>
+        <v>36624</v>
       </c>
       <c r="B398" t="s">
         <v>778</v>
       </c>
       <c r="D398" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>36621</v>
+        <v>36625</v>
       </c>
       <c r="B399" t="s">
         <v>780</v>
       </c>
       <c r="D399" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>36622</v>
+        <v>36626</v>
       </c>
       <c r="B400" t="s">
         <v>782</v>
       </c>
       <c r="D400" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>36623</v>
+        <v>36627</v>
       </c>
       <c r="B401" t="s">
         <v>784</v>
       </c>
       <c r="D401" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>36624</v>
+        <v>36630</v>
       </c>
       <c r="B402" t="s">
         <v>786</v>
       </c>
       <c r="D402" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>36625</v>
+        <v>36645</v>
       </c>
       <c r="B403" t="s">
         <v>788</v>
       </c>
       <c r="D403" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>36626</v>
+        <v>36646</v>
       </c>
       <c r="B404" t="s">
         <v>790</v>
       </c>
       <c r="D404" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>36627</v>
+        <v>36647</v>
       </c>
       <c r="B405" t="s">
         <v>792</v>
       </c>
       <c r="D405" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>36630</v>
+        <v>36648</v>
       </c>
       <c r="B406" t="s">
         <v>794</v>
       </c>
       <c r="D406" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>36645</v>
+        <v>36649</v>
       </c>
       <c r="B407" t="s">
         <v>796</v>
       </c>
       <c r="D407" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>36646</v>
+        <v>36650</v>
       </c>
       <c r="B408" t="s">
         <v>798</v>
       </c>
       <c r="D408" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>36647</v>
+        <v>36651</v>
       </c>
       <c r="B409" t="s">
         <v>800</v>
       </c>
       <c r="D409" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>36648</v>
+        <v>36652</v>
       </c>
       <c r="B410" t="s">
         <v>802</v>
       </c>
       <c r="D410" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>36649</v>
+        <v>36653</v>
       </c>
       <c r="B411" t="s">
         <v>804</v>
       </c>
       <c r="D411" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>36650</v>
+        <v>36654</v>
       </c>
       <c r="B412" t="s">
         <v>806</v>
       </c>
       <c r="D412" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>36651</v>
+        <v>36655</v>
       </c>
       <c r="B413" t="s">
         <v>808</v>
       </c>
       <c r="D413" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>36652</v>
+        <v>36656</v>
       </c>
       <c r="B414" t="s">
         <v>810</v>
       </c>
       <c r="D414" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>36653</v>
+        <v>43412</v>
       </c>
       <c r="B415" t="s">
         <v>812</v>
       </c>
+      <c r="C415" t="s">
+        <v>813</v>
+      </c>
       <c r="D415" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>36654</v>
+        <v>44233</v>
       </c>
       <c r="B416" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D416" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>36655</v>
+        <v>44234</v>
       </c>
       <c r="B417" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D417" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>36656</v>
+        <v>44235</v>
       </c>
       <c r="B418" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D418" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>43412</v>
+        <v>44237</v>
       </c>
       <c r="B419" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="C419" t="s">
         <v>821</v>
       </c>
       <c r="D419" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>44233</v>
+        <v>44238</v>
       </c>
       <c r="B420" t="s">
         <v>823</v>
       </c>
       <c r="D420" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>44234</v>
+        <v>44239</v>
       </c>
       <c r="B421" t="s">
         <v>825</v>
       </c>
       <c r="D421" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>44235</v>
+        <v>44240</v>
       </c>
       <c r="B422" t="s">
         <v>827</v>
       </c>
       <c r="D422" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>44237</v>
+        <v>44241</v>
       </c>
       <c r="B423" t="s">
         <v>829</v>
       </c>
       <c r="D423" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>44238</v>
+        <v>44242</v>
       </c>
       <c r="B424" t="s">
         <v>831</v>
       </c>
       <c r="D424" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>44239</v>
+        <v>44243</v>
       </c>
       <c r="B425" t="s">
         <v>833</v>
       </c>
       <c r="D425" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>44240</v>
+        <v>44244</v>
       </c>
       <c r="B426" t="s">
         <v>835</v>
       </c>
       <c r="D426" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>44241</v>
+        <v>44245</v>
       </c>
       <c r="B427" t="s">
         <v>837</v>
       </c>
       <c r="D427" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>44242</v>
+        <v>44247</v>
       </c>
       <c r="B428" t="s">
         <v>839</v>
       </c>
       <c r="D428" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>44243</v>
+        <v>44249</v>
       </c>
       <c r="B429" t="s">
         <v>841</v>
       </c>
       <c r="D429" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>44244</v>
+        <v>44250</v>
       </c>
       <c r="B430" t="s">
         <v>843</v>
       </c>
       <c r="D430" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>44245</v>
+        <v>44251</v>
       </c>
       <c r="B431" t="s">
         <v>845</v>
       </c>
       <c r="D431" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>44247</v>
+        <v>44252</v>
       </c>
       <c r="B432" t="s">
         <v>847</v>
       </c>
       <c r="D432" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>44249</v>
+        <v>44253</v>
       </c>
       <c r="B433" t="s">
         <v>849</v>
       </c>
       <c r="D433" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>44250</v>
+        <v>44254</v>
       </c>
       <c r="B434" t="s">
         <v>851</v>
       </c>
       <c r="D434" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>44251</v>
+        <v>44255</v>
       </c>
       <c r="B435" t="s">
         <v>853</v>
       </c>
       <c r="D435" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>44252</v>
+        <v>44256</v>
       </c>
       <c r="B436" t="s">
         <v>855</v>
       </c>
       <c r="D436" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>44253</v>
+        <v>44257</v>
       </c>
       <c r="B437" t="s">
         <v>857</v>
       </c>
       <c r="D437" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>44254</v>
+        <v>44258</v>
       </c>
       <c r="B438" t="s">
         <v>859</v>
       </c>
       <c r="D438" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>44255</v>
+        <v>44259</v>
       </c>
       <c r="B439" t="s">
         <v>861</v>
       </c>
       <c r="D439" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>44256</v>
+        <v>44260</v>
       </c>
       <c r="B440" t="s">
         <v>863</v>
       </c>
       <c r="D440" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>44257</v>
+        <v>44261</v>
       </c>
       <c r="B441" t="s">
         <v>865</v>
       </c>
       <c r="D441" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>44258</v>
+        <v>44262</v>
       </c>
       <c r="B442" t="s">
         <v>867</v>
       </c>
       <c r="D442" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>44259</v>
+        <v>44263</v>
       </c>
       <c r="B443" t="s">
         <v>869</v>
       </c>
       <c r="D443" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>44260</v>
+        <v>44264</v>
       </c>
       <c r="B444" t="s">
         <v>871</v>
       </c>
       <c r="D444" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>44261</v>
+        <v>44265</v>
       </c>
       <c r="B445" t="s">
         <v>873</v>
       </c>
       <c r="D445" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>44262</v>
+        <v>44266</v>
       </c>
       <c r="B446" t="s">
         <v>875</v>
       </c>
       <c r="D446" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>44263</v>
+        <v>44267</v>
       </c>
       <c r="B447" t="s">
         <v>877</v>
       </c>
       <c r="D447" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>44264</v>
+        <v>44268</v>
       </c>
       <c r="B448" t="s">
         <v>879</v>
       </c>
       <c r="D448" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>44265</v>
+        <v>44269</v>
       </c>
       <c r="B449" t="s">
         <v>881</v>
       </c>
       <c r="D449" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>44266</v>
+        <v>44270</v>
       </c>
       <c r="B450" t="s">
         <v>883</v>
       </c>
       <c r="D450" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>44267</v>
+        <v>44271</v>
       </c>
       <c r="B451" t="s">
         <v>885</v>
       </c>
       <c r="D451" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>44268</v>
+        <v>44272</v>
       </c>
       <c r="B452" t="s">
         <v>887</v>
       </c>
       <c r="D452" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>44269</v>
+        <v>44273</v>
       </c>
       <c r="B453" t="s">
         <v>889</v>
       </c>
       <c r="D453" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>44270</v>
+        <v>44274</v>
       </c>
       <c r="B454" t="s">
         <v>891</v>
       </c>
       <c r="D454" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>44271</v>
+        <v>44275</v>
       </c>
       <c r="B455" t="s">
         <v>893</v>
       </c>
       <c r="D455" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>44272</v>
+        <v>44276</v>
       </c>
       <c r="B456" t="s">
         <v>895</v>
       </c>
       <c r="D456" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>44273</v>
+        <v>44277</v>
       </c>
       <c r="B457" t="s">
         <v>897</v>
       </c>
       <c r="D457" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>44274</v>
+        <v>44278</v>
       </c>
       <c r="B458" t="s">
         <v>899</v>
       </c>
       <c r="D458" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>44275</v>
+        <v>44279</v>
       </c>
       <c r="B459" t="s">
         <v>901</v>
       </c>
       <c r="D459" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>44276</v>
+        <v>44280</v>
       </c>
       <c r="B460" t="s">
         <v>903</v>
       </c>
       <c r="D460" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>44277</v>
+        <v>44281</v>
       </c>
       <c r="B461" t="s">
         <v>905</v>
       </c>
       <c r="D461" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>44278</v>
+        <v>44282</v>
       </c>
       <c r="B462" t="s">
         <v>907</v>
       </c>
       <c r="D462" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>44279</v>
+        <v>44283</v>
       </c>
       <c r="B463" t="s">
         <v>909</v>
       </c>
       <c r="D463" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>44280</v>
+        <v>44284</v>
       </c>
       <c r="B464" t="s">
         <v>911</v>
       </c>
       <c r="D464" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>44281</v>
+        <v>44286</v>
       </c>
       <c r="B465" t="s">
         <v>913</v>
       </c>
       <c r="D465" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>44282</v>
+        <v>44287</v>
       </c>
       <c r="B466" t="s">
         <v>915</v>
       </c>
       <c r="D466" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>44283</v>
+        <v>44288</v>
       </c>
       <c r="B467" t="s">
         <v>917</v>
       </c>
       <c r="D467" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>44284</v>
+        <v>44289</v>
       </c>
       <c r="B468" t="s">
         <v>919</v>
       </c>
       <c r="D468" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>44286</v>
+        <v>44290</v>
       </c>
       <c r="B469" t="s">
         <v>921</v>
       </c>
       <c r="D469" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>44287</v>
+        <v>44291</v>
       </c>
       <c r="B470" t="s">
         <v>923</v>
       </c>
       <c r="D470" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>44288</v>
+        <v>44292</v>
       </c>
       <c r="B471" t="s">
         <v>925</v>
       </c>
       <c r="D471" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>44289</v>
+        <v>44293</v>
       </c>
       <c r="B472" t="s">
         <v>927</v>
       </c>
       <c r="D472" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>44290</v>
+        <v>44294</v>
       </c>
       <c r="B473" t="s">
         <v>929</v>
       </c>
       <c r="D473" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>44291</v>
+        <v>44295</v>
       </c>
       <c r="B474" t="s">
         <v>931</v>
       </c>
       <c r="D474" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>44292</v>
+        <v>44296</v>
       </c>
       <c r="B475" t="s">
         <v>933</v>
       </c>
       <c r="D475" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>44293</v>
+        <v>44297</v>
       </c>
       <c r="B476" t="s">
         <v>935</v>
       </c>
       <c r="D476" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>44294</v>
+        <v>44298</v>
       </c>
       <c r="B477" t="s">
         <v>937</v>
       </c>
       <c r="D477" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>44295</v>
+        <v>44299</v>
       </c>
       <c r="B478" t="s">
         <v>939</v>
       </c>
       <c r="D478" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>44296</v>
+        <v>44300</v>
       </c>
       <c r="B479" t="s">
         <v>941</v>
       </c>
       <c r="D479" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>44297</v>
+        <v>44301</v>
       </c>
       <c r="B480" t="s">
         <v>943</v>
       </c>
       <c r="D480" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>44298</v>
+        <v>44302</v>
       </c>
       <c r="B481" t="s">
         <v>945</v>
       </c>
       <c r="D481" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>44299</v>
+        <v>44303</v>
       </c>
       <c r="B482" t="s">
         <v>947</v>
       </c>
       <c r="D482" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>44300</v>
+        <v>44304</v>
       </c>
       <c r="B483" t="s">
         <v>949</v>
       </c>
       <c r="D483" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>44301</v>
+        <v>44305</v>
       </c>
       <c r="B484" t="s">
         <v>951</v>
       </c>
       <c r="D484" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>44302</v>
+        <v>44306</v>
       </c>
       <c r="B485" t="s">
         <v>953</v>
       </c>
       <c r="D485" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>44303</v>
+        <v>44307</v>
       </c>
       <c r="B486" t="s">
         <v>955</v>
       </c>
       <c r="D486" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>44304</v>
+        <v>44308</v>
       </c>
       <c r="B487" t="s">
         <v>957</v>
       </c>
       <c r="D487" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>44305</v>
+        <v>44310</v>
       </c>
       <c r="B488" t="s">
         <v>959</v>
       </c>
       <c r="D488" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>44306</v>
+        <v>44311</v>
       </c>
       <c r="B489" t="s">
         <v>961</v>
       </c>
       <c r="D489" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>44307</v>
+        <v>44312</v>
       </c>
       <c r="B490" t="s">
         <v>963</v>
       </c>
       <c r="D490" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>44308</v>
+        <v>44313</v>
       </c>
       <c r="B491" t="s">
         <v>965</v>
       </c>
       <c r="D491" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>44310</v>
+        <v>44314</v>
       </c>
       <c r="B492" t="s">
         <v>967</v>
       </c>
       <c r="D492" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>44311</v>
+        <v>44315</v>
       </c>
       <c r="B493" t="s">
         <v>969</v>
       </c>
       <c r="D493" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>44312</v>
+        <v>44316</v>
       </c>
       <c r="B494" t="s">
         <v>971</v>
       </c>
       <c r="D494" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>44313</v>
+        <v>44318</v>
       </c>
       <c r="B495" t="s">
         <v>973</v>
       </c>
       <c r="D495" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>44314</v>
+        <v>44319</v>
       </c>
       <c r="B496" t="s">
         <v>975</v>
       </c>
       <c r="D496" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>44315</v>
+        <v>44320</v>
       </c>
       <c r="B497" t="s">
         <v>977</v>
       </c>
       <c r="D497" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>44316</v>
+        <v>44321</v>
       </c>
       <c r="B498" t="s">
         <v>979</v>
       </c>
       <c r="D498" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>44318</v>
+        <v>44322</v>
       </c>
       <c r="B499" t="s">
         <v>981</v>
       </c>
       <c r="D499" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>44319</v>
+        <v>44323</v>
       </c>
       <c r="B500" t="s">
+        <v>205</v>
+      </c>
+      <c r="D500" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>44320</v>
+        <v>44324</v>
       </c>
       <c r="B501" t="s">
-        <v>985</v>
+        <v>203</v>
       </c>
       <c r="D501" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>44321</v>
+        <v>44325</v>
       </c>
       <c r="B502" t="s">
-        <v>987</v>
+        <v>201</v>
       </c>
       <c r="D502" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>44322</v>
+        <v>44326</v>
       </c>
       <c r="B503" t="s">
-        <v>989</v>
+        <v>199</v>
       </c>
       <c r="D503" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>44323</v>
+        <v>44327</v>
       </c>
       <c r="B504" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="D504" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>44324</v>
+        <v>44328</v>
       </c>
       <c r="B505" t="s">
-        <v>205</v>
+        <v>987</v>
       </c>
       <c r="D505" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>44325</v>
+        <v>44329</v>
       </c>
       <c r="B506" t="s">
-        <v>203</v>
+        <v>989</v>
       </c>
       <c r="D506" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>44326</v>
+        <v>44330</v>
       </c>
       <c r="B507" t="s">
-        <v>201</v>
+        <v>991</v>
       </c>
       <c r="D507" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>44327</v>
+        <v>44331</v>
       </c>
       <c r="B508" t="s">
-        <v>199</v>
+        <v>993</v>
       </c>
       <c r="D508" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>44328</v>
+        <v>44332</v>
       </c>
       <c r="B509" t="s">
         <v>995</v>
       </c>
       <c r="D509" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>44329</v>
+        <v>44333</v>
       </c>
       <c r="B510" t="s">
         <v>997</v>
       </c>
       <c r="D510" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>44330</v>
+        <v>44334</v>
       </c>
       <c r="B511" t="s">
         <v>999</v>
       </c>
       <c r="D511" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>44331</v>
+        <v>44340</v>
       </c>
       <c r="B512" t="s">
         <v>1001</v>
       </c>
       <c r="D512" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>44332</v>
+        <v>44341</v>
       </c>
       <c r="B513" t="s">
         <v>1003</v>
       </c>
       <c r="D513" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>44333</v>
+        <v>44342</v>
       </c>
       <c r="B514" t="s">
         <v>1005</v>
       </c>
       <c r="D514" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>44334</v>
+        <v>44343</v>
       </c>
       <c r="B515" t="s">
         <v>1007</v>
       </c>
       <c r="D515" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>44340</v>
+        <v>44344</v>
       </c>
       <c r="B516" t="s">
         <v>1009</v>
       </c>
       <c r="D516" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>44341</v>
+        <v>44346</v>
       </c>
       <c r="B517" t="s">
         <v>1011</v>
       </c>
       <c r="D517" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>44342</v>
+        <v>44347</v>
       </c>
       <c r="B518" t="s">
         <v>1013</v>
       </c>
       <c r="D518" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>44343</v>
+        <v>44348</v>
       </c>
       <c r="B519" t="s">
         <v>1015</v>
       </c>
       <c r="D519" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>44344</v>
+        <v>44349</v>
       </c>
       <c r="B520" t="s">
         <v>1017</v>
       </c>
       <c r="D520" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>44346</v>
+        <v>44350</v>
       </c>
       <c r="B521" t="s">
         <v>1019</v>
       </c>
       <c r="D521" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>44347</v>
+        <v>44351</v>
       </c>
       <c r="B522" t="s">
         <v>1021</v>
       </c>
       <c r="D522" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>44348</v>
+        <v>44352</v>
       </c>
       <c r="B523" t="s">
         <v>1023</v>
       </c>
       <c r="D523" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>44349</v>
+        <v>44353</v>
       </c>
       <c r="B524" t="s">
         <v>1025</v>
       </c>
       <c r="D524" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>44350</v>
+        <v>44354</v>
       </c>
       <c r="B525" t="s">
         <v>1027</v>
       </c>
       <c r="D525" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>44351</v>
+        <v>44355</v>
       </c>
       <c r="B526" t="s">
         <v>1029</v>
       </c>
       <c r="D526" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>44352</v>
+        <v>44356</v>
       </c>
       <c r="B527" t="s">
         <v>1031</v>
       </c>
       <c r="D527" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>44353</v>
+        <v>44357</v>
       </c>
       <c r="B528" t="s">
         <v>1033</v>
       </c>
       <c r="D528" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>44354</v>
+        <v>44358</v>
       </c>
       <c r="B529" t="s">
         <v>1035</v>
       </c>
       <c r="D529" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>44355</v>
+        <v>44359</v>
       </c>
       <c r="B530" t="s">
         <v>1037</v>
       </c>
       <c r="D530" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>44356</v>
+        <v>44360</v>
       </c>
       <c r="B531" t="s">
         <v>1039</v>
       </c>
       <c r="D531" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>44357</v>
+        <v>44361</v>
       </c>
       <c r="B532" t="s">
         <v>1041</v>
       </c>
       <c r="D532" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>44358</v>
+        <v>44362</v>
       </c>
       <c r="B533" t="s">
         <v>1043</v>
       </c>
       <c r="D533" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>44359</v>
+        <v>44363</v>
       </c>
       <c r="B534" t="s">
         <v>1045</v>
       </c>
       <c r="D534" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>44360</v>
+        <v>44364</v>
       </c>
       <c r="B535" t="s">
         <v>1047</v>
       </c>
       <c r="D535" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>44361</v>
+        <v>44365</v>
       </c>
       <c r="B536" t="s">
         <v>1049</v>
       </c>
       <c r="D536" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>44362</v>
+        <v>44366</v>
       </c>
       <c r="B537" t="s">
         <v>1051</v>
       </c>
       <c r="D537" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>44363</v>
+        <v>44367</v>
       </c>
       <c r="B538" t="s">
         <v>1053</v>
       </c>
       <c r="D538" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>44364</v>
+        <v>44368</v>
       </c>
       <c r="B539" t="s">
         <v>1055</v>
       </c>
       <c r="D539" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>44365</v>
+        <v>44369</v>
       </c>
       <c r="B540" t="s">
         <v>1057</v>
       </c>
       <c r="D540" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>44366</v>
+        <v>44370</v>
       </c>
       <c r="B541" t="s">
         <v>1059</v>
       </c>
       <c r="D541" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>44367</v>
+        <v>44371</v>
       </c>
       <c r="B542" t="s">
         <v>1061</v>
       </c>
       <c r="D542" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>44368</v>
+        <v>44372</v>
       </c>
       <c r="B543" t="s">
         <v>1063</v>
       </c>
       <c r="D543" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>44369</v>
+        <v>44373</v>
       </c>
       <c r="B544" t="s">
         <v>1065</v>
       </c>
       <c r="D544" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>44370</v>
+        <v>44374</v>
       </c>
       <c r="B545" t="s">
         <v>1067</v>
       </c>
       <c r="D545" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>44371</v>
+        <v>44375</v>
       </c>
       <c r="B546" t="s">
         <v>1069</v>
       </c>
       <c r="D546" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>44372</v>
+        <v>44376</v>
       </c>
       <c r="B547" t="s">
         <v>1071</v>
       </c>
       <c r="D547" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>44373</v>
+        <v>44377</v>
       </c>
       <c r="B548" t="s">
         <v>1073</v>
       </c>
       <c r="D548" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>44374</v>
+        <v>44378</v>
       </c>
       <c r="B549" t="s">
         <v>1075</v>
       </c>
       <c r="D549" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>44375</v>
+        <v>44379</v>
       </c>
       <c r="B550" t="s">
         <v>1077</v>
       </c>
       <c r="D550" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>44376</v>
+        <v>44380</v>
       </c>
       <c r="B551" t="s">
         <v>1079</v>
       </c>
       <c r="D551" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>44377</v>
+        <v>44381</v>
       </c>
       <c r="B552" t="s">
         <v>1081</v>
       </c>
       <c r="D552" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>44378</v>
+        <v>44382</v>
       </c>
       <c r="B553" t="s">
         <v>1083</v>
       </c>
       <c r="D553" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>44379</v>
+        <v>44383</v>
       </c>
       <c r="B554" t="s">
         <v>1085</v>
       </c>
       <c r="D554" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>44380</v>
+        <v>44384</v>
       </c>
       <c r="B555" t="s">
         <v>1087</v>
       </c>
       <c r="D555" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>44381</v>
+        <v>44385</v>
       </c>
       <c r="B556" t="s">
         <v>1089</v>
       </c>
       <c r="D556" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>44382</v>
+        <v>44386</v>
       </c>
       <c r="B557" t="s">
         <v>1091</v>
       </c>
       <c r="D557" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>44383</v>
+        <v>44387</v>
       </c>
       <c r="B558" t="s">
         <v>1093</v>
       </c>
       <c r="D558" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>44384</v>
+        <v>44388</v>
       </c>
       <c r="B559" t="s">
         <v>1095</v>
       </c>
       <c r="D559" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>44385</v>
+        <v>44389</v>
       </c>
       <c r="B560" t="s">
+        <v>353</v>
+      </c>
+      <c r="D560" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>44386</v>
+        <v>44390</v>
       </c>
       <c r="B561" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D561" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>44387</v>
+        <v>44391</v>
       </c>
       <c r="B562" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D562" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>44388</v>
+        <v>44392</v>
       </c>
       <c r="B563" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D563" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>44389</v>
+        <v>44393</v>
       </c>
       <c r="B564" t="s">
-        <v>361</v>
+        <v>1104</v>
       </c>
       <c r="D564" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>44390</v>
+        <v>44394</v>
       </c>
       <c r="B565" t="s">
         <v>1106</v>
       </c>
       <c r="D565" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>44391</v>
+        <v>44395</v>
       </c>
       <c r="B566" t="s">
         <v>1108</v>
       </c>
       <c r="D566" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>44392</v>
+        <v>44396</v>
       </c>
       <c r="B567" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D567" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>44393</v>
+        <v>44397</v>
       </c>
       <c r="B568" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D568" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>44394</v>
+        <v>44398</v>
       </c>
       <c r="B569" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D569" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>44395</v>
+        <v>44399</v>
       </c>
       <c r="B570" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D570" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>44396</v>
+        <v>44400</v>
       </c>
       <c r="B571" t="s">
         <v>1117</v>
       </c>
       <c r="D571" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>44397</v>
+        <v>44401</v>
       </c>
       <c r="B572" t="s">
         <v>1119</v>
       </c>
       <c r="D572" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>44398</v>
+        <v>44402</v>
       </c>
       <c r="B573" t="s">
         <v>1121</v>
       </c>
       <c r="D573" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>44399</v>
+        <v>44403</v>
       </c>
       <c r="B574" t="s">
         <v>1123</v>
       </c>
       <c r="D574" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>44400</v>
+        <v>44404</v>
       </c>
       <c r="B575" t="s">
         <v>1125</v>
       </c>
       <c r="D575" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>44401</v>
+        <v>44405</v>
       </c>
       <c r="B576" t="s">
         <v>1127</v>
       </c>
       <c r="D576" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>44402</v>
+        <v>44406</v>
       </c>
       <c r="B577" t="s">
         <v>1129</v>
       </c>
       <c r="D577" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>44403</v>
+        <v>44407</v>
       </c>
       <c r="B578" t="s">
         <v>1131</v>
       </c>
       <c r="D578" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>44404</v>
+        <v>44408</v>
       </c>
       <c r="B579" t="s">
         <v>1133</v>
       </c>
       <c r="D579" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>44405</v>
+        <v>44409</v>
       </c>
       <c r="B580" t="s">
         <v>1135</v>
       </c>
       <c r="D580" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>44406</v>
+        <v>44410</v>
       </c>
       <c r="B581" t="s">
         <v>1137</v>
       </c>
       <c r="D581" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>44407</v>
+        <v>44411</v>
       </c>
       <c r="B582" t="s">
         <v>1139</v>
       </c>
       <c r="D582" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>44408</v>
+        <v>44412</v>
       </c>
       <c r="B583" t="s">
         <v>1141</v>
       </c>
       <c r="D583" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>44409</v>
+        <v>44413</v>
       </c>
       <c r="B584" t="s">
         <v>1143</v>
       </c>
       <c r="D584" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>44410</v>
+        <v>44414</v>
       </c>
       <c r="B585" t="s">
         <v>1145</v>
       </c>
       <c r="D585" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>44411</v>
+        <v>44415</v>
       </c>
       <c r="B586" t="s">
         <v>1147</v>
       </c>
       <c r="D586" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>44412</v>
+        <v>44416</v>
       </c>
       <c r="B587" t="s">
         <v>1149</v>
       </c>
       <c r="D587" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>44413</v>
+        <v>44417</v>
       </c>
       <c r="B588" t="s">
         <v>1151</v>
       </c>
       <c r="D588" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>44414</v>
+        <v>44418</v>
       </c>
       <c r="B589" t="s">
         <v>1153</v>
       </c>
       <c r="D589" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>44415</v>
+        <v>44419</v>
       </c>
       <c r="B590" t="s">
         <v>1155</v>
       </c>
       <c r="D590" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>44416</v>
+        <v>44420</v>
       </c>
       <c r="B591" t="s">
         <v>1157</v>
       </c>
       <c r="D591" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>44417</v>
+        <v>44421</v>
       </c>
       <c r="B592" t="s">
         <v>1159</v>
       </c>
       <c r="D592" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>44418</v>
+        <v>44422</v>
       </c>
       <c r="B593" t="s">
         <v>1161</v>
       </c>
       <c r="D593" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>44419</v>
+        <v>44423</v>
       </c>
       <c r="B594" t="s">
         <v>1163</v>
       </c>
       <c r="D594" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>44420</v>
+        <v>44424</v>
       </c>
       <c r="B595" t="s">
         <v>1165</v>
       </c>
       <c r="D595" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>44421</v>
+        <v>44425</v>
       </c>
       <c r="B596" t="s">
         <v>1167</v>
       </c>
       <c r="D596" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>44422</v>
+        <v>44426</v>
       </c>
       <c r="B597" t="s">
         <v>1169</v>
       </c>
       <c r="D597" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>44423</v>
+        <v>44427</v>
       </c>
       <c r="B598" t="s">
         <v>1171</v>
       </c>
       <c r="D598" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>44424</v>
+        <v>44429</v>
       </c>
       <c r="B599" t="s">
         <v>1173</v>
       </c>
       <c r="D599" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>44425</v>
+        <v>44430</v>
       </c>
       <c r="B600" t="s">
         <v>1175</v>
       </c>
       <c r="D600" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>44426</v>
+        <v>44432</v>
       </c>
       <c r="B601" t="s">
         <v>1177</v>
       </c>
       <c r="D601" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>44427</v>
+        <v>44433</v>
       </c>
       <c r="B602" t="s">
         <v>1179</v>
       </c>
       <c r="D602" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>44429</v>
+        <v>44434</v>
       </c>
       <c r="B603" t="s">
         <v>1181</v>
       </c>
       <c r="D603" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>44430</v>
+        <v>44435</v>
       </c>
       <c r="B604" t="s">
         <v>1183</v>
       </c>
       <c r="D604" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>44432</v>
+        <v>44436</v>
       </c>
       <c r="B605" t="s">
         <v>1185</v>
       </c>
       <c r="D605" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>44433</v>
+        <v>44437</v>
       </c>
       <c r="B606" t="s">
         <v>1187</v>
       </c>
       <c r="D606" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>44434</v>
+        <v>44438</v>
       </c>
       <c r="B607" t="s">
         <v>1189</v>
       </c>
       <c r="D607" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>44435</v>
+        <v>44439</v>
       </c>
       <c r="B608" t="s">
         <v>1191</v>
       </c>
       <c r="D608" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>44436</v>
+        <v>44440</v>
       </c>
       <c r="B609" t="s">
         <v>1193</v>
       </c>
       <c r="D609" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>44437</v>
+        <v>44441</v>
       </c>
       <c r="B610" t="s">
         <v>1195</v>
       </c>
       <c r="D610" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>44438</v>
+        <v>44442</v>
       </c>
       <c r="B611" t="s">
         <v>1197</v>
       </c>
       <c r="D611" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>44439</v>
+        <v>44443</v>
       </c>
       <c r="B612" t="s">
         <v>1199</v>
       </c>
       <c r="D612" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>44440</v>
+        <v>44444</v>
       </c>
       <c r="B613" t="s">
         <v>1201</v>
       </c>
       <c r="D613" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>44441</v>
+        <v>44445</v>
       </c>
       <c r="B614" t="s">
         <v>1203</v>
       </c>
       <c r="D614" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>44442</v>
+        <v>44446</v>
       </c>
       <c r="B615" t="s">
         <v>1205</v>
       </c>
       <c r="D615" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>44443</v>
+        <v>44447</v>
       </c>
       <c r="B616" t="s">
         <v>1207</v>
       </c>
       <c r="D616" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>44444</v>
+        <v>44448</v>
       </c>
       <c r="B617" t="s">
         <v>1209</v>
       </c>
       <c r="D617" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>44445</v>
+        <v>44449</v>
       </c>
       <c r="B618" t="s">
         <v>1211</v>
       </c>
       <c r="D618" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>44446</v>
+        <v>44450</v>
       </c>
       <c r="B619" t="s">
         <v>1213</v>
       </c>
       <c r="D619" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>44447</v>
+        <v>44451</v>
       </c>
       <c r="B620" t="s">
         <v>1215</v>
       </c>
       <c r="D620" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>44448</v>
+        <v>44452</v>
       </c>
       <c r="B621" t="s">
         <v>1217</v>
       </c>
       <c r="D621" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>44449</v>
+        <v>44453</v>
       </c>
       <c r="B622" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D622" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>44450</v>
+        <v>44454</v>
       </c>
       <c r="B623" t="s">
-        <v>1221</v>
+        <v>1191</v>
       </c>
       <c r="D623" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>44451</v>
+        <v>44455</v>
       </c>
       <c r="B624" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="D624" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>44452</v>
+        <v>44456</v>
       </c>
       <c r="B625" t="s">
-        <v>1225</v>
+        <v>1195</v>
       </c>
       <c r="D625" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>44453</v>
+        <v>44457</v>
       </c>
       <c r="B626" t="s">
-        <v>1197</v>
+        <v>1224</v>
       </c>
       <c r="D626" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>44454</v>
+        <v>44458</v>
       </c>
       <c r="B627" t="s">
         <v>1199</v>
       </c>
       <c r="D627" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>44455</v>
+        <v>44459</v>
       </c>
       <c r="B628" t="s">
-        <v>1229</v>
+        <v>1201</v>
       </c>
       <c r="D628" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>44456</v>
+        <v>44460</v>
       </c>
       <c r="B629" t="s">
-        <v>1203</v>
+        <v>1228</v>
       </c>
       <c r="D629" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>44457</v>
+        <v>44461</v>
       </c>
       <c r="B630" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="D630" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>44458</v>
+        <v>44462</v>
       </c>
       <c r="B631" t="s">
         <v>1207</v>
       </c>
       <c r="D631" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>44459</v>
+        <v>44463</v>
       </c>
       <c r="B632" t="s">
-        <v>1209</v>
+        <v>1233</v>
       </c>
       <c r="D632" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>44460</v>
+        <v>44464</v>
       </c>
       <c r="B633" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D633" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>44461</v>
+        <v>44465</v>
       </c>
       <c r="B634" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D634" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>44462</v>
+        <v>44466</v>
       </c>
       <c r="B635" t="s">
-        <v>1215</v>
+        <v>1239</v>
       </c>
       <c r="D635" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>44463</v>
+        <v>44467</v>
       </c>
       <c r="B636" t="s">
         <v>1241</v>
       </c>
       <c r="D636" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>44464</v>
+        <v>44468</v>
       </c>
       <c r="B637" t="s">
         <v>1243</v>
       </c>
+      <c r="C637">
+        <v>21</v>
+      </c>
       <c r="D637" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>44465</v>
+        <v>44469</v>
       </c>
       <c r="B638" t="s">
         <v>1245</v>
       </c>
       <c r="D638" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>44466</v>
+        <v>44470</v>
       </c>
       <c r="B639" t="s">
         <v>1247</v>
       </c>
+      <c r="C639">
+        <v>9</v>
+      </c>
       <c r="D639" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>44467</v>
+        <v>44471</v>
       </c>
       <c r="B640" t="s">
         <v>1249</v>
       </c>
+      <c r="C640">
+        <v>20</v>
+      </c>
       <c r="D640" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>44468</v>
+        <v>44472</v>
       </c>
       <c r="B641" t="s">
         <v>1251</v>
       </c>
       <c r="C641">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D641" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>44469</v>
+        <v>45127</v>
       </c>
       <c r="B642" t="s">
         <v>1253</v>
       </c>
       <c r="C642">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D642" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>44470</v>
+        <v>45150</v>
       </c>
       <c r="B643" t="s">
         <v>1255</v>
       </c>
       <c r="C643">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D643" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>44471</v>
+        <v>45158</v>
       </c>
       <c r="B644" t="s">
         <v>1257</v>
       </c>
+      <c r="C644">
+        <v>30</v>
+      </c>
       <c r="D644" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>44472</v>
+        <v>45184</v>
       </c>
       <c r="B645" t="s">
         <v>1259</v>
       </c>
       <c r="C645">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D645" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
         <v>45263</v>
       </c>
       <c r="B646" t="s">
         <v>1261</v>
       </c>
       <c r="D646" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
         <v>45264</v>
       </c>
       <c r="B647" t="s">
         <v>1263</v>
       </c>
       <c r="D647" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
         <v>45271</v>
       </c>
       <c r="B648" t="s">
         <v>1265</v>
       </c>
       <c r="C648">
         <v>75</v>
       </c>
       <c r="D648" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>45293</v>
+        <v>45346</v>
       </c>
       <c r="B649" t="s">
         <v>1267</v>
       </c>
       <c r="C649">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D649" t="s">
         <v>1268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>