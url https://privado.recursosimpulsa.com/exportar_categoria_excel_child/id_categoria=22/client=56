--- v0 (2026-03-17)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2076">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>MF0257_1 Servicio Básico De Restaurante-Bar.</t>
   </si>
   <si>
     <t>PIT055</t>
   </si>
   <si>
     <t>MF0258_1 Aprovisionamiento, Bebidas Y Comidas Rápidas.</t>
   </si>
   <si>
     <t>PIT056</t>
   </si>
   <si>
@@ -74,62 +74,50 @@
   <si>
     <t>UF0058 Uso De La Dotación Básica Del Restaurante Y Asistencia En El Preservicio</t>
   </si>
   <si>
     <t>PIT073</t>
   </si>
   <si>
     <t>UF0059 Servicio Básico De Alimentos Y Bebidas Y Tareas De Postservicio En El Restaurante</t>
   </si>
   <si>
     <t>PIT074</t>
   </si>
   <si>
     <t>UF0060 Aprovisionamiento Y Almacenaje De Alimentos Y Bebidas En El Bar</t>
   </si>
   <si>
     <t>PIT075</t>
   </si>
   <si>
     <t>UF0061 Preparación Y Servicio De Bebidas Y Comidas Rápidas En El Bar</t>
   </si>
   <si>
     <t>PIT076</t>
   </si>
   <si>
-    <t>Creación y diseño de productos turísticos</t>
-[...10 lines deleted...]
-  <si>
     <t>Información Turística</t>
   </si>
   <si>
     <t>PD314</t>
   </si>
   <si>
     <t>COMT091PO. Técnicas de venta en pescadería.</t>
   </si>
   <si>
     <t>PA_COMT091PO</t>
   </si>
   <si>
     <t>Emprendeder en Restauración</t>
   </si>
   <si>
     <t>PA112</t>
   </si>
   <si>
     <t>Food Defense alineado con los estándares de seguridad alimentaria</t>
   </si>
   <si>
     <t>PA113</t>
   </si>
   <si>
     <t>Gerente de Centro de Restauración Moderna</t>
@@ -6192,50 +6180,110 @@
     <t>Manipulador de alimentos, alérgenos, desperdicios alimentario y primeros auxilios Básico.</t>
   </si>
   <si>
     <t>1144ID_69782IN_1154ID_1168ID</t>
   </si>
   <si>
     <t>114261IN</t>
   </si>
   <si>
     <t>HOTR0008. Cocina Básica</t>
   </si>
   <si>
     <t>114382IN</t>
   </si>
   <si>
     <t>HOTR0038. Pastelería: postres para restauración</t>
   </si>
   <si>
     <t>116890IN</t>
   </si>
   <si>
     <t>HOTA008PO. Técnicas y procedimientos de limpieza en alojamientos</t>
   </si>
   <si>
     <t>115946IN</t>
+  </si>
+  <si>
+    <t>HOTR033PO.  Elaboraciones básicas para pastelería-repostería</t>
+  </si>
+  <si>
+    <t>PM_HOTR033PO</t>
+  </si>
+  <si>
+    <t>HOTG0108. Creación y gestión de viajes combinados y eventos</t>
+  </si>
+  <si>
+    <t>HOTG0108_V</t>
+  </si>
+  <si>
+    <t>HOTG0208. Venta de productos y servicios turísticos</t>
+  </si>
+  <si>
+    <t>HOTG0208_V</t>
+  </si>
+  <si>
+    <t>Module: Restaurant</t>
+  </si>
+  <si>
+    <t>PC450</t>
+  </si>
+  <si>
+    <t>HOTT0019 Información y atención turística en lengua extranjera, inglés</t>
+  </si>
+  <si>
+    <t>PC893</t>
+  </si>
+  <si>
+    <t>Marketing and Selling Tourist Services</t>
+  </si>
+  <si>
+    <t>PC942</t>
+  </si>
+  <si>
+    <t>HOTT0045_La Inteligencia Artificial aplicada a la gestión de viajes</t>
+  </si>
+  <si>
+    <t>PC945</t>
+  </si>
+  <si>
+    <t>Jefe de recepción / manager</t>
+  </si>
+  <si>
+    <t>1361ID</t>
+  </si>
+  <si>
+    <t>MF0260_2: Preelaboración y conservación de alimentos.</t>
+  </si>
+  <si>
+    <t>10183IN_10184IN_10185IN</t>
+  </si>
+  <si>
+    <t>Procesos de lavado planchado y arreglo de ropa en alojamientos.Clasificación de ropas para el planchado en alojamientos</t>
+  </si>
+  <si>
+    <t>UF0046_V2_CT0163</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -6555,51 +6603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1055"/>
+  <dimension ref="A1:D1063"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="218.09" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6697,14690 +6745,14802 @@
         <v>16</v>
       </c>
       <c r="C8">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>4213</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
         <v>60</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>4368</v>
+        <v>4370</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>4369</v>
+        <v>5469</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>4370</v>
+        <v>5470</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>5469</v>
+        <v>5471</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>5470</v>
+        <v>5472</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>5471</v>
+        <v>5473</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>5472</v>
+        <v>5475</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
-        <v>210</v>
+        <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>5473</v>
+        <v>5476</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>5475</v>
+        <v>5565</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>5476</v>
+        <v>5566</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>5565</v>
+        <v>5567</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>5566</v>
+        <v>5568</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>5567</v>
+        <v>5569</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>5568</v>
+        <v>5570</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>5569</v>
+        <v>5571</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>5570</v>
+        <v>5572</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>5571</v>
+        <v>5573</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26">
         <v>60</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>5572</v>
+        <v>5574</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27">
         <v>30</v>
       </c>
       <c r="D27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>5573</v>
+        <v>5575</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28">
         <v>60</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>5574</v>
+        <v>5576</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>5575</v>
+        <v>5577</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>5576</v>
+        <v>5578</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>5577</v>
+        <v>5579</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>5578</v>
+        <v>5580</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>5579</v>
+        <v>5581</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>5580</v>
+        <v>5635</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>5581</v>
+        <v>5756</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="D36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>5635</v>
+        <v>5757</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>5756</v>
+        <v>5758</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>5757</v>
+        <v>5759</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>5758</v>
+        <v>5760</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40">
         <v>45</v>
       </c>
       <c r="D40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>5759</v>
+        <v>5761</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>5760</v>
+        <v>6463</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="D42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>5761</v>
+        <v>6464</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>6463</v>
+        <v>6466</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>6464</v>
+        <v>6467</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>6466</v>
+        <v>6468</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>6467</v>
+        <v>6469</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>6468</v>
+        <v>6470</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>6469</v>
+        <v>6471</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>6470</v>
+        <v>6472</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>6471</v>
+        <v>6473</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>6472</v>
+        <v>6474</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>6473</v>
+        <v>6475</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>6474</v>
+        <v>6476</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>6475</v>
+        <v>6477</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>6476</v>
+        <v>6478</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>6477</v>
+        <v>6484</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>6478</v>
+        <v>6485</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>6484</v>
+        <v>6486</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>6485</v>
+        <v>6487</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>6486</v>
+        <v>6488</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>6487</v>
+        <v>6489</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>6488</v>
+        <v>6490</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>6489</v>
+        <v>6584</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D64" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>6490</v>
+        <v>6585</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>6584</v>
+        <v>6586</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D66" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>6585</v>
+        <v>6587</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D67" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>6586</v>
+        <v>6588</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D68" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>6587</v>
+        <v>6589</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D69" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>6588</v>
+        <v>6590</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>6589</v>
+        <v>6591</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>6590</v>
+        <v>6592</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>6591</v>
+        <v>6593</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>6592</v>
+        <v>6594</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="D74" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>6593</v>
+        <v>6595</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D75" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>6594</v>
+        <v>6596</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="D76" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>6595</v>
+        <v>6597</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77">
         <v>4</v>
       </c>
       <c r="D77" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>6596</v>
+        <v>6598</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D78" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>6597</v>
+        <v>6599</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="D79" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>6598</v>
+        <v>6600</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D80" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>6599</v>
+        <v>6734</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>6600</v>
+        <v>6735</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>6734</v>
+        <v>6736</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D83" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>6735</v>
+        <v>6737</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D84" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>6736</v>
+        <v>6738</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D85" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>6737</v>
+        <v>6739</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>6738</v>
+        <v>6740</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="D87" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>6739</v>
+        <v>6741</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>6740</v>
+        <v>6742</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>6741</v>
+        <v>6743</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D90" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>6742</v>
+        <v>6744</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D91" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>6743</v>
+        <v>6745</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="D92" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>6744</v>
+        <v>6746</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D93" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>6745</v>
+        <v>6747</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>6746</v>
+        <v>6749</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>6747</v>
+        <v>6750</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D96" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>6749</v>
+        <v>6751</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D97" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>6750</v>
+        <v>6752</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>6751</v>
+        <v>6753</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>6752</v>
+        <v>6754</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D100" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>6753</v>
+        <v>6755</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>6754</v>
+        <v>6756</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D102" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>6755</v>
+        <v>6757</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
       </c>
       <c r="C103">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D103" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>6756</v>
+        <v>6758</v>
       </c>
       <c r="B104" t="s">
         <v>208</v>
       </c>
       <c r="C104">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>6757</v>
+        <v>6759</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>6758</v>
+        <v>6760</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>6759</v>
+        <v>6761</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D107" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>6760</v>
+        <v>6762</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D108" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>6761</v>
+        <v>6763</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="D109" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>6762</v>
+        <v>6764</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D110" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>6763</v>
+        <v>6765</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="D111" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>6764</v>
+        <v>6766</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>6765</v>
+        <v>6767</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>6766</v>
+        <v>6768</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D114" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>6767</v>
+        <v>6769</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>6768</v>
+        <v>6770</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="D116" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>6769</v>
+        <v>6771</v>
       </c>
       <c r="B117" t="s">
         <v>234</v>
       </c>
       <c r="C117">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D117" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>6770</v>
+        <v>6772</v>
       </c>
       <c r="B118" t="s">
         <v>236</v>
       </c>
       <c r="C118">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D118" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>6771</v>
+        <v>6773</v>
       </c>
       <c r="B119" t="s">
         <v>238</v>
       </c>
       <c r="C119">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>6772</v>
+        <v>6774</v>
       </c>
       <c r="B120" t="s">
         <v>240</v>
       </c>
       <c r="C120">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>6773</v>
+        <v>6775</v>
       </c>
       <c r="B121" t="s">
         <v>242</v>
       </c>
       <c r="C121">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="D121" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>6774</v>
+        <v>6776</v>
       </c>
       <c r="B122" t="s">
         <v>244</v>
       </c>
       <c r="C122">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D122" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>6775</v>
+        <v>6777</v>
       </c>
       <c r="B123" t="s">
         <v>246</v>
       </c>
       <c r="C123">
         <v>14</v>
       </c>
       <c r="D123" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>6776</v>
+        <v>6778</v>
       </c>
       <c r="B124" t="s">
         <v>248</v>
       </c>
       <c r="C124">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D124" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>6777</v>
+        <v>6779</v>
       </c>
       <c r="B125" t="s">
         <v>250</v>
       </c>
       <c r="C125">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="D125" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>6778</v>
+        <v>6780</v>
       </c>
       <c r="B126" t="s">
         <v>252</v>
       </c>
       <c r="C126">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D126" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>6779</v>
+        <v>6781</v>
       </c>
       <c r="B127" t="s">
         <v>254</v>
       </c>
       <c r="C127">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D127" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>6780</v>
+        <v>6782</v>
       </c>
       <c r="B128" t="s">
         <v>256</v>
       </c>
       <c r="C128">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D128" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>6781</v>
+        <v>6783</v>
       </c>
       <c r="B129" t="s">
         <v>258</v>
       </c>
       <c r="C129">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D129" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>6782</v>
+        <v>6784</v>
       </c>
       <c r="B130" t="s">
         <v>260</v>
       </c>
       <c r="C130">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D130" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>6783</v>
+        <v>6785</v>
       </c>
       <c r="B131" t="s">
         <v>262</v>
       </c>
       <c r="C131">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D131" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>6784</v>
+        <v>6786</v>
       </c>
       <c r="B132" t="s">
         <v>264</v>
       </c>
       <c r="C132">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D132" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>6785</v>
+        <v>6787</v>
       </c>
       <c r="B133" t="s">
         <v>266</v>
       </c>
       <c r="C133">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D133" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>6786</v>
+        <v>6788</v>
       </c>
       <c r="B134" t="s">
         <v>268</v>
       </c>
       <c r="C134">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D134" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>6787</v>
+        <v>6789</v>
       </c>
       <c r="B135" t="s">
         <v>270</v>
       </c>
       <c r="C135">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="D135" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>6788</v>
+        <v>6790</v>
       </c>
       <c r="B136" t="s">
         <v>272</v>
       </c>
       <c r="C136">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D136" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>6789</v>
+        <v>6791</v>
       </c>
       <c r="B137" t="s">
         <v>274</v>
       </c>
       <c r="C137">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D137" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>6790</v>
+        <v>6792</v>
       </c>
       <c r="B138" t="s">
         <v>276</v>
       </c>
       <c r="C138">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D138" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>6791</v>
+        <v>6793</v>
       </c>
       <c r="B139" t="s">
         <v>278</v>
       </c>
       <c r="C139">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>6792</v>
+        <v>6794</v>
       </c>
       <c r="B140" t="s">
         <v>280</v>
       </c>
       <c r="C140">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>6793</v>
+        <v>6795</v>
       </c>
       <c r="B141" t="s">
         <v>282</v>
       </c>
       <c r="C141">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>6794</v>
+        <v>6796</v>
       </c>
       <c r="B142" t="s">
         <v>284</v>
       </c>
       <c r="C142">
         <v>11</v>
       </c>
       <c r="D142" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>6795</v>
+        <v>6797</v>
       </c>
       <c r="B143" t="s">
         <v>286</v>
       </c>
       <c r="C143">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D143" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>6796</v>
+        <v>6798</v>
       </c>
       <c r="B144" t="s">
         <v>288</v>
       </c>
       <c r="C144">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D144" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>6797</v>
+        <v>6799</v>
       </c>
       <c r="B145" t="s">
         <v>290</v>
       </c>
       <c r="C145">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D145" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>6798</v>
+        <v>6800</v>
       </c>
       <c r="B146" t="s">
         <v>292</v>
       </c>
       <c r="C146">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D146" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>6799</v>
+        <v>6801</v>
       </c>
       <c r="B147" t="s">
         <v>294</v>
       </c>
       <c r="C147">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D147" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>6800</v>
+        <v>6802</v>
       </c>
       <c r="B148" t="s">
         <v>296</v>
       </c>
       <c r="C148">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>6801</v>
+        <v>6803</v>
       </c>
       <c r="B149" t="s">
         <v>298</v>
       </c>
       <c r="C149">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D149" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>6802</v>
+        <v>6804</v>
       </c>
       <c r="B150" t="s">
         <v>300</v>
       </c>
       <c r="C150">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>6803</v>
+        <v>6805</v>
       </c>
       <c r="B151" t="s">
         <v>302</v>
       </c>
       <c r="C151">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>6804</v>
+        <v>6806</v>
       </c>
       <c r="B152" t="s">
         <v>304</v>
       </c>
       <c r="C152">
         <v>12</v>
       </c>
       <c r="D152" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>6805</v>
+        <v>6807</v>
       </c>
       <c r="B153" t="s">
         <v>306</v>
       </c>
       <c r="C153">
         <v>12</v>
       </c>
       <c r="D153" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>6806</v>
+        <v>6808</v>
       </c>
       <c r="B154" t="s">
         <v>308</v>
       </c>
       <c r="C154">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>6807</v>
+        <v>6809</v>
       </c>
       <c r="B155" t="s">
         <v>310</v>
       </c>
       <c r="C155">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D155" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>6808</v>
+        <v>6810</v>
       </c>
       <c r="B156" t="s">
         <v>312</v>
       </c>
       <c r="C156">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D156" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>6809</v>
+        <v>6811</v>
       </c>
       <c r="B157" t="s">
         <v>314</v>
       </c>
       <c r="C157">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>6810</v>
+        <v>6812</v>
       </c>
       <c r="B158" t="s">
         <v>316</v>
       </c>
       <c r="C158">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>6811</v>
+        <v>6813</v>
       </c>
       <c r="B159" t="s">
         <v>318</v>
       </c>
       <c r="C159">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D159" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>6812</v>
+        <v>6814</v>
       </c>
       <c r="B160" t="s">
         <v>320</v>
       </c>
       <c r="C160">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D160" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>6813</v>
+        <v>6815</v>
       </c>
       <c r="B161" t="s">
         <v>322</v>
       </c>
       <c r="C161">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>6814</v>
+        <v>6816</v>
       </c>
       <c r="B162" t="s">
         <v>324</v>
       </c>
       <c r="C162">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D162" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>6815</v>
+        <v>6817</v>
       </c>
       <c r="B163" t="s">
         <v>326</v>
       </c>
       <c r="C163">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D163" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>6816</v>
+        <v>6826</v>
       </c>
       <c r="B164" t="s">
         <v>328</v>
       </c>
       <c r="C164">
         <v>17</v>
       </c>
       <c r="D164" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>6817</v>
+        <v>6827</v>
       </c>
       <c r="B165" t="s">
         <v>330</v>
       </c>
       <c r="C165">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D165" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>6826</v>
+        <v>6828</v>
       </c>
       <c r="B166" t="s">
         <v>332</v>
       </c>
       <c r="C166">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D166" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>6827</v>
+        <v>6829</v>
       </c>
       <c r="B167" t="s">
         <v>334</v>
       </c>
       <c r="C167">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D167" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>6828</v>
+        <v>6830</v>
       </c>
       <c r="B168" t="s">
         <v>336</v>
       </c>
       <c r="C168">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="D168" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>6829</v>
+        <v>6831</v>
       </c>
       <c r="B169" t="s">
         <v>338</v>
       </c>
       <c r="C169">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>6830</v>
+        <v>6832</v>
       </c>
       <c r="B170" t="s">
         <v>340</v>
       </c>
       <c r="C170">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D170" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>6831</v>
+        <v>6833</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D171" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>6832</v>
+        <v>6834</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D172" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>6833</v>
+        <v>6835</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>6834</v>
+        <v>6836</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D174" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>6835</v>
+        <v>6837</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D175" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>6836</v>
+        <v>6838</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
       </c>
       <c r="C176">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D176" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>6837</v>
+        <v>6839</v>
       </c>
       <c r="B177" t="s">
         <v>354</v>
       </c>
       <c r="C177">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>6838</v>
+        <v>6840</v>
       </c>
       <c r="B178" t="s">
         <v>356</v>
       </c>
       <c r="C178">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D178" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>6839</v>
+        <v>6841</v>
       </c>
       <c r="B179" t="s">
         <v>358</v>
       </c>
       <c r="C179">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D179" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>6840</v>
+        <v>6842</v>
       </c>
       <c r="B180" t="s">
         <v>360</v>
       </c>
       <c r="C180">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D180" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>6841</v>
+        <v>6843</v>
       </c>
       <c r="B181" t="s">
         <v>362</v>
       </c>
       <c r="C181">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D181" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>6842</v>
+        <v>6844</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D182" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>6843</v>
+        <v>6845</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D183" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>6844</v>
+        <v>6846</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D184" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>6845</v>
+        <v>6847</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D185" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>6846</v>
+        <v>6848</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D186" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>6847</v>
+        <v>6849</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D187" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>6848</v>
+        <v>6850</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D188" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>6849</v>
+        <v>6851</v>
       </c>
       <c r="B189" t="s">
         <v>378</v>
       </c>
       <c r="C189">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>6850</v>
+        <v>6852</v>
       </c>
       <c r="B190" t="s">
         <v>380</v>
       </c>
       <c r="C190">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D190" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>6851</v>
+        <v>6853</v>
       </c>
       <c r="B191" t="s">
+        <v>322</v>
+      </c>
+      <c r="C191">
+        <v>14</v>
+      </c>
+      <c r="D191" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>6852</v>
+        <v>6854</v>
       </c>
       <c r="B192" t="s">
+        <v>383</v>
+      </c>
+      <c r="C192">
+        <v>19</v>
+      </c>
+      <c r="D192" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>6853</v>
+        <v>6855</v>
       </c>
       <c r="B193" t="s">
-        <v>326</v>
+        <v>385</v>
       </c>
       <c r="C193">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D193" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>6854</v>
+        <v>6856</v>
       </c>
       <c r="B194" t="s">
         <v>387</v>
       </c>
       <c r="C194">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D194" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>6855</v>
+        <v>6857</v>
       </c>
       <c r="B195" t="s">
         <v>389</v>
       </c>
       <c r="C195">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>6856</v>
+        <v>6858</v>
       </c>
       <c r="B196" t="s">
         <v>391</v>
       </c>
       <c r="C196">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D196" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>6857</v>
+        <v>6859</v>
       </c>
       <c r="B197" t="s">
         <v>393</v>
       </c>
       <c r="C197">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D197" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>6858</v>
+        <v>6860</v>
       </c>
       <c r="B198" t="s">
         <v>395</v>
       </c>
       <c r="C198">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D198" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>6859</v>
+        <v>6861</v>
       </c>
       <c r="B199" t="s">
         <v>397</v>
       </c>
       <c r="C199">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D199" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>6860</v>
+        <v>6862</v>
       </c>
       <c r="B200" t="s">
         <v>399</v>
       </c>
       <c r="C200">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>6861</v>
+        <v>6863</v>
       </c>
       <c r="B201" t="s">
         <v>401</v>
       </c>
       <c r="C201">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>6862</v>
+        <v>6864</v>
       </c>
       <c r="B202" t="s">
         <v>403</v>
       </c>
       <c r="C202">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>6863</v>
+        <v>6865</v>
       </c>
       <c r="B203" t="s">
         <v>405</v>
       </c>
       <c r="C203">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>6864</v>
+        <v>6866</v>
       </c>
       <c r="B204" t="s">
         <v>407</v>
       </c>
       <c r="C204">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D204" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>6865</v>
+        <v>6867</v>
       </c>
       <c r="B205" t="s">
         <v>409</v>
       </c>
       <c r="C205">
         <v>12</v>
       </c>
       <c r="D205" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>6866</v>
+        <v>6868</v>
       </c>
       <c r="B206" t="s">
         <v>411</v>
       </c>
       <c r="C206">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D206" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>6867</v>
+        <v>6869</v>
       </c>
       <c r="B207" t="s">
         <v>413</v>
       </c>
       <c r="C207">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D207" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>6868</v>
+        <v>6870</v>
       </c>
       <c r="B208" t="s">
         <v>415</v>
       </c>
       <c r="C208">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D208" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>6869</v>
+        <v>6871</v>
       </c>
       <c r="B209" t="s">
         <v>417</v>
       </c>
       <c r="C209">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D209" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>6870</v>
+        <v>6872</v>
       </c>
       <c r="B210" t="s">
         <v>419</v>
       </c>
       <c r="C210">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D210" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>6871</v>
+        <v>6873</v>
       </c>
       <c r="B211" t="s">
         <v>421</v>
       </c>
       <c r="C211">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D211" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>6872</v>
+        <v>7011</v>
       </c>
       <c r="B212" t="s">
         <v>423</v>
       </c>
       <c r="C212">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D212" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>6873</v>
+        <v>7012</v>
       </c>
       <c r="B213" t="s">
         <v>425</v>
       </c>
       <c r="C213">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>7011</v>
+        <v>7013</v>
       </c>
       <c r="B214" t="s">
         <v>427</v>
       </c>
       <c r="C214">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D214" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>7012</v>
+        <v>7014</v>
       </c>
       <c r="B215" t="s">
         <v>429</v>
       </c>
       <c r="C215">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D215" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>7013</v>
+        <v>7015</v>
       </c>
       <c r="B216" t="s">
         <v>431</v>
       </c>
       <c r="C216">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D216" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>7014</v>
+        <v>7016</v>
       </c>
       <c r="B217" t="s">
         <v>433</v>
       </c>
       <c r="C217">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D217" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>7015</v>
+        <v>7017</v>
       </c>
       <c r="B218" t="s">
         <v>435</v>
       </c>
       <c r="C218">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>7016</v>
+        <v>7018</v>
       </c>
       <c r="B219" t="s">
         <v>437</v>
       </c>
       <c r="C219">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D219" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>7017</v>
+        <v>7019</v>
       </c>
       <c r="B220" t="s">
         <v>439</v>
       </c>
       <c r="C220">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D220" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>7018</v>
+        <v>7020</v>
       </c>
       <c r="B221" t="s">
         <v>441</v>
       </c>
       <c r="C221">
         <v>14</v>
       </c>
       <c r="D221" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>7019</v>
+        <v>7021</v>
       </c>
       <c r="B222" t="s">
         <v>443</v>
       </c>
       <c r="C222">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D222" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>7020</v>
+        <v>7022</v>
       </c>
       <c r="B223" t="s">
         <v>445</v>
       </c>
       <c r="C223">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D223" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>7021</v>
+        <v>7023</v>
       </c>
       <c r="B224" t="s">
         <v>447</v>
       </c>
       <c r="C224">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D224" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>7022</v>
+        <v>7024</v>
       </c>
       <c r="B225" t="s">
         <v>449</v>
       </c>
       <c r="C225">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D225" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>7023</v>
+        <v>7025</v>
       </c>
       <c r="B226" t="s">
         <v>451</v>
       </c>
       <c r="C226">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D226" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>7024</v>
+        <v>7026</v>
       </c>
       <c r="B227" t="s">
         <v>453</v>
       </c>
       <c r="C227">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D227" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>7025</v>
+        <v>7027</v>
       </c>
       <c r="B228" t="s">
         <v>455</v>
       </c>
       <c r="C228">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D228" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>7026</v>
+        <v>7028</v>
       </c>
       <c r="B229" t="s">
         <v>457</v>
       </c>
       <c r="C229">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>7027</v>
+        <v>7029</v>
       </c>
       <c r="B230" t="s">
         <v>459</v>
       </c>
       <c r="C230">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D230" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>7028</v>
+        <v>7030</v>
       </c>
       <c r="B231" t="s">
         <v>461</v>
       </c>
       <c r="C231">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D231" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>7029</v>
+        <v>7031</v>
       </c>
       <c r="B232" t="s">
         <v>463</v>
       </c>
       <c r="C232">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D232" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>7030</v>
+        <v>7032</v>
       </c>
       <c r="B233" t="s">
         <v>465</v>
       </c>
       <c r="C233">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="D233" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>7031</v>
+        <v>7033</v>
       </c>
       <c r="B234" t="s">
         <v>467</v>
       </c>
       <c r="C234">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>7032</v>
+        <v>7034</v>
       </c>
       <c r="B235" t="s">
         <v>469</v>
       </c>
       <c r="C235">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="D235" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>7033</v>
+        <v>7035</v>
       </c>
       <c r="B236" t="s">
         <v>471</v>
       </c>
       <c r="C236">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D236" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>7034</v>
+        <v>7036</v>
       </c>
       <c r="B237" t="s">
         <v>473</v>
       </c>
       <c r="C237">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D237" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>7035</v>
+        <v>7197</v>
       </c>
       <c r="B238" t="s">
         <v>475</v>
       </c>
       <c r="C238">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D238" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>7036</v>
+        <v>7198</v>
       </c>
       <c r="B239" t="s">
         <v>477</v>
       </c>
       <c r="C239">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D239" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>7197</v>
+        <v>7199</v>
       </c>
       <c r="B240" t="s">
         <v>479</v>
       </c>
       <c r="C240">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="D240" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>7198</v>
+        <v>7200</v>
       </c>
       <c r="B241" t="s">
         <v>481</v>
       </c>
       <c r="C241">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D241" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>7199</v>
+        <v>7201</v>
       </c>
       <c r="B242" t="s">
         <v>483</v>
       </c>
       <c r="C242">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D242" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>7200</v>
+        <v>7202</v>
       </c>
       <c r="B243" t="s">
         <v>485</v>
       </c>
       <c r="C243">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D243" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>7201</v>
+        <v>7203</v>
       </c>
       <c r="B244" t="s">
         <v>487</v>
       </c>
       <c r="C244">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D244" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>7202</v>
+        <v>7204</v>
       </c>
       <c r="B245" t="s">
         <v>489</v>
       </c>
       <c r="C245">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="D245" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>7203</v>
+        <v>7205</v>
       </c>
       <c r="B246" t="s">
         <v>491</v>
       </c>
       <c r="C246">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D246" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>7204</v>
+        <v>7206</v>
       </c>
       <c r="B247" t="s">
         <v>493</v>
       </c>
       <c r="C247">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D247" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>7205</v>
+        <v>7207</v>
       </c>
       <c r="B248" t="s">
         <v>495</v>
       </c>
       <c r="C248">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="D248" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>7206</v>
+        <v>7208</v>
       </c>
       <c r="B249" t="s">
         <v>497</v>
       </c>
       <c r="C249">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D249" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>7207</v>
+        <v>7209</v>
       </c>
       <c r="B250" t="s">
         <v>499</v>
       </c>
       <c r="C250">
         <v>6</v>
       </c>
       <c r="D250" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>7208</v>
+        <v>7211</v>
       </c>
       <c r="B251" t="s">
         <v>501</v>
       </c>
       <c r="C251">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>7209</v>
+        <v>7212</v>
       </c>
       <c r="B252" t="s">
         <v>503</v>
       </c>
       <c r="C252">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D252" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>7211</v>
+        <v>7213</v>
       </c>
       <c r="B253" t="s">
         <v>505</v>
       </c>
       <c r="C253">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D253" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>7212</v>
+        <v>7214</v>
       </c>
       <c r="B254" t="s">
         <v>507</v>
       </c>
       <c r="C254">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D254" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>7213</v>
+        <v>7215</v>
       </c>
       <c r="B255" t="s">
         <v>509</v>
       </c>
       <c r="C255">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>7214</v>
+        <v>7216</v>
       </c>
       <c r="B256" t="s">
         <v>511</v>
       </c>
       <c r="C256">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D256" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>7215</v>
+        <v>7217</v>
       </c>
       <c r="B257" t="s">
         <v>513</v>
       </c>
       <c r="C257">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D257" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>7216</v>
+        <v>7218</v>
       </c>
       <c r="B258" t="s">
         <v>515</v>
       </c>
       <c r="C258">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D258" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>7217</v>
+        <v>7219</v>
       </c>
       <c r="B259" t="s">
         <v>517</v>
       </c>
       <c r="C259">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D259" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>7218</v>
+        <v>7220</v>
       </c>
       <c r="B260" t="s">
         <v>519</v>
       </c>
       <c r="C260">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D260" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>7219</v>
+        <v>7221</v>
       </c>
       <c r="B261" t="s">
         <v>521</v>
       </c>
       <c r="C261">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D261" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>7220</v>
+        <v>7222</v>
       </c>
       <c r="B262" t="s">
         <v>523</v>
       </c>
       <c r="C262">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D262" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>7221</v>
+        <v>7223</v>
       </c>
       <c r="B263" t="s">
         <v>525</v>
       </c>
       <c r="C263">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D263" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>7222</v>
+        <v>7224</v>
       </c>
       <c r="B264" t="s">
         <v>527</v>
       </c>
       <c r="C264">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D264" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>7223</v>
+        <v>7225</v>
       </c>
       <c r="B265" t="s">
         <v>529</v>
       </c>
       <c r="C265">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D265" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>7224</v>
+        <v>7226</v>
       </c>
       <c r="B266" t="s">
         <v>531</v>
       </c>
       <c r="C266">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D266" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>7225</v>
+        <v>7227</v>
       </c>
       <c r="B267" t="s">
         <v>533</v>
       </c>
       <c r="C267">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D267" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>7226</v>
+        <v>7228</v>
       </c>
       <c r="B268" t="s">
         <v>535</v>
       </c>
       <c r="C268">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="D268" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>7227</v>
+        <v>7229</v>
       </c>
       <c r="B269" t="s">
         <v>537</v>
       </c>
       <c r="C269">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D269" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>7228</v>
+        <v>7230</v>
       </c>
       <c r="B270" t="s">
         <v>539</v>
       </c>
       <c r="C270">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D270" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>7229</v>
+        <v>7231</v>
       </c>
       <c r="B271" t="s">
         <v>541</v>
       </c>
       <c r="C271">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D271" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>7230</v>
+        <v>7232</v>
       </c>
       <c r="B272" t="s">
         <v>543</v>
       </c>
       <c r="C272">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D272" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>7231</v>
+        <v>7233</v>
       </c>
       <c r="B273" t="s">
         <v>545</v>
       </c>
       <c r="C273">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D273" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>7232</v>
+        <v>7234</v>
       </c>
       <c r="B274" t="s">
         <v>547</v>
       </c>
       <c r="C274">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D274" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>7233</v>
+        <v>7235</v>
       </c>
       <c r="B275" t="s">
         <v>549</v>
       </c>
       <c r="C275">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D275" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>7234</v>
+        <v>7236</v>
       </c>
       <c r="B276" t="s">
         <v>551</v>
       </c>
       <c r="C276">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D276" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>7235</v>
+        <v>7237</v>
       </c>
       <c r="B277" t="s">
         <v>553</v>
       </c>
       <c r="C277">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D277" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>7236</v>
+        <v>7238</v>
       </c>
       <c r="B278" t="s">
         <v>555</v>
       </c>
       <c r="C278">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D278" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>7237</v>
+        <v>7239</v>
       </c>
       <c r="B279" t="s">
         <v>557</v>
       </c>
       <c r="C279">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D279" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>7238</v>
+        <v>7240</v>
       </c>
       <c r="B280" t="s">
         <v>559</v>
       </c>
       <c r="C280">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D280" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>7239</v>
+        <v>7241</v>
       </c>
       <c r="B281" t="s">
         <v>561</v>
       </c>
       <c r="C281">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D281" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>7240</v>
+        <v>7242</v>
       </c>
       <c r="B282" t="s">
         <v>563</v>
       </c>
       <c r="C282">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D282" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>7241</v>
+        <v>7243</v>
       </c>
       <c r="B283" t="s">
         <v>565</v>
       </c>
       <c r="C283">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D283" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>7242</v>
+        <v>7244</v>
       </c>
       <c r="B284" t="s">
         <v>567</v>
       </c>
       <c r="C284">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D284" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>7243</v>
+        <v>7245</v>
       </c>
       <c r="B285" t="s">
         <v>569</v>
       </c>
       <c r="C285">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>7244</v>
+        <v>7246</v>
       </c>
       <c r="B286" t="s">
         <v>571</v>
       </c>
       <c r="C286">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D286" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>7245</v>
+        <v>7247</v>
       </c>
       <c r="B287" t="s">
         <v>573</v>
       </c>
       <c r="C287">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D287" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>7246</v>
+        <v>7248</v>
       </c>
       <c r="B288" t="s">
         <v>575</v>
       </c>
       <c r="C288">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D288" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>7247</v>
+        <v>7249</v>
       </c>
       <c r="B289" t="s">
         <v>577</v>
       </c>
       <c r="C289">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D289" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>7248</v>
+        <v>7250</v>
       </c>
       <c r="B290" t="s">
         <v>579</v>
       </c>
       <c r="C290">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="D290" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>7249</v>
+        <v>7251</v>
       </c>
       <c r="B291" t="s">
         <v>581</v>
       </c>
       <c r="C291">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D291" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>7250</v>
+        <v>7252</v>
       </c>
       <c r="B292" t="s">
         <v>583</v>
       </c>
       <c r="C292">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D292" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>7251</v>
+        <v>7253</v>
       </c>
       <c r="B293" t="s">
         <v>585</v>
       </c>
       <c r="C293">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D293" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>7252</v>
+        <v>7254</v>
       </c>
       <c r="B294" t="s">
         <v>587</v>
       </c>
       <c r="C294">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D294" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>7253</v>
+        <v>7255</v>
       </c>
       <c r="B295" t="s">
         <v>589</v>
       </c>
       <c r="C295">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D295" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>7254</v>
+        <v>7256</v>
       </c>
       <c r="B296" t="s">
         <v>591</v>
       </c>
       <c r="C296">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D296" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>7255</v>
+        <v>7257</v>
       </c>
       <c r="B297" t="s">
         <v>593</v>
       </c>
       <c r="C297">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D297" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>7256</v>
+        <v>7258</v>
       </c>
       <c r="B298" t="s">
         <v>595</v>
       </c>
       <c r="C298">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D298" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>7257</v>
+        <v>7259</v>
       </c>
       <c r="B299" t="s">
         <v>597</v>
       </c>
       <c r="C299">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="D299" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>7258</v>
+        <v>7260</v>
       </c>
       <c r="B300" t="s">
         <v>599</v>
       </c>
       <c r="C300">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>7259</v>
+        <v>7261</v>
       </c>
       <c r="B301" t="s">
         <v>601</v>
       </c>
       <c r="C301">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D301" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>7260</v>
+        <v>7262</v>
       </c>
       <c r="B302" t="s">
         <v>603</v>
       </c>
       <c r="C302">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D302" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>7261</v>
+        <v>7263</v>
       </c>
       <c r="B303" t="s">
         <v>605</v>
       </c>
       <c r="C303">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D303" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>7262</v>
+        <v>7264</v>
       </c>
       <c r="B304" t="s">
         <v>607</v>
       </c>
       <c r="C304">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D304" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>7263</v>
+        <v>7265</v>
       </c>
       <c r="B305" t="s">
         <v>609</v>
       </c>
       <c r="C305">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D305" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>7264</v>
+        <v>7266</v>
       </c>
       <c r="B306" t="s">
         <v>611</v>
       </c>
       <c r="C306">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D306" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>7265</v>
+        <v>7267</v>
       </c>
       <c r="B307" t="s">
         <v>613</v>
       </c>
       <c r="C307">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D307" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>7266</v>
+        <v>7268</v>
       </c>
       <c r="B308" t="s">
         <v>615</v>
       </c>
       <c r="C308">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="D308" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>7267</v>
+        <v>7269</v>
       </c>
       <c r="B309" t="s">
         <v>617</v>
       </c>
       <c r="C309">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D309" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>7268</v>
+        <v>7270</v>
       </c>
       <c r="B310" t="s">
         <v>619</v>
       </c>
       <c r="C310">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D310" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>7269</v>
+        <v>7271</v>
       </c>
       <c r="B311" t="s">
         <v>621</v>
       </c>
       <c r="C311">
         <v>9</v>
       </c>
       <c r="D311" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>7270</v>
+        <v>7272</v>
       </c>
       <c r="B312" t="s">
         <v>623</v>
       </c>
       <c r="C312">
         <v>10</v>
       </c>
       <c r="D312" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>7271</v>
+        <v>7273</v>
       </c>
       <c r="B313" t="s">
         <v>625</v>
       </c>
       <c r="C313">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D313" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>7272</v>
+        <v>7274</v>
       </c>
       <c r="B314" t="s">
         <v>627</v>
       </c>
       <c r="C314">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D314" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>7273</v>
+        <v>7275</v>
       </c>
       <c r="B315" t="s">
         <v>629</v>
       </c>
       <c r="C315">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D315" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>7274</v>
+        <v>7276</v>
       </c>
       <c r="B316" t="s">
         <v>631</v>
       </c>
       <c r="C316">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D316" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>7275</v>
+        <v>7277</v>
       </c>
       <c r="B317" t="s">
         <v>633</v>
       </c>
       <c r="C317">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="D317" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>7276</v>
+        <v>7278</v>
       </c>
       <c r="B318" t="s">
         <v>635</v>
       </c>
       <c r="C318">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>7277</v>
+        <v>7279</v>
       </c>
       <c r="B319" t="s">
         <v>637</v>
       </c>
       <c r="C319">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>7278</v>
+        <v>7280</v>
       </c>
       <c r="B320" t="s">
         <v>639</v>
       </c>
       <c r="C320">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D320" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>7279</v>
+        <v>7281</v>
       </c>
       <c r="B321" t="s">
         <v>641</v>
       </c>
       <c r="C321">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D321" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>7280</v>
+        <v>7282</v>
       </c>
       <c r="B322" t="s">
         <v>643</v>
       </c>
       <c r="C322">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D322" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>7281</v>
+        <v>7283</v>
       </c>
       <c r="B323" t="s">
         <v>645</v>
       </c>
       <c r="C323">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D323" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>7282</v>
+        <v>7284</v>
       </c>
       <c r="B324" t="s">
         <v>647</v>
       </c>
       <c r="C324">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D324" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>7283</v>
+        <v>7285</v>
       </c>
       <c r="B325" t="s">
         <v>649</v>
       </c>
       <c r="C325">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D325" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>7284</v>
+        <v>7286</v>
       </c>
       <c r="B326" t="s">
         <v>651</v>
       </c>
       <c r="C326">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D326" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>7285</v>
+        <v>7287</v>
       </c>
       <c r="B327" t="s">
         <v>653</v>
       </c>
       <c r="C327">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="D327" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>7286</v>
+        <v>7288</v>
       </c>
       <c r="B328" t="s">
         <v>655</v>
       </c>
       <c r="C328">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D328" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>7287</v>
+        <v>7289</v>
       </c>
       <c r="B329" t="s">
         <v>657</v>
       </c>
       <c r="C329">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="D329" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>7288</v>
+        <v>7290</v>
       </c>
       <c r="B330" t="s">
         <v>659</v>
       </c>
       <c r="C330">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D330" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>7289</v>
+        <v>7291</v>
       </c>
       <c r="B331" t="s">
         <v>661</v>
       </c>
       <c r="C331">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="D331" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>7290</v>
+        <v>7292</v>
       </c>
       <c r="B332" t="s">
         <v>663</v>
       </c>
       <c r="C332">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D332" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>7291</v>
+        <v>7293</v>
       </c>
       <c r="B333" t="s">
         <v>665</v>
       </c>
       <c r="C333">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D333" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>7292</v>
+        <v>7294</v>
       </c>
       <c r="B334" t="s">
         <v>667</v>
       </c>
       <c r="C334">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D334" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>7293</v>
+        <v>7295</v>
       </c>
       <c r="B335" t="s">
         <v>669</v>
       </c>
       <c r="C335">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>7294</v>
+        <v>7296</v>
       </c>
       <c r="B336" t="s">
         <v>671</v>
       </c>
       <c r="C336">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D336" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>7295</v>
+        <v>7297</v>
       </c>
       <c r="B337" t="s">
         <v>673</v>
       </c>
       <c r="C337">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D337" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>7296</v>
+        <v>7298</v>
       </c>
       <c r="B338" t="s">
         <v>675</v>
       </c>
       <c r="C338">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D338" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>7297</v>
+        <v>7299</v>
       </c>
       <c r="B339" t="s">
         <v>677</v>
       </c>
       <c r="C339">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D339" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>7298</v>
+        <v>7300</v>
       </c>
       <c r="B340" t="s">
         <v>679</v>
       </c>
       <c r="C340">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D340" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>7299</v>
+        <v>7301</v>
       </c>
       <c r="B341" t="s">
         <v>681</v>
       </c>
       <c r="C341">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>7300</v>
+        <v>7302</v>
       </c>
       <c r="B342" t="s">
         <v>683</v>
       </c>
       <c r="C342">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D342" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>7301</v>
+        <v>7303</v>
       </c>
       <c r="B343" t="s">
         <v>685</v>
       </c>
       <c r="C343">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D343" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>7302</v>
+        <v>7304</v>
       </c>
       <c r="B344" t="s">
         <v>687</v>
       </c>
       <c r="C344">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D344" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>7303</v>
+        <v>7305</v>
       </c>
       <c r="B345" t="s">
         <v>689</v>
       </c>
       <c r="C345">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D345" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>7304</v>
+        <v>7306</v>
       </c>
       <c r="B346" t="s">
         <v>691</v>
       </c>
       <c r="C346">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D346" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>7305</v>
+        <v>7307</v>
       </c>
       <c r="B347" t="s">
         <v>693</v>
       </c>
       <c r="C347">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D347" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>7306</v>
+        <v>7308</v>
       </c>
       <c r="B348" t="s">
         <v>695</v>
       </c>
       <c r="C348">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D348" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>7307</v>
+        <v>7309</v>
       </c>
       <c r="B349" t="s">
         <v>697</v>
       </c>
       <c r="C349">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>7308</v>
+        <v>7310</v>
       </c>
       <c r="B350" t="s">
         <v>699</v>
       </c>
       <c r="C350">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>7309</v>
+        <v>7311</v>
       </c>
       <c r="B351" t="s">
         <v>701</v>
       </c>
       <c r="C351">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D351" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>7310</v>
+        <v>7312</v>
       </c>
       <c r="B352" t="s">
         <v>703</v>
       </c>
       <c r="C352">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D352" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>7311</v>
+        <v>7313</v>
       </c>
       <c r="B353" t="s">
         <v>705</v>
       </c>
       <c r="C353">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D353" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>7312</v>
+        <v>7314</v>
       </c>
       <c r="B354" t="s">
         <v>707</v>
       </c>
       <c r="C354">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D354" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>7313</v>
+        <v>7315</v>
       </c>
       <c r="B355" t="s">
         <v>709</v>
       </c>
       <c r="C355">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D355" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>7314</v>
+        <v>7316</v>
       </c>
       <c r="B356" t="s">
         <v>711</v>
       </c>
       <c r="C356">
         <v>9</v>
       </c>
       <c r="D356" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>7315</v>
+        <v>7317</v>
       </c>
       <c r="B357" t="s">
         <v>713</v>
       </c>
       <c r="C357">
         <v>9</v>
       </c>
       <c r="D357" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>7316</v>
+        <v>7318</v>
       </c>
       <c r="B358" t="s">
         <v>715</v>
       </c>
       <c r="C358">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>7317</v>
+        <v>7319</v>
       </c>
       <c r="B359" t="s">
         <v>717</v>
       </c>
       <c r="C359">
         <v>9</v>
       </c>
       <c r="D359" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>7318</v>
+        <v>7320</v>
       </c>
       <c r="B360" t="s">
         <v>719</v>
       </c>
       <c r="C360">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D360" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>7319</v>
+        <v>7321</v>
       </c>
       <c r="B361" t="s">
         <v>721</v>
       </c>
       <c r="C361">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D361" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>7320</v>
+        <v>7322</v>
       </c>
       <c r="B362" t="s">
         <v>723</v>
       </c>
       <c r="C362">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D362" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>7321</v>
+        <v>7323</v>
       </c>
       <c r="B363" t="s">
         <v>725</v>
       </c>
       <c r="C363">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D363" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>7322</v>
+        <v>7324</v>
       </c>
       <c r="B364" t="s">
         <v>727</v>
       </c>
       <c r="C364">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D364" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>7323</v>
+        <v>7325</v>
       </c>
       <c r="B365" t="s">
         <v>729</v>
       </c>
       <c r="C365">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D365" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>7324</v>
+        <v>7326</v>
       </c>
       <c r="B366" t="s">
         <v>731</v>
       </c>
       <c r="C366">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D366" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>7325</v>
+        <v>7327</v>
       </c>
       <c r="B367" t="s">
         <v>733</v>
       </c>
       <c r="C367">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D367" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>7326</v>
+        <v>7328</v>
       </c>
       <c r="B368" t="s">
         <v>735</v>
       </c>
       <c r="C368">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D368" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>7327</v>
+        <v>7329</v>
       </c>
       <c r="B369" t="s">
         <v>737</v>
       </c>
       <c r="C369">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D369" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>7328</v>
+        <v>7330</v>
       </c>
       <c r="B370" t="s">
         <v>739</v>
       </c>
       <c r="C370">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D370" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>7329</v>
+        <v>7331</v>
       </c>
       <c r="B371" t="s">
         <v>741</v>
       </c>
       <c r="C371">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="D371" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>7330</v>
+        <v>7332</v>
       </c>
       <c r="B372" t="s">
         <v>743</v>
       </c>
       <c r="C372">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D372" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>7331</v>
+        <v>7333</v>
       </c>
       <c r="B373" t="s">
         <v>745</v>
       </c>
       <c r="C373">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D373" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>7332</v>
+        <v>7334</v>
       </c>
       <c r="B374" t="s">
         <v>747</v>
       </c>
       <c r="C374">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D374" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>7333</v>
+        <v>7335</v>
       </c>
       <c r="B375" t="s">
         <v>749</v>
       </c>
       <c r="C375">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D375" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>7334</v>
+        <v>7336</v>
       </c>
       <c r="B376" t="s">
         <v>751</v>
       </c>
       <c r="C376">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D376" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>7335</v>
+        <v>7337</v>
       </c>
       <c r="B377" t="s">
         <v>753</v>
       </c>
       <c r="C377">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D377" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>7336</v>
+        <v>7338</v>
       </c>
       <c r="B378" t="s">
         <v>755</v>
       </c>
       <c r="C378">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D378" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>7337</v>
+        <v>7339</v>
       </c>
       <c r="B379" t="s">
         <v>757</v>
       </c>
       <c r="C379">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D379" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>7338</v>
+        <v>7340</v>
       </c>
       <c r="B380" t="s">
         <v>759</v>
       </c>
       <c r="C380">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D380" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>7339</v>
+        <v>7341</v>
       </c>
       <c r="B381" t="s">
         <v>761</v>
       </c>
       <c r="C381">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D381" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>7340</v>
+        <v>7342</v>
       </c>
       <c r="B382" t="s">
         <v>763</v>
       </c>
       <c r="C382">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D382" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>7341</v>
+        <v>7343</v>
       </c>
       <c r="B383" t="s">
         <v>765</v>
       </c>
       <c r="C383">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D383" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>7342</v>
+        <v>7344</v>
       </c>
       <c r="B384" t="s">
         <v>767</v>
       </c>
       <c r="C384">
         <v>7</v>
       </c>
       <c r="D384" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>7343</v>
+        <v>7345</v>
       </c>
       <c r="B385" t="s">
         <v>769</v>
       </c>
       <c r="C385">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D385" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>7344</v>
+        <v>7346</v>
       </c>
       <c r="B386" t="s">
         <v>771</v>
       </c>
       <c r="C386">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D386" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>7345</v>
+        <v>7347</v>
       </c>
       <c r="B387" t="s">
         <v>773</v>
       </c>
       <c r="C387">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D387" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>7346</v>
+        <v>7348</v>
       </c>
       <c r="B388" t="s">
         <v>775</v>
       </c>
       <c r="C388">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="D388" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>7347</v>
+        <v>7349</v>
       </c>
       <c r="B389" t="s">
         <v>777</v>
       </c>
       <c r="C389">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D389" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>7348</v>
+        <v>7350</v>
       </c>
       <c r="B390" t="s">
         <v>779</v>
       </c>
       <c r="C390">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D390" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>7349</v>
+        <v>7351</v>
       </c>
       <c r="B391" t="s">
         <v>781</v>
       </c>
       <c r="C391">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D391" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>7350</v>
+        <v>7352</v>
       </c>
       <c r="B392" t="s">
         <v>783</v>
       </c>
       <c r="C392">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>7351</v>
+        <v>7354</v>
       </c>
       <c r="B393" t="s">
         <v>785</v>
       </c>
       <c r="C393">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="D393" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>7352</v>
+        <v>7355</v>
       </c>
       <c r="B394" t="s">
         <v>787</v>
       </c>
       <c r="C394">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D394" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>7354</v>
+        <v>7356</v>
       </c>
       <c r="B395" t="s">
         <v>789</v>
       </c>
       <c r="C395">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D395" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>7355</v>
+        <v>7357</v>
       </c>
       <c r="B396" t="s">
         <v>791</v>
       </c>
       <c r="C396">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D396" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>7356</v>
+        <v>7358</v>
       </c>
       <c r="B397" t="s">
         <v>793</v>
       </c>
       <c r="C397">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D397" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>7357</v>
+        <v>7359</v>
       </c>
       <c r="B398" t="s">
         <v>795</v>
       </c>
       <c r="C398">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D398" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>7358</v>
+        <v>7360</v>
       </c>
       <c r="B399" t="s">
         <v>797</v>
       </c>
       <c r="C399">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D399" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>7359</v>
+        <v>7361</v>
       </c>
       <c r="B400" t="s">
         <v>799</v>
       </c>
       <c r="C400">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D400" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>7360</v>
+        <v>7362</v>
       </c>
       <c r="B401" t="s">
         <v>801</v>
       </c>
       <c r="C401">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>7361</v>
+        <v>7363</v>
       </c>
       <c r="B402" t="s">
         <v>803</v>
       </c>
       <c r="C402">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D402" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>7362</v>
+        <v>7364</v>
       </c>
       <c r="B403" t="s">
         <v>805</v>
       </c>
       <c r="C403">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D403" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>7363</v>
+        <v>7365</v>
       </c>
       <c r="B404" t="s">
         <v>807</v>
       </c>
       <c r="C404">
         <v>6</v>
       </c>
       <c r="D404" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>7364</v>
+        <v>7366</v>
       </c>
       <c r="B405" t="s">
         <v>809</v>
       </c>
       <c r="C405">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D405" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>7365</v>
+        <v>7367</v>
       </c>
       <c r="B406" t="s">
         <v>811</v>
       </c>
       <c r="C406">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D406" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>7366</v>
+        <v>7368</v>
       </c>
       <c r="B407" t="s">
         <v>813</v>
       </c>
       <c r="C407">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D407" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>7367</v>
+        <v>7369</v>
       </c>
       <c r="B408" t="s">
         <v>815</v>
       </c>
       <c r="C408">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D408" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>7368</v>
+        <v>7370</v>
       </c>
       <c r="B409" t="s">
         <v>817</v>
       </c>
       <c r="C409">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D409" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>7369</v>
+        <v>7371</v>
       </c>
       <c r="B410" t="s">
         <v>819</v>
       </c>
       <c r="C410">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D410" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>7370</v>
+        <v>7372</v>
       </c>
       <c r="B411" t="s">
         <v>821</v>
       </c>
       <c r="C411">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D411" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>7371</v>
+        <v>7373</v>
       </c>
       <c r="B412" t="s">
         <v>823</v>
       </c>
       <c r="C412">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D412" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>7372</v>
+        <v>7374</v>
       </c>
       <c r="B413" t="s">
         <v>825</v>
       </c>
       <c r="C413">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D413" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>7373</v>
+        <v>7375</v>
       </c>
       <c r="B414" t="s">
         <v>827</v>
       </c>
       <c r="C414">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D414" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>7374</v>
+        <v>7376</v>
       </c>
       <c r="B415" t="s">
         <v>829</v>
       </c>
       <c r="C415">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D415" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>7375</v>
+        <v>7377</v>
       </c>
       <c r="B416" t="s">
         <v>831</v>
       </c>
       <c r="C416">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D416" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>7376</v>
+        <v>7378</v>
       </c>
       <c r="B417" t="s">
         <v>833</v>
       </c>
       <c r="C417">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D417" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>7377</v>
+        <v>7379</v>
       </c>
       <c r="B418" t="s">
         <v>835</v>
       </c>
       <c r="C418">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D418" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>7378</v>
+        <v>7380</v>
       </c>
       <c r="B419" t="s">
         <v>837</v>
       </c>
       <c r="C419">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D419" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>7379</v>
+        <v>7381</v>
       </c>
       <c r="B420" t="s">
         <v>839</v>
       </c>
       <c r="C420">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D420" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>7380</v>
+        <v>7382</v>
       </c>
       <c r="B421" t="s">
         <v>841</v>
       </c>
       <c r="C421">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D421" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>7381</v>
+        <v>7383</v>
       </c>
       <c r="B422" t="s">
         <v>843</v>
       </c>
       <c r="C422">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D422" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>7382</v>
+        <v>7384</v>
       </c>
       <c r="B423" t="s">
         <v>845</v>
       </c>
       <c r="C423">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D423" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>7383</v>
+        <v>7385</v>
       </c>
       <c r="B424" t="s">
         <v>847</v>
       </c>
       <c r="C424">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D424" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>7384</v>
+        <v>7386</v>
       </c>
       <c r="B425" t="s">
         <v>849</v>
       </c>
       <c r="C425">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D425" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>7385</v>
+        <v>7387</v>
       </c>
       <c r="B426" t="s">
         <v>851</v>
       </c>
       <c r="C426">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D426" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>7386</v>
+        <v>7388</v>
       </c>
       <c r="B427" t="s">
         <v>853</v>
       </c>
       <c r="C427">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D427" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>7387</v>
+        <v>7389</v>
       </c>
       <c r="B428" t="s">
         <v>855</v>
       </c>
       <c r="C428">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D428" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>7388</v>
+        <v>7390</v>
       </c>
       <c r="B429" t="s">
         <v>857</v>
       </c>
       <c r="C429">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D429" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>7389</v>
+        <v>7391</v>
       </c>
       <c r="B430" t="s">
         <v>859</v>
       </c>
       <c r="C430">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D430" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>7390</v>
+        <v>7513</v>
       </c>
       <c r="B431" t="s">
         <v>861</v>
       </c>
       <c r="C431">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D431" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>7391</v>
+        <v>7514</v>
       </c>
       <c r="B432" t="s">
         <v>863</v>
       </c>
       <c r="C432">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="D432" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>7513</v>
+        <v>7515</v>
       </c>
       <c r="B433" t="s">
         <v>865</v>
       </c>
       <c r="C433">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D433" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>7514</v>
+        <v>7516</v>
       </c>
       <c r="B434" t="s">
         <v>867</v>
       </c>
       <c r="C434">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D434" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>7515</v>
+        <v>7517</v>
       </c>
       <c r="B435" t="s">
         <v>869</v>
       </c>
       <c r="C435">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D435" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>7516</v>
+        <v>7518</v>
       </c>
       <c r="B436" t="s">
         <v>871</v>
       </c>
       <c r="C436">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D436" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>7517</v>
+        <v>7519</v>
       </c>
       <c r="B437" t="s">
         <v>873</v>
       </c>
       <c r="C437">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D437" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>7518</v>
+        <v>7520</v>
       </c>
       <c r="B438" t="s">
         <v>875</v>
       </c>
       <c r="C438">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D438" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>7519</v>
+        <v>7521</v>
       </c>
       <c r="B439" t="s">
         <v>877</v>
       </c>
       <c r="C439">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D439" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>7520</v>
+        <v>7522</v>
       </c>
       <c r="B440" t="s">
         <v>879</v>
       </c>
       <c r="C440">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D440" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>7521</v>
+        <v>7523</v>
       </c>
       <c r="B441" t="s">
         <v>881</v>
       </c>
       <c r="C441">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D441" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>7522</v>
+        <v>7524</v>
       </c>
       <c r="B442" t="s">
         <v>883</v>
       </c>
       <c r="C442">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D442" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>7523</v>
+        <v>7525</v>
       </c>
       <c r="B443" t="s">
+        <v>182</v>
+      </c>
+      <c r="C443">
+        <v>7</v>
+      </c>
+      <c r="D443" t="s">
         <v>885</v>
-      </c>
-[...4 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>7524</v>
+        <v>7526</v>
       </c>
       <c r="B444" t="s">
-        <v>887</v>
+        <v>184</v>
       </c>
       <c r="C444">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D444" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>7525</v>
+        <v>7527</v>
       </c>
       <c r="B445" t="s">
-        <v>186</v>
+        <v>887</v>
       </c>
       <c r="C445">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D445" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>7526</v>
+        <v>7528</v>
       </c>
       <c r="B446" t="s">
-        <v>188</v>
+        <v>889</v>
       </c>
       <c r="C446">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D446" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>7527</v>
+        <v>7529</v>
       </c>
       <c r="B447" t="s">
         <v>891</v>
       </c>
       <c r="C447">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D447" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>7528</v>
+        <v>7530</v>
       </c>
       <c r="B448" t="s">
         <v>893</v>
       </c>
       <c r="C448">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D448" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>7529</v>
+        <v>7745</v>
       </c>
       <c r="B449" t="s">
         <v>895</v>
       </c>
       <c r="C449">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D449" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>7530</v>
+        <v>7746</v>
       </c>
       <c r="B450" t="s">
         <v>897</v>
       </c>
       <c r="C450">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D450" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>7745</v>
+        <v>7747</v>
       </c>
       <c r="B451" t="s">
         <v>899</v>
       </c>
       <c r="C451">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D451" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>7746</v>
+        <v>7748</v>
       </c>
       <c r="B452" t="s">
         <v>901</v>
       </c>
       <c r="C452">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D452" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>7747</v>
+        <v>7749</v>
       </c>
       <c r="B453" t="s">
         <v>903</v>
       </c>
       <c r="C453">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D453" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>7748</v>
+        <v>7750</v>
       </c>
       <c r="B454" t="s">
         <v>905</v>
       </c>
       <c r="C454">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D454" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>7749</v>
+        <v>7970</v>
       </c>
       <c r="B455" t="s">
         <v>907</v>
       </c>
       <c r="C455">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D455" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>7750</v>
+        <v>7971</v>
       </c>
       <c r="B456" t="s">
         <v>909</v>
       </c>
       <c r="C456">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D456" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>7970</v>
+        <v>7972</v>
       </c>
       <c r="B457" t="s">
         <v>911</v>
       </c>
       <c r="C457">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D457" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>7971</v>
+        <v>7973</v>
       </c>
       <c r="B458" t="s">
         <v>913</v>
       </c>
       <c r="C458">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D458" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>7972</v>
+        <v>7974</v>
       </c>
       <c r="B459" t="s">
         <v>915</v>
       </c>
       <c r="C459">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D459" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>7973</v>
+        <v>7975</v>
       </c>
       <c r="B460" t="s">
         <v>917</v>
       </c>
       <c r="C460">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D460" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>7974</v>
+        <v>7976</v>
       </c>
       <c r="B461" t="s">
         <v>919</v>
       </c>
       <c r="C461">
         <v>10</v>
       </c>
       <c r="D461" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>7975</v>
+        <v>7977</v>
       </c>
       <c r="B462" t="s">
         <v>921</v>
       </c>
       <c r="C462">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D462" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>7976</v>
+        <v>7978</v>
       </c>
       <c r="B463" t="s">
         <v>923</v>
       </c>
       <c r="C463">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>7977</v>
+        <v>7979</v>
       </c>
       <c r="B464" t="s">
         <v>925</v>
       </c>
       <c r="C464">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D464" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>7978</v>
+        <v>7980</v>
       </c>
       <c r="B465" t="s">
         <v>927</v>
       </c>
       <c r="C465">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D465" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>7979</v>
+        <v>7981</v>
       </c>
       <c r="B466" t="s">
         <v>929</v>
       </c>
       <c r="C466">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D466" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>7980</v>
+        <v>7982</v>
       </c>
       <c r="B467" t="s">
         <v>931</v>
       </c>
       <c r="C467">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D467" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>7981</v>
+        <v>7983</v>
       </c>
       <c r="B468" t="s">
         <v>933</v>
       </c>
       <c r="C468">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D468" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>7982</v>
+        <v>7984</v>
       </c>
       <c r="B469" t="s">
         <v>935</v>
       </c>
       <c r="C469">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D469" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>7983</v>
+        <v>7985</v>
       </c>
       <c r="B470" t="s">
         <v>937</v>
       </c>
       <c r="C470">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D470" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>7984</v>
+        <v>7986</v>
       </c>
       <c r="B471" t="s">
         <v>939</v>
       </c>
       <c r="C471">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D471" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>7985</v>
+        <v>7987</v>
       </c>
       <c r="B472" t="s">
         <v>941</v>
       </c>
       <c r="C472">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D472" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>7986</v>
+        <v>7988</v>
       </c>
       <c r="B473" t="s">
         <v>943</v>
       </c>
       <c r="C473">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D473" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>7987</v>
+        <v>7989</v>
       </c>
       <c r="B474" t="s">
         <v>945</v>
       </c>
       <c r="C474">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D474" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>7988</v>
+        <v>7990</v>
       </c>
       <c r="B475" t="s">
         <v>947</v>
       </c>
       <c r="C475">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D475" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>7989</v>
+        <v>7991</v>
       </c>
       <c r="B476" t="s">
         <v>949</v>
       </c>
       <c r="C476">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D476" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>7990</v>
+        <v>7992</v>
       </c>
       <c r="B477" t="s">
         <v>951</v>
       </c>
       <c r="C477">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D477" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>7991</v>
+        <v>7993</v>
       </c>
       <c r="B478" t="s">
         <v>953</v>
       </c>
       <c r="C478">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D478" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>7992</v>
+        <v>7994</v>
       </c>
       <c r="B479" t="s">
         <v>955</v>
       </c>
       <c r="C479">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D479" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>7993</v>
+        <v>7995</v>
       </c>
       <c r="B480" t="s">
         <v>957</v>
       </c>
       <c r="C480">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D480" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>7994</v>
+        <v>7996</v>
       </c>
       <c r="B481" t="s">
         <v>959</v>
       </c>
       <c r="C481">
         <v>9</v>
       </c>
       <c r="D481" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>7995</v>
+        <v>7997</v>
       </c>
       <c r="B482" t="s">
         <v>961</v>
       </c>
       <c r="C482">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D482" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>7996</v>
+        <v>7998</v>
       </c>
       <c r="B483" t="s">
         <v>963</v>
       </c>
       <c r="C483">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D483" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>7997</v>
+        <v>7999</v>
       </c>
       <c r="B484" t="s">
         <v>965</v>
       </c>
       <c r="C484">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D484" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>7998</v>
+        <v>8000</v>
       </c>
       <c r="B485" t="s">
         <v>967</v>
       </c>
       <c r="C485">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D485" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>7999</v>
+        <v>8001</v>
       </c>
       <c r="B486" t="s">
         <v>969</v>
       </c>
       <c r="C486">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D486" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>8000</v>
+        <v>8002</v>
       </c>
       <c r="B487" t="s">
         <v>971</v>
       </c>
       <c r="C487">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D487" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>8001</v>
+        <v>8003</v>
       </c>
       <c r="B488" t="s">
         <v>973</v>
       </c>
       <c r="C488">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D488" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>8002</v>
+        <v>8004</v>
       </c>
       <c r="B489" t="s">
         <v>975</v>
       </c>
       <c r="C489">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D489" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>8003</v>
+        <v>8005</v>
       </c>
       <c r="B490" t="s">
         <v>977</v>
       </c>
       <c r="C490">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D490" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>8004</v>
+        <v>8006</v>
       </c>
       <c r="B491" t="s">
         <v>979</v>
       </c>
       <c r="C491">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="D491" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>8005</v>
+        <v>8007</v>
       </c>
       <c r="B492" t="s">
         <v>981</v>
       </c>
       <c r="C492">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D492" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>8006</v>
+        <v>8008</v>
       </c>
       <c r="B493" t="s">
         <v>983</v>
       </c>
       <c r="C493">
         <v>8</v>
       </c>
       <c r="D493" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>8007</v>
+        <v>8009</v>
       </c>
       <c r="B494" t="s">
         <v>985</v>
       </c>
       <c r="C494">
         <v>8</v>
       </c>
       <c r="D494" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>8008</v>
+        <v>8010</v>
       </c>
       <c r="B495" t="s">
         <v>987</v>
       </c>
       <c r="C495">
         <v>8</v>
       </c>
       <c r="D495" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>8009</v>
+        <v>8011</v>
       </c>
       <c r="B496" t="s">
         <v>989</v>
       </c>
       <c r="C496">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D496" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>8010</v>
+        <v>8012</v>
       </c>
       <c r="B497" t="s">
         <v>991</v>
       </c>
       <c r="C497">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D497" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>8011</v>
+        <v>8013</v>
       </c>
       <c r="B498" t="s">
         <v>993</v>
       </c>
       <c r="C498">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D498" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>8012</v>
+        <v>8014</v>
       </c>
       <c r="B499" t="s">
         <v>995</v>
       </c>
       <c r="C499">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D499" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>8013</v>
+        <v>8015</v>
       </c>
       <c r="B500" t="s">
         <v>997</v>
       </c>
       <c r="C500">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D500" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>8014</v>
+        <v>8016</v>
       </c>
       <c r="B501" t="s">
         <v>999</v>
       </c>
       <c r="C501">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D501" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>8015</v>
+        <v>8017</v>
       </c>
       <c r="B502" t="s">
         <v>1001</v>
       </c>
       <c r="C502">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D502" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>8016</v>
+        <v>8018</v>
       </c>
       <c r="B503" t="s">
         <v>1003</v>
       </c>
       <c r="C503">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D503" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>8017</v>
+        <v>8019</v>
       </c>
       <c r="B504" t="s">
         <v>1005</v>
       </c>
       <c r="C504">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D504" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>8018</v>
+        <v>8020</v>
       </c>
       <c r="B505" t="s">
         <v>1007</v>
       </c>
       <c r="C505">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D505" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>8019</v>
+        <v>8021</v>
       </c>
       <c r="B506" t="s">
         <v>1009</v>
       </c>
       <c r="C506">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D506" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>8020</v>
+        <v>8022</v>
       </c>
       <c r="B507" t="s">
         <v>1011</v>
       </c>
       <c r="C507">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D507" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>8021</v>
+        <v>8023</v>
       </c>
       <c r="B508" t="s">
         <v>1013</v>
       </c>
       <c r="C508">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D508" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>8022</v>
+        <v>8024</v>
       </c>
       <c r="B509" t="s">
         <v>1015</v>
       </c>
       <c r="C509">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D509" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>8023</v>
+        <v>8025</v>
       </c>
       <c r="B510" t="s">
         <v>1017</v>
       </c>
       <c r="C510">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="D510" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>8024</v>
+        <v>8026</v>
       </c>
       <c r="B511" t="s">
         <v>1019</v>
       </c>
       <c r="C511">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D511" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>8025</v>
+        <v>8027</v>
       </c>
       <c r="B512" t="s">
         <v>1021</v>
       </c>
       <c r="C512">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D512" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>8026</v>
+        <v>8028</v>
       </c>
       <c r="B513" t="s">
         <v>1023</v>
       </c>
       <c r="C513">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D513" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>8027</v>
+        <v>8029</v>
       </c>
       <c r="B514" t="s">
         <v>1025</v>
       </c>
       <c r="C514">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D514" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>8028</v>
+        <v>8030</v>
       </c>
       <c r="B515" t="s">
         <v>1027</v>
       </c>
       <c r="C515">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D515" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>8029</v>
+        <v>8031</v>
       </c>
       <c r="B516" t="s">
         <v>1029</v>
       </c>
       <c r="C516">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D516" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>8030</v>
+        <v>8032</v>
       </c>
       <c r="B517" t="s">
         <v>1031</v>
       </c>
       <c r="C517">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D517" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>8031</v>
+        <v>8033</v>
       </c>
       <c r="B518" t="s">
         <v>1033</v>
       </c>
       <c r="C518">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D518" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>8032</v>
+        <v>8034</v>
       </c>
       <c r="B519" t="s">
         <v>1035</v>
       </c>
       <c r="C519">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D519" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>8033</v>
+        <v>8035</v>
       </c>
       <c r="B520" t="s">
         <v>1037</v>
       </c>
       <c r="C520">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D520" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>8034</v>
+        <v>8036</v>
       </c>
       <c r="B521" t="s">
         <v>1039</v>
       </c>
       <c r="C521">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D521" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>8035</v>
+        <v>8037</v>
       </c>
       <c r="B522" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C522">
+        <v>10</v>
+      </c>
+      <c r="D522" t="s">
         <v>1041</v>
-      </c>
-[...4 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>8036</v>
+        <v>8038</v>
       </c>
       <c r="B523" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C523">
+        <v>11</v>
+      </c>
+      <c r="D523" t="s">
         <v>1043</v>
-      </c>
-[...4 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>8037</v>
+        <v>8039</v>
       </c>
       <c r="B524" t="s">
-        <v>1033</v>
+        <v>1044</v>
       </c>
       <c r="C524">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D524" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>8038</v>
+        <v>8040</v>
       </c>
       <c r="B525" t="s">
         <v>1046</v>
       </c>
       <c r="C525">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D525" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>8039</v>
+        <v>8041</v>
       </c>
       <c r="B526" t="s">
         <v>1048</v>
       </c>
       <c r="C526">
         <v>11</v>
       </c>
       <c r="D526" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>8040</v>
+        <v>8042</v>
       </c>
       <c r="B527" t="s">
         <v>1050</v>
       </c>
       <c r="C527">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D527" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>8041</v>
+        <v>8184</v>
       </c>
       <c r="B528" t="s">
         <v>1052</v>
       </c>
       <c r="C528">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D528" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>8042</v>
+        <v>8185</v>
       </c>
       <c r="B529" t="s">
         <v>1054</v>
       </c>
       <c r="C529">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D529" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>8184</v>
+        <v>8186</v>
       </c>
       <c r="B530" t="s">
         <v>1056</v>
       </c>
       <c r="C530">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D530" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>8185</v>
+        <v>8187</v>
       </c>
       <c r="B531" t="s">
         <v>1058</v>
       </c>
       <c r="C531">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D531" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>8186</v>
+        <v>8188</v>
       </c>
       <c r="B532" t="s">
         <v>1060</v>
       </c>
       <c r="C532">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D532" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>8187</v>
+        <v>8189</v>
       </c>
       <c r="B533" t="s">
         <v>1062</v>
       </c>
       <c r="C533">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D533" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>8188</v>
+        <v>8190</v>
       </c>
       <c r="B534" t="s">
+        <v>322</v>
+      </c>
+      <c r="C534">
+        <v>23</v>
+      </c>
+      <c r="D534" t="s">
         <v>1064</v>
-      </c>
-[...4 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>8189</v>
+        <v>8191</v>
       </c>
       <c r="B535" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C535">
+        <v>18</v>
+      </c>
+      <c r="D535" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>8190</v>
+        <v>8192</v>
       </c>
       <c r="B536" t="s">
-        <v>326</v>
+        <v>1067</v>
       </c>
       <c r="C536">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D536" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>8191</v>
+        <v>8193</v>
       </c>
       <c r="B537" t="s">
         <v>1069</v>
       </c>
       <c r="C537">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D537" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>8192</v>
+        <v>8194</v>
       </c>
       <c r="B538" t="s">
         <v>1071</v>
       </c>
       <c r="C538">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D538" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>8193</v>
+        <v>8195</v>
       </c>
       <c r="B539" t="s">
         <v>1073</v>
       </c>
       <c r="C539">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D539" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>8194</v>
+        <v>8196</v>
       </c>
       <c r="B540" t="s">
         <v>1075</v>
       </c>
       <c r="C540">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D540" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>8195</v>
+        <v>8197</v>
       </c>
       <c r="B541" t="s">
         <v>1077</v>
       </c>
       <c r="C541">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D541" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>8196</v>
+        <v>8370</v>
       </c>
       <c r="B542" t="s">
         <v>1079</v>
       </c>
       <c r="C542">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D542" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>8197</v>
+        <v>8371</v>
       </c>
       <c r="B543" t="s">
         <v>1081</v>
       </c>
       <c r="C543">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D543" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>8370</v>
+        <v>8372</v>
       </c>
       <c r="B544" t="s">
         <v>1083</v>
       </c>
       <c r="C544">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D544" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>8371</v>
+        <v>8373</v>
       </c>
       <c r="B545" t="s">
         <v>1085</v>
       </c>
       <c r="C545">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D545" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>8372</v>
+        <v>8374</v>
       </c>
       <c r="B546" t="s">
         <v>1087</v>
       </c>
       <c r="C546">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D546" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>8373</v>
+        <v>8375</v>
       </c>
       <c r="B547" t="s">
         <v>1089</v>
       </c>
       <c r="C547">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D547" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>8374</v>
+        <v>8376</v>
       </c>
       <c r="B548" t="s">
         <v>1091</v>
       </c>
       <c r="C548">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D548" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>8375</v>
+        <v>8377</v>
       </c>
       <c r="B549" t="s">
         <v>1093</v>
       </c>
       <c r="C549">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="D549" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>8376</v>
+        <v>8378</v>
       </c>
       <c r="B550" t="s">
         <v>1095</v>
       </c>
       <c r="C550">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D550" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>8377</v>
+        <v>8379</v>
       </c>
       <c r="B551" t="s">
         <v>1097</v>
       </c>
       <c r="C551">
         <v>19</v>
       </c>
       <c r="D551" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>8378</v>
+        <v>8380</v>
       </c>
       <c r="B552" t="s">
         <v>1099</v>
       </c>
       <c r="C552">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D552" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>8379</v>
+        <v>8381</v>
       </c>
       <c r="B553" t="s">
         <v>1101</v>
       </c>
       <c r="C553">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D553" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>8380</v>
+        <v>8382</v>
       </c>
       <c r="B554" t="s">
         <v>1103</v>
       </c>
       <c r="C554">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D554" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>8381</v>
+        <v>8383</v>
       </c>
       <c r="B555" t="s">
+        <v>96</v>
+      </c>
+      <c r="C555">
+        <v>18</v>
+      </c>
+      <c r="D555" t="s">
         <v>1105</v>
-      </c>
-[...4 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>8382</v>
+        <v>8384</v>
       </c>
       <c r="B556" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C556">
+        <v>21</v>
+      </c>
+      <c r="D556" t="s">
         <v>1107</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>8383</v>
+        <v>8385</v>
       </c>
       <c r="B557" t="s">
-        <v>100</v>
+        <v>1108</v>
       </c>
       <c r="C557">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="D557" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>8384</v>
+        <v>8386</v>
       </c>
       <c r="B558" t="s">
         <v>1110</v>
       </c>
       <c r="C558">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D558" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>8385</v>
+        <v>8387</v>
       </c>
       <c r="B559" t="s">
         <v>1112</v>
       </c>
       <c r="C559">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D559" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>8386</v>
+        <v>8388</v>
       </c>
       <c r="B560" t="s">
         <v>1114</v>
       </c>
       <c r="C560">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D560" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>8387</v>
+        <v>8389</v>
       </c>
       <c r="B561" t="s">
         <v>1116</v>
       </c>
       <c r="C561">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D561" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>8388</v>
+        <v>8390</v>
       </c>
       <c r="B562" t="s">
         <v>1118</v>
       </c>
       <c r="C562">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D562" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>8389</v>
+        <v>8391</v>
       </c>
       <c r="B563" t="s">
         <v>1120</v>
       </c>
       <c r="C563">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D563" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>8390</v>
+        <v>8392</v>
       </c>
       <c r="B564" t="s">
         <v>1122</v>
       </c>
       <c r="C564">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D564" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>8391</v>
+        <v>8393</v>
       </c>
       <c r="B565" t="s">
         <v>1124</v>
       </c>
       <c r="C565">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D565" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>8392</v>
+        <v>8394</v>
       </c>
       <c r="B566" t="s">
         <v>1126</v>
       </c>
       <c r="C566">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D566" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>8393</v>
+        <v>8395</v>
       </c>
       <c r="B567" t="s">
         <v>1128</v>
       </c>
       <c r="C567">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D567" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>8394</v>
+        <v>8396</v>
       </c>
       <c r="B568" t="s">
         <v>1130</v>
       </c>
       <c r="C568">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="D568" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>8395</v>
+        <v>8397</v>
       </c>
       <c r="B569" t="s">
         <v>1132</v>
       </c>
       <c r="C569">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="D569" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>8396</v>
+        <v>8398</v>
       </c>
       <c r="B570" t="s">
         <v>1134</v>
       </c>
       <c r="C570">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D570" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>8397</v>
+        <v>8399</v>
       </c>
       <c r="B571" t="s">
         <v>1136</v>
       </c>
       <c r="C571">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D571" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>8398</v>
+        <v>8400</v>
       </c>
       <c r="B572" t="s">
         <v>1138</v>
       </c>
       <c r="C572">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D572" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>8399</v>
+        <v>8401</v>
       </c>
       <c r="B573" t="s">
         <v>1140</v>
       </c>
       <c r="C573">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D573" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>8400</v>
+        <v>8402</v>
       </c>
       <c r="B574" t="s">
         <v>1142</v>
       </c>
       <c r="C574">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D574" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>8401</v>
+        <v>8403</v>
       </c>
       <c r="B575" t="s">
         <v>1144</v>
       </c>
       <c r="C575">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D575" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>8402</v>
+        <v>8404</v>
       </c>
       <c r="B576" t="s">
         <v>1146</v>
       </c>
       <c r="C576">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="D576" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>8403</v>
+        <v>8405</v>
       </c>
       <c r="B577" t="s">
         <v>1148</v>
       </c>
       <c r="C577">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D577" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>8404</v>
+        <v>8406</v>
       </c>
       <c r="B578" t="s">
         <v>1150</v>
       </c>
       <c r="C578">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D578" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>8405</v>
+        <v>8407</v>
       </c>
       <c r="B579" t="s">
         <v>1152</v>
       </c>
       <c r="C579">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D579" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>8406</v>
+        <v>8408</v>
       </c>
       <c r="B580" t="s">
         <v>1154</v>
       </c>
       <c r="C580">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D580" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>8407</v>
+        <v>8570</v>
       </c>
       <c r="B581" t="s">
         <v>1156</v>
       </c>
       <c r="C581">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D581" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>8408</v>
+        <v>8571</v>
       </c>
       <c r="B582" t="s">
         <v>1158</v>
       </c>
       <c r="C582">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D582" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>8570</v>
+        <v>8572</v>
       </c>
       <c r="B583" t="s">
         <v>1160</v>
       </c>
       <c r="C583">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D583" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>8571</v>
+        <v>8573</v>
       </c>
       <c r="B584" t="s">
         <v>1162</v>
       </c>
       <c r="C584">
         <v>9</v>
       </c>
       <c r="D584" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>8572</v>
+        <v>8574</v>
       </c>
       <c r="B585" t="s">
         <v>1164</v>
       </c>
       <c r="C585">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D585" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>8573</v>
+        <v>8575</v>
       </c>
       <c r="B586" t="s">
         <v>1166</v>
       </c>
       <c r="C586">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D586" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>8574</v>
+        <v>8576</v>
       </c>
       <c r="B587" t="s">
         <v>1168</v>
       </c>
       <c r="C587">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D587" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>8575</v>
+        <v>8577</v>
       </c>
       <c r="B588" t="s">
         <v>1170</v>
       </c>
       <c r="C588">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D588" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>8576</v>
+        <v>8578</v>
       </c>
       <c r="B589" t="s">
         <v>1172</v>
       </c>
       <c r="C589">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D589" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>8577</v>
+        <v>8579</v>
       </c>
       <c r="B590" t="s">
         <v>1174</v>
       </c>
       <c r="C590">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D590" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>8578</v>
+        <v>8580</v>
       </c>
       <c r="B591" t="s">
         <v>1176</v>
       </c>
       <c r="C591">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D591" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>8579</v>
+        <v>8581</v>
       </c>
       <c r="B592" t="s">
         <v>1178</v>
       </c>
       <c r="C592">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D592" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>8580</v>
+        <v>8582</v>
       </c>
       <c r="B593" t="s">
         <v>1180</v>
       </c>
       <c r="C593">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D593" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>8581</v>
+        <v>8583</v>
       </c>
       <c r="B594" t="s">
         <v>1182</v>
       </c>
       <c r="C594">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D594" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>8582</v>
+        <v>8584</v>
       </c>
       <c r="B595" t="s">
         <v>1184</v>
       </c>
       <c r="C595">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D595" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>8583</v>
+        <v>8585</v>
       </c>
       <c r="B596" t="s">
         <v>1186</v>
       </c>
       <c r="C596">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D596" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>8584</v>
+        <v>8586</v>
       </c>
       <c r="B597" t="s">
         <v>1188</v>
       </c>
       <c r="C597">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D597" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>8585</v>
+        <v>8587</v>
       </c>
       <c r="B598" t="s">
         <v>1190</v>
       </c>
       <c r="C598">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D598" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>8586</v>
+        <v>8588</v>
       </c>
       <c r="B599" t="s">
         <v>1192</v>
       </c>
       <c r="C599">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D599" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>8587</v>
+        <v>8589</v>
       </c>
       <c r="B600" t="s">
         <v>1194</v>
       </c>
       <c r="C600">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D600" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>8588</v>
+        <v>8590</v>
       </c>
       <c r="B601" t="s">
         <v>1196</v>
       </c>
       <c r="C601">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D601" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>8589</v>
+        <v>8591</v>
       </c>
       <c r="B602" t="s">
         <v>1198</v>
       </c>
       <c r="C602">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D602" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>8590</v>
+        <v>8592</v>
       </c>
       <c r="B603" t="s">
         <v>1200</v>
       </c>
       <c r="C603">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D603" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>8591</v>
+        <v>8593</v>
       </c>
       <c r="B604" t="s">
         <v>1202</v>
       </c>
       <c r="C604">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D604" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>8592</v>
+        <v>8594</v>
       </c>
       <c r="B605" t="s">
         <v>1204</v>
       </c>
       <c r="C605">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D605" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>8593</v>
+        <v>8595</v>
       </c>
       <c r="B606" t="s">
         <v>1206</v>
       </c>
       <c r="C606">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D606" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>8594</v>
+        <v>8596</v>
       </c>
       <c r="B607" t="s">
         <v>1208</v>
       </c>
       <c r="C607">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D607" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>8595</v>
+        <v>8597</v>
       </c>
       <c r="B608" t="s">
         <v>1210</v>
       </c>
       <c r="C608">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D608" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>8596</v>
+        <v>8598</v>
       </c>
       <c r="B609" t="s">
         <v>1212</v>
       </c>
       <c r="C609">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D609" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>8597</v>
+        <v>8599</v>
       </c>
       <c r="B610" t="s">
         <v>1214</v>
       </c>
       <c r="C610">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D610" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>8598</v>
+        <v>10035</v>
       </c>
       <c r="B611" t="s">
+        <v>202</v>
+      </c>
+      <c r="C611">
+        <v>30</v>
+      </c>
+      <c r="D611" t="s">
         <v>1216</v>
-      </c>
-[...4 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>8599</v>
+        <v>10059</v>
       </c>
       <c r="B612" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C612">
+        <v>80</v>
+      </c>
+      <c r="D612" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>10035</v>
+        <v>10064</v>
       </c>
       <c r="B613" t="s">
-        <v>206</v>
+        <v>1219</v>
       </c>
       <c r="C613">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D613" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>10059</v>
+        <v>10069</v>
       </c>
       <c r="B614" t="s">
         <v>1221</v>
       </c>
       <c r="C614">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D614" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>10064</v>
+        <v>10134</v>
       </c>
       <c r="B615" t="s">
         <v>1223</v>
       </c>
       <c r="C615">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D615" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>10069</v>
+        <v>10137</v>
       </c>
       <c r="B616" t="s">
         <v>1225</v>
       </c>
       <c r="C616">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D616" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>10134</v>
+        <v>10139</v>
       </c>
       <c r="B617" t="s">
         <v>1227</v>
       </c>
       <c r="C617">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D617" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>10137</v>
+        <v>10140</v>
       </c>
       <c r="B618" t="s">
         <v>1229</v>
       </c>
       <c r="C618">
         <v>80</v>
       </c>
       <c r="D618" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>10139</v>
+        <v>10142</v>
       </c>
       <c r="B619" t="s">
         <v>1231</v>
       </c>
       <c r="C619">
         <v>80</v>
       </c>
       <c r="D619" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>10140</v>
+        <v>10148</v>
       </c>
       <c r="B620" t="s">
         <v>1233</v>
       </c>
       <c r="C620">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D620" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>10142</v>
+        <v>10190</v>
       </c>
       <c r="B621" t="s">
         <v>1235</v>
       </c>
       <c r="C621">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D621" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>10148</v>
+        <v>10206</v>
       </c>
       <c r="B622" t="s">
         <v>1237</v>
       </c>
       <c r="C622">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D622" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>10190</v>
+        <v>10212</v>
       </c>
       <c r="B623" t="s">
         <v>1239</v>
       </c>
       <c r="C623">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D623" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>10206</v>
+        <v>10213</v>
       </c>
       <c r="B624" t="s">
         <v>1241</v>
       </c>
       <c r="C624">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D624" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>10212</v>
+        <v>10222</v>
       </c>
       <c r="B625" t="s">
         <v>1243</v>
       </c>
       <c r="C625">
         <v>30</v>
       </c>
       <c r="D625" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>10213</v>
+        <v>10265</v>
       </c>
       <c r="B626" t="s">
         <v>1245</v>
       </c>
       <c r="C626">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D626" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>10222</v>
+        <v>10299</v>
       </c>
       <c r="B627" t="s">
         <v>1247</v>
       </c>
       <c r="C627">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D627" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>10265</v>
+        <v>10300</v>
       </c>
       <c r="B628" t="s">
         <v>1249</v>
       </c>
       <c r="C628">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D628" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>10299</v>
+        <v>10301</v>
       </c>
       <c r="B629" t="s">
         <v>1251</v>
       </c>
       <c r="C629">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D629" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>10300</v>
+        <v>10302</v>
       </c>
       <c r="B630" t="s">
         <v>1253</v>
       </c>
       <c r="C630">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D630" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>10301</v>
+        <v>10304</v>
       </c>
       <c r="B631" t="s">
         <v>1255</v>
       </c>
       <c r="C631">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D631" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>10302</v>
+        <v>10305</v>
       </c>
       <c r="B632" t="s">
         <v>1257</v>
       </c>
       <c r="C632">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D632" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>10304</v>
+        <v>10306</v>
       </c>
       <c r="B633" t="s">
         <v>1259</v>
       </c>
       <c r="C633">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D633" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>10305</v>
+        <v>10313</v>
       </c>
       <c r="B634" t="s">
         <v>1261</v>
       </c>
       <c r="C634">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D634" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>10306</v>
+        <v>10314</v>
       </c>
       <c r="B635" t="s">
         <v>1263</v>
       </c>
       <c r="C635">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D635" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>10313</v>
+        <v>10336</v>
       </c>
       <c r="B636" t="s">
         <v>1265</v>
       </c>
       <c r="C636">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D636" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>10314</v>
+        <v>10337</v>
       </c>
       <c r="B637" t="s">
         <v>1267</v>
       </c>
       <c r="C637">
         <v>90</v>
       </c>
       <c r="D637" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>10336</v>
+        <v>10338</v>
       </c>
       <c r="B638" t="s">
         <v>1269</v>
       </c>
       <c r="C638">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D638" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>10337</v>
+        <v>10366</v>
       </c>
       <c r="B639" t="s">
         <v>1271</v>
       </c>
       <c r="C639">
         <v>90</v>
       </c>
       <c r="D639" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>10338</v>
+        <v>10367</v>
       </c>
       <c r="B640" t="s">
         <v>1273</v>
       </c>
       <c r="C640">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D640" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>10366</v>
+        <v>10368</v>
       </c>
       <c r="B641" t="s">
         <v>1275</v>
       </c>
       <c r="C641">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D641" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>10367</v>
+        <v>10369</v>
       </c>
       <c r="B642" t="s">
         <v>1277</v>
       </c>
       <c r="C642">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D642" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>10368</v>
+        <v>10370</v>
       </c>
       <c r="B643" t="s">
         <v>1279</v>
       </c>
       <c r="C643">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D643" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>10369</v>
+        <v>10371</v>
       </c>
       <c r="B644" t="s">
         <v>1281</v>
       </c>
       <c r="C644">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D644" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>10370</v>
+        <v>10372</v>
       </c>
       <c r="B645" t="s">
         <v>1283</v>
       </c>
       <c r="C645">
         <v>90</v>
       </c>
       <c r="D645" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>10371</v>
+        <v>10373</v>
       </c>
       <c r="B646" t="s">
         <v>1285</v>
       </c>
       <c r="C646">
         <v>50</v>
       </c>
       <c r="D646" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>10372</v>
+        <v>10374</v>
       </c>
       <c r="B647" t="s">
+        <v>252</v>
+      </c>
+      <c r="C647">
+        <v>80</v>
+      </c>
+      <c r="D647" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>10373</v>
+        <v>10375</v>
       </c>
       <c r="B648" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C648">
+        <v>90</v>
+      </c>
+      <c r="D648" t="s">
         <v>1289</v>
-      </c>
-[...4 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>10374</v>
+        <v>10376</v>
       </c>
       <c r="B649" t="s">
-        <v>256</v>
+        <v>1290</v>
       </c>
       <c r="C649">
         <v>80</v>
       </c>
       <c r="D649" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>10375</v>
+        <v>10377</v>
       </c>
       <c r="B650" t="s">
         <v>1292</v>
       </c>
       <c r="C650">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D650" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>10376</v>
+        <v>10378</v>
       </c>
       <c r="B651" t="s">
         <v>1294</v>
       </c>
       <c r="C651">
         <v>80</v>
       </c>
       <c r="D651" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>10377</v>
+        <v>10379</v>
       </c>
       <c r="B652" t="s">
         <v>1296</v>
       </c>
       <c r="C652">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D652" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>10378</v>
+        <v>10380</v>
       </c>
       <c r="B653" t="s">
         <v>1298</v>
       </c>
       <c r="C653">
         <v>80</v>
       </c>
       <c r="D653" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>10379</v>
+        <v>10381</v>
       </c>
       <c r="B654" t="s">
         <v>1300</v>
       </c>
       <c r="C654">
         <v>90</v>
       </c>
       <c r="D654" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>10380</v>
+        <v>10384</v>
       </c>
       <c r="B655" t="s">
         <v>1302</v>
       </c>
       <c r="C655">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D655" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>10381</v>
+        <v>10385</v>
       </c>
       <c r="B656" t="s">
         <v>1304</v>
       </c>
       <c r="C656">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D656" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>10384</v>
+        <v>10386</v>
       </c>
       <c r="B657" t="s">
         <v>1306</v>
       </c>
       <c r="C657">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D657" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>10385</v>
+        <v>10387</v>
       </c>
       <c r="B658" t="s">
         <v>1308</v>
       </c>
       <c r="C658">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D658" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>10386</v>
+        <v>10388</v>
       </c>
       <c r="B659" t="s">
-        <v>1310</v>
+        <v>364</v>
       </c>
       <c r="C659">
         <v>60</v>
       </c>
       <c r="D659" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>10387</v>
+        <v>10389</v>
       </c>
       <c r="B660" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C660">
+        <v>60</v>
+      </c>
+      <c r="D660" t="s">
         <v>1312</v>
-      </c>
-[...4 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>10388</v>
+        <v>10390</v>
       </c>
       <c r="B661" t="s">
-        <v>368</v>
+        <v>1313</v>
       </c>
       <c r="C661">
         <v>60</v>
       </c>
       <c r="D661" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>10389</v>
+        <v>10391</v>
       </c>
       <c r="B662" t="s">
         <v>1315</v>
       </c>
       <c r="C662">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D662" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>10390</v>
+        <v>10392</v>
       </c>
       <c r="B663" t="s">
         <v>1317</v>
       </c>
       <c r="C663">
         <v>60</v>
       </c>
       <c r="D663" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>10391</v>
+        <v>10393</v>
       </c>
       <c r="B664" t="s">
         <v>1319</v>
       </c>
       <c r="C664">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D664" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>10392</v>
+        <v>10394</v>
       </c>
       <c r="B665" t="s">
+        <v>411</v>
+      </c>
+      <c r="C665">
+        <v>80</v>
+      </c>
+      <c r="D665" t="s">
         <v>1321</v>
-      </c>
-[...4 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>10393</v>
+        <v>10395</v>
       </c>
       <c r="B666" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C666">
+        <v>90</v>
+      </c>
+      <c r="D666" t="s">
         <v>1323</v>
-      </c>
-[...4 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>10394</v>
+        <v>10423</v>
       </c>
       <c r="B667" t="s">
-        <v>415</v>
+        <v>1324</v>
       </c>
       <c r="C667">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D667" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>10395</v>
+        <v>10426</v>
       </c>
       <c r="B668" t="s">
         <v>1326</v>
       </c>
       <c r="C668">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D668" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>10423</v>
+        <v>10453</v>
       </c>
       <c r="B669" t="s">
         <v>1328</v>
       </c>
       <c r="C669">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D669" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>10426</v>
+        <v>10482</v>
       </c>
       <c r="B670" t="s">
         <v>1330</v>
       </c>
       <c r="C670">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D670" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>10453</v>
+        <v>10483</v>
       </c>
       <c r="B671" t="s">
         <v>1332</v>
       </c>
       <c r="C671">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D671" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>10482</v>
+        <v>10484</v>
       </c>
       <c r="B672" t="s">
         <v>1334</v>
       </c>
       <c r="C672">
         <v>30</v>
       </c>
       <c r="D672" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>10483</v>
+        <v>10485</v>
       </c>
       <c r="B673" t="s">
         <v>1336</v>
       </c>
       <c r="C673">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D673" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>10484</v>
+        <v>10486</v>
       </c>
       <c r="B674" t="s">
         <v>1338</v>
       </c>
       <c r="C674">
         <v>30</v>
       </c>
       <c r="D674" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>10485</v>
+        <v>10487</v>
       </c>
       <c r="B675" t="s">
         <v>1340</v>
       </c>
       <c r="C675">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D675" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>10486</v>
+        <v>10489</v>
       </c>
       <c r="B676" t="s">
         <v>1342</v>
       </c>
       <c r="C676">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D676" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>10487</v>
+        <v>10490</v>
       </c>
       <c r="B677" t="s">
         <v>1344</v>
       </c>
       <c r="C677">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D677" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>10489</v>
+        <v>10491</v>
       </c>
       <c r="B678" t="s">
         <v>1346</v>
       </c>
       <c r="C678">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D678" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>10490</v>
+        <v>10492</v>
       </c>
       <c r="B679" t="s">
         <v>1348</v>
       </c>
       <c r="C679">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D679" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>10491</v>
+        <v>10493</v>
       </c>
       <c r="B680" t="s">
         <v>1350</v>
       </c>
       <c r="C680">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D680" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>10492</v>
+        <v>10494</v>
       </c>
       <c r="B681" t="s">
         <v>1352</v>
       </c>
       <c r="C681">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D681" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>10493</v>
+        <v>10495</v>
       </c>
       <c r="B682" t="s">
         <v>1354</v>
       </c>
       <c r="C682">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D682" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>10494</v>
+        <v>10496</v>
       </c>
       <c r="B683" t="s">
         <v>1356</v>
       </c>
       <c r="C683">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D683" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>10495</v>
+        <v>10497</v>
       </c>
       <c r="B684" t="s">
         <v>1358</v>
       </c>
       <c r="C684">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D684" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>10496</v>
+        <v>10498</v>
       </c>
       <c r="B685" t="s">
         <v>1360</v>
       </c>
       <c r="C685">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D685" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>10497</v>
+        <v>10499</v>
       </c>
       <c r="B686" t="s">
         <v>1362</v>
       </c>
       <c r="C686">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D686" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>10498</v>
+        <v>10500</v>
       </c>
       <c r="B687" t="s">
         <v>1364</v>
       </c>
       <c r="C687">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D687" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>10499</v>
+        <v>10501</v>
       </c>
       <c r="B688" t="s">
         <v>1366</v>
       </c>
       <c r="C688">
         <v>60</v>
       </c>
       <c r="D688" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>10500</v>
+        <v>10502</v>
       </c>
       <c r="B689" t="s">
         <v>1368</v>
       </c>
       <c r="C689">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D689" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>10501</v>
+        <v>10503</v>
       </c>
       <c r="B690" t="s">
         <v>1370</v>
       </c>
       <c r="C690">
         <v>60</v>
       </c>
       <c r="D690" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>10502</v>
+        <v>10504</v>
       </c>
       <c r="B691" t="s">
         <v>1372</v>
       </c>
       <c r="C691">
         <v>30</v>
       </c>
       <c r="D691" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>10503</v>
+        <v>10505</v>
       </c>
       <c r="B692" t="s">
         <v>1374</v>
       </c>
       <c r="C692">
         <v>60</v>
       </c>
       <c r="D692" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>10504</v>
+        <v>10506</v>
       </c>
       <c r="B693" t="s">
         <v>1376</v>
       </c>
       <c r="C693">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D693" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>10505</v>
+        <v>10507</v>
       </c>
       <c r="B694" t="s">
         <v>1378</v>
       </c>
       <c r="C694">
         <v>60</v>
       </c>
       <c r="D694" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>10506</v>
+        <v>10508</v>
       </c>
       <c r="B695" t="s">
         <v>1380</v>
       </c>
       <c r="C695">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D695" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>10507</v>
+        <v>10509</v>
       </c>
       <c r="B696" t="s">
         <v>1382</v>
       </c>
       <c r="C696">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D696" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>10508</v>
+        <v>10510</v>
       </c>
       <c r="B697" t="s">
         <v>1384</v>
       </c>
       <c r="C697">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D697" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>10509</v>
+        <v>10511</v>
       </c>
       <c r="B698" t="s">
         <v>1386</v>
       </c>
       <c r="C698">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D698" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>10510</v>
+        <v>10512</v>
       </c>
       <c r="B699" t="s">
         <v>1388</v>
       </c>
       <c r="C699">
         <v>70</v>
       </c>
       <c r="D699" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>10511</v>
+        <v>10513</v>
       </c>
       <c r="B700" t="s">
         <v>1390</v>
       </c>
       <c r="C700">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D700" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>10512</v>
+        <v>10514</v>
       </c>
       <c r="B701" t="s">
         <v>1392</v>
       </c>
       <c r="C701">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D701" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>10513</v>
+        <v>10515</v>
       </c>
       <c r="B702" t="s">
         <v>1394</v>
       </c>
       <c r="C702">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D702" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>10514</v>
+        <v>10516</v>
       </c>
       <c r="B703" t="s">
         <v>1396</v>
       </c>
       <c r="C703">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D703" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>10515</v>
+        <v>10517</v>
       </c>
       <c r="B704" t="s">
         <v>1398</v>
       </c>
       <c r="C704">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D704" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>10516</v>
+        <v>10518</v>
       </c>
       <c r="B705" t="s">
         <v>1400</v>
       </c>
       <c r="C705">
         <v>60</v>
       </c>
       <c r="D705" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>10517</v>
+        <v>10519</v>
       </c>
       <c r="B706" t="s">
         <v>1402</v>
       </c>
       <c r="C706">
         <v>90</v>
       </c>
       <c r="D706" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>10518</v>
+        <v>10520</v>
       </c>
       <c r="B707" t="s">
         <v>1404</v>
       </c>
       <c r="C707">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D707" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>10519</v>
+        <v>10521</v>
       </c>
       <c r="B708" t="s">
         <v>1406</v>
       </c>
       <c r="C708">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D708" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>10520</v>
+        <v>10522</v>
       </c>
       <c r="B709" t="s">
         <v>1408</v>
       </c>
       <c r="C709">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D709" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>10521</v>
+        <v>10523</v>
       </c>
       <c r="B710" t="s">
         <v>1410</v>
       </c>
       <c r="C710">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D710" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>10522</v>
+        <v>10524</v>
       </c>
       <c r="B711" t="s">
         <v>1412</v>
       </c>
       <c r="C711">
         <v>90</v>
       </c>
       <c r="D711" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>10523</v>
+        <v>10525</v>
       </c>
       <c r="B712" t="s">
         <v>1414</v>
       </c>
       <c r="C712">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D712" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>10524</v>
+        <v>10526</v>
       </c>
       <c r="B713" t="s">
         <v>1416</v>
       </c>
       <c r="C713">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D713" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>10525</v>
+        <v>10527</v>
       </c>
       <c r="B714" t="s">
         <v>1418</v>
       </c>
       <c r="C714">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D714" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>10526</v>
+        <v>10528</v>
       </c>
       <c r="B715" t="s">
         <v>1420</v>
       </c>
       <c r="C715">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D715" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>10527</v>
+        <v>10562</v>
       </c>
       <c r="B716" t="s">
         <v>1422</v>
       </c>
       <c r="C716">
         <v>90</v>
       </c>
       <c r="D716" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>10528</v>
+        <v>10563</v>
       </c>
       <c r="B717" t="s">
         <v>1424</v>
       </c>
       <c r="C717">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D717" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
-        <v>10562</v>
+        <v>10564</v>
       </c>
       <c r="B718" t="s">
         <v>1426</v>
       </c>
       <c r="C718">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D718" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
-        <v>10563</v>
+        <v>10565</v>
       </c>
       <c r="B719" t="s">
         <v>1428</v>
       </c>
       <c r="C719">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D719" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
-        <v>10564</v>
+        <v>10566</v>
       </c>
       <c r="B720" t="s">
         <v>1430</v>
       </c>
       <c r="C720">
         <v>40</v>
       </c>
       <c r="D720" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
-        <v>10565</v>
+        <v>10592</v>
       </c>
       <c r="B721" t="s">
         <v>1432</v>
       </c>
       <c r="C721">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D721" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
-        <v>10566</v>
+        <v>10593</v>
       </c>
       <c r="B722" t="s">
         <v>1434</v>
       </c>
       <c r="C722">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D722" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
-        <v>10592</v>
+        <v>10673</v>
       </c>
       <c r="B723" t="s">
         <v>1436</v>
       </c>
       <c r="C723">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D723" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
-        <v>10593</v>
+        <v>10674</v>
       </c>
       <c r="B724" t="s">
         <v>1438</v>
       </c>
       <c r="C724">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D724" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
-        <v>10673</v>
+        <v>10676</v>
       </c>
       <c r="B725" t="s">
         <v>1440</v>
       </c>
       <c r="C725">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D725" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
-        <v>10674</v>
+        <v>10677</v>
       </c>
       <c r="B726" t="s">
         <v>1442</v>
       </c>
       <c r="C726">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D726" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
-        <v>10676</v>
+        <v>10678</v>
       </c>
       <c r="B727" t="s">
         <v>1444</v>
       </c>
       <c r="C727">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D727" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
-        <v>10677</v>
+        <v>10679</v>
       </c>
       <c r="B728" t="s">
         <v>1446</v>
       </c>
       <c r="C728">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D728" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
-        <v>10678</v>
+        <v>10680</v>
       </c>
       <c r="B729" t="s">
         <v>1448</v>
       </c>
       <c r="C729">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D729" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
-        <v>10679</v>
+        <v>10681</v>
       </c>
       <c r="B730" t="s">
         <v>1450</v>
       </c>
       <c r="C730">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D730" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
-        <v>10680</v>
+        <v>10682</v>
       </c>
       <c r="B731" t="s">
         <v>1452</v>
       </c>
       <c r="C731">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D731" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
-        <v>10681</v>
+        <v>10683</v>
       </c>
       <c r="B732" t="s">
         <v>1454</v>
       </c>
       <c r="C732">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D732" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
-        <v>10682</v>
+        <v>10684</v>
       </c>
       <c r="B733" t="s">
         <v>1456</v>
       </c>
       <c r="C733">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D733" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
-        <v>10683</v>
+        <v>10685</v>
       </c>
       <c r="B734" t="s">
         <v>1458</v>
       </c>
       <c r="C734">
         <v>80</v>
       </c>
       <c r="D734" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
-        <v>10684</v>
+        <v>10686</v>
       </c>
       <c r="B735" t="s">
         <v>1460</v>
       </c>
       <c r="C735">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D735" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
-        <v>10685</v>
+        <v>10687</v>
       </c>
       <c r="B736" t="s">
         <v>1462</v>
       </c>
       <c r="C736">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D736" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
-        <v>10686</v>
+        <v>10721</v>
       </c>
       <c r="B737" t="s">
         <v>1464</v>
       </c>
       <c r="C737">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D737" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
-        <v>10687</v>
+        <v>10722</v>
       </c>
       <c r="B738" t="s">
         <v>1466</v>
       </c>
       <c r="C738">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D738" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
-        <v>10721</v>
+        <v>10723</v>
       </c>
       <c r="B739" t="s">
         <v>1468</v>
       </c>
       <c r="C739">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D739" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>10722</v>
+        <v>10724</v>
       </c>
       <c r="B740" t="s">
         <v>1470</v>
       </c>
       <c r="C740">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D740" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>10723</v>
+        <v>10768</v>
       </c>
       <c r="B741" t="s">
         <v>1472</v>
       </c>
       <c r="C741">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D741" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>10724</v>
+        <v>10769</v>
       </c>
       <c r="B742" t="s">
         <v>1474</v>
       </c>
       <c r="C742">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D742" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>10768</v>
+        <v>10770</v>
       </c>
       <c r="B743" t="s">
         <v>1476</v>
       </c>
       <c r="C743">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D743" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>10769</v>
+        <v>10771</v>
       </c>
       <c r="B744" t="s">
         <v>1478</v>
       </c>
       <c r="C744">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D744" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>10770</v>
+        <v>10772</v>
       </c>
       <c r="B745" t="s">
         <v>1480</v>
       </c>
       <c r="C745">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D745" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>10771</v>
+        <v>10773</v>
       </c>
       <c r="B746" t="s">
         <v>1482</v>
       </c>
       <c r="C746">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D746" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>10772</v>
+        <v>10774</v>
       </c>
       <c r="B747" t="s">
         <v>1484</v>
       </c>
       <c r="C747">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D747" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>10773</v>
+        <v>10775</v>
       </c>
       <c r="B748" t="s">
         <v>1486</v>
       </c>
       <c r="C748">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D748" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>10774</v>
+        <v>10776</v>
       </c>
       <c r="B749" t="s">
         <v>1488</v>
       </c>
       <c r="C749">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D749" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>10775</v>
+        <v>10822</v>
       </c>
       <c r="B750" t="s">
         <v>1490</v>
       </c>
       <c r="C750">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D750" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>10776</v>
+        <v>10823</v>
       </c>
       <c r="B751" t="s">
         <v>1492</v>
       </c>
       <c r="C751">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D751" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>10822</v>
+        <v>10824</v>
       </c>
       <c r="B752" t="s">
         <v>1494</v>
       </c>
       <c r="C752">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D752" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>10823</v>
+        <v>10825</v>
       </c>
       <c r="B753" t="s">
         <v>1496</v>
       </c>
       <c r="C753">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D753" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>10824</v>
+        <v>10826</v>
       </c>
       <c r="B754" t="s">
         <v>1498</v>
       </c>
       <c r="C754">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D754" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>10825</v>
+        <v>10827</v>
       </c>
       <c r="B755" t="s">
         <v>1500</v>
       </c>
       <c r="C755">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D755" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
-        <v>10826</v>
+        <v>13250</v>
       </c>
       <c r="B756" t="s">
         <v>1502</v>
       </c>
       <c r="C756">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D756" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
-        <v>10827</v>
+        <v>13251</v>
       </c>
       <c r="B757" t="s">
         <v>1504</v>
       </c>
       <c r="C757">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D757" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
-        <v>13250</v>
+        <v>13252</v>
       </c>
       <c r="B758" t="s">
         <v>1506</v>
       </c>
       <c r="C758">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D758" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>13251</v>
+        <v>13253</v>
       </c>
       <c r="B759" t="s">
         <v>1508</v>
       </c>
       <c r="C759">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D759" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>13252</v>
+        <v>13634</v>
       </c>
       <c r="B760" t="s">
         <v>1510</v>
       </c>
       <c r="C760">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D760" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>13253</v>
+        <v>13669</v>
       </c>
       <c r="B761" t="s">
         <v>1512</v>
       </c>
       <c r="C761">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D761" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>13634</v>
+        <v>13683</v>
       </c>
       <c r="B762" t="s">
         <v>1514</v>
       </c>
       <c r="C762">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D762" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>13669</v>
+        <v>13684</v>
       </c>
       <c r="B763" t="s">
         <v>1516</v>
       </c>
       <c r="C763">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D763" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>13683</v>
+        <v>13694</v>
       </c>
       <c r="B764" t="s">
         <v>1518</v>
       </c>
       <c r="C764">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D764" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>13684</v>
+        <v>13721</v>
       </c>
       <c r="B765" t="s">
         <v>1520</v>
       </c>
       <c r="C765">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D765" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>13694</v>
+        <v>13725</v>
       </c>
       <c r="B766" t="s">
         <v>1522</v>
       </c>
       <c r="C766">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D766" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
-        <v>13721</v>
+        <v>13726</v>
       </c>
       <c r="B767" t="s">
         <v>1524</v>
       </c>
       <c r="C767">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>70</v>
+      </c>
+      <c r="D767">
+        <v>10188</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
-        <v>13725</v>
+        <v>13727</v>
       </c>
       <c r="B768" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="C768">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>70</v>
+      </c>
+      <c r="D768">
+        <v>10186</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
-        <v>13726</v>
+        <v>13728</v>
       </c>
       <c r="B769" t="s">
-        <v>1528</v>
+        <v>1526</v>
       </c>
       <c r="C769">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>10188</v>
+        <v>60</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1527</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
-        <v>13727</v>
+        <v>13736</v>
       </c>
       <c r="B770" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C770">
+        <v>40</v>
+      </c>
+      <c r="D770" t="s">
         <v>1529</v>
-      </c>
-[...4 lines deleted...]
-        <v>10186</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
-        <v>13728</v>
+        <v>13756</v>
       </c>
       <c r="B771" t="s">
         <v>1530</v>
       </c>
       <c r="C771">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D771" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>13736</v>
+        <v>13766</v>
       </c>
       <c r="B772" t="s">
         <v>1532</v>
       </c>
       <c r="C772">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D772" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>13756</v>
+        <v>13786</v>
       </c>
       <c r="B773" t="s">
         <v>1534</v>
       </c>
       <c r="C773">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D773" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>13766</v>
+        <v>13841</v>
       </c>
       <c r="B774" t="s">
         <v>1536</v>
       </c>
       <c r="C774">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D774" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>13786</v>
+        <v>13859</v>
       </c>
       <c r="B775" t="s">
         <v>1538</v>
       </c>
       <c r="C775">
         <v>90</v>
       </c>
       <c r="D775" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>13841</v>
+        <v>13865</v>
       </c>
       <c r="B776" t="s">
         <v>1540</v>
       </c>
       <c r="C776">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D776" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>13859</v>
+        <v>13866</v>
       </c>
       <c r="B777" t="s">
         <v>1542</v>
       </c>
       <c r="C777">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D777" t="s">
         <v>1543</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>13865</v>
+        <v>13915</v>
       </c>
       <c r="B778" t="s">
         <v>1544</v>
       </c>
       <c r="C778">
         <v>60</v>
       </c>
       <c r="D778" t="s">
         <v>1545</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>13866</v>
+        <v>13923</v>
       </c>
       <c r="B779" t="s">
         <v>1546</v>
       </c>
       <c r="C779">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D779" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>13915</v>
+        <v>13924</v>
       </c>
       <c r="B780" t="s">
         <v>1548</v>
       </c>
       <c r="C780">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D780" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>13923</v>
+        <v>13925</v>
       </c>
       <c r="B781" t="s">
         <v>1550</v>
       </c>
       <c r="C781">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D781" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>13924</v>
+        <v>13953</v>
       </c>
       <c r="B782" t="s">
         <v>1552</v>
       </c>
       <c r="C782">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>1553</v>
+        <v>30</v>
+      </c>
+      <c r="D782">
+        <v>9158</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>13925</v>
+        <v>14439</v>
       </c>
       <c r="B783" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C783">
+        <v>570</v>
+      </c>
+      <c r="D783" t="s">
         <v>1554</v>
-      </c>
-[...4 lines deleted...]
-        <v>1555</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>13953</v>
+        <v>14441</v>
       </c>
       <c r="B784" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C784">
+        <v>270</v>
+      </c>
+      <c r="D784" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>9158</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>14439</v>
+        <v>14443</v>
       </c>
       <c r="B785" t="s">
         <v>1557</v>
       </c>
       <c r="C785">
-        <v>570</v>
+        <v>210</v>
       </c>
       <c r="D785" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>14441</v>
+        <v>14539</v>
       </c>
       <c r="B786" t="s">
         <v>1559</v>
       </c>
       <c r="C786">
-        <v>270</v>
+        <v>25</v>
       </c>
       <c r="D786" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>14443</v>
+        <v>15464</v>
       </c>
       <c r="B787" t="s">
         <v>1561</v>
       </c>
       <c r="C787">
-        <v>210</v>
+        <v>75</v>
       </c>
       <c r="D787" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>14539</v>
+        <v>18346</v>
       </c>
       <c r="B788" t="s">
         <v>1563</v>
       </c>
       <c r="C788">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D788" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>15464</v>
+        <v>18416</v>
       </c>
       <c r="B789" t="s">
         <v>1565</v>
       </c>
       <c r="C789">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="D789" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>18346</v>
+        <v>18420</v>
       </c>
       <c r="B790" t="s">
         <v>1567</v>
       </c>
       <c r="C790">
         <v>50</v>
       </c>
       <c r="D790" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>18416</v>
+        <v>18433</v>
       </c>
       <c r="B791" t="s">
         <v>1569</v>
       </c>
       <c r="C791">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="D791" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>18420</v>
+        <v>18737</v>
       </c>
       <c r="B792" t="s">
         <v>1571</v>
       </c>
       <c r="C792">
         <v>50</v>
       </c>
       <c r="D792" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>18433</v>
+        <v>19427</v>
       </c>
       <c r="B793" t="s">
         <v>1573</v>
       </c>
       <c r="C793">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D793" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
-        <v>18737</v>
+        <v>19763</v>
       </c>
       <c r="B794" t="s">
         <v>1575</v>
       </c>
       <c r="C794">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D794" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
-        <v>19427</v>
+        <v>20016</v>
       </c>
       <c r="B795" t="s">
         <v>1577</v>
       </c>
       <c r="C795">
         <v>30</v>
       </c>
       <c r="D795" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
-        <v>19763</v>
+        <v>20260</v>
       </c>
       <c r="B796" t="s">
         <v>1579</v>
       </c>
       <c r="C796">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D796" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>20016</v>
+        <v>20424</v>
       </c>
       <c r="B797" t="s">
         <v>1581</v>
       </c>
       <c r="C797">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D797" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>20260</v>
+        <v>20612</v>
       </c>
       <c r="B798" t="s">
         <v>1583</v>
       </c>
       <c r="C798">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="D798" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>20424</v>
+        <v>21902</v>
       </c>
       <c r="B799" t="s">
         <v>1585</v>
       </c>
       <c r="C799">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D799" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>20612</v>
+        <v>21905</v>
       </c>
       <c r="B800" t="s">
         <v>1587</v>
       </c>
       <c r="C800">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D800" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>21902</v>
+        <v>21907</v>
       </c>
       <c r="B801" t="s">
-        <v>1589</v>
+        <v>1247</v>
       </c>
       <c r="C801">
         <v>25</v>
       </c>
       <c r="D801" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>21905</v>
+        <v>21909</v>
       </c>
       <c r="B802" t="s">
-        <v>1591</v>
+        <v>1581</v>
       </c>
       <c r="C802">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="D802" t="s">
-        <v>1592</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>21907</v>
+        <v>21915</v>
       </c>
       <c r="B803" t="s">
-        <v>1251</v>
+        <v>1591</v>
       </c>
       <c r="C803">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D803" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>21909</v>
+        <v>21917</v>
       </c>
       <c r="B804" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="C804">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="D804" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>21915</v>
+        <v>21923</v>
       </c>
       <c r="B805" t="s">
         <v>1595</v>
       </c>
       <c r="C805">
         <v>35</v>
       </c>
       <c r="D805" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>21917</v>
+        <v>21924</v>
       </c>
       <c r="B806" t="s">
         <v>1597</v>
       </c>
       <c r="C806">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D806" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>21923</v>
+        <v>21925</v>
       </c>
       <c r="B807" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C807">
+        <v>60</v>
+      </c>
+      <c r="D807" t="s">
         <v>1599</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>21924</v>
+        <v>21929</v>
       </c>
       <c r="B808" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
       <c r="C808">
         <v>30</v>
       </c>
       <c r="D808" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>21925</v>
+        <v>21941</v>
       </c>
       <c r="B809" t="s">
-        <v>1255</v>
+        <v>1602</v>
       </c>
       <c r="C809">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="D809" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>21929</v>
+        <v>21943</v>
       </c>
       <c r="B810" t="s">
         <v>1604</v>
       </c>
       <c r="C810">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D810" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>21941</v>
+        <v>21945</v>
       </c>
       <c r="B811" t="s">
         <v>1606</v>
       </c>
       <c r="C811">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D811" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>21943</v>
+        <v>21949</v>
       </c>
       <c r="B812" t="s">
         <v>1608</v>
       </c>
       <c r="C812">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D812" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>21945</v>
+        <v>21953</v>
       </c>
       <c r="B813" t="s">
         <v>1610</v>
       </c>
       <c r="C813">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D813" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>21949</v>
+        <v>21955</v>
       </c>
       <c r="B814" t="s">
         <v>1612</v>
       </c>
       <c r="C814">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D814" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>21953</v>
+        <v>22033</v>
       </c>
       <c r="B815" t="s">
-        <v>1614</v>
+        <v>1595</v>
       </c>
       <c r="C815">
         <v>35</v>
       </c>
       <c r="D815" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>21955</v>
+        <v>22274</v>
       </c>
       <c r="B816" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C816">
+        <v>100</v>
+      </c>
+      <c r="D816" t="s">
         <v>1616</v>
-      </c>
-[...4 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>22033</v>
+        <v>23242</v>
       </c>
       <c r="B817" t="s">
-        <v>1599</v>
+        <v>1617</v>
       </c>
       <c r="C817">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D817" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>22274</v>
+        <v>23290</v>
       </c>
       <c r="B818" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C818">
+        <v>30</v>
+      </c>
+      <c r="D818" t="s">
         <v>1619</v>
-      </c>
-[...4 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>23242</v>
+        <v>23298</v>
       </c>
       <c r="B819" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C819">
+        <v>35</v>
+      </c>
+      <c r="D819" t="s">
         <v>1621</v>
-      </c>
-[...4 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>23290</v>
+        <v>23301</v>
       </c>
       <c r="B820" t="s">
-        <v>1601</v>
+        <v>1622</v>
       </c>
       <c r="C820">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D820" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>23298</v>
+        <v>23305</v>
       </c>
       <c r="B821" t="s">
         <v>1624</v>
       </c>
       <c r="C821">
         <v>35</v>
       </c>
       <c r="D821" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>23301</v>
+        <v>23366</v>
       </c>
       <c r="B822" t="s">
         <v>1626</v>
       </c>
       <c r="C822">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D822" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>23305</v>
+        <v>23614</v>
       </c>
       <c r="B823" t="s">
         <v>1628</v>
       </c>
       <c r="C823">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D823" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>23366</v>
+        <v>23622</v>
       </c>
       <c r="B824" t="s">
         <v>1630</v>
       </c>
       <c r="C824">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D824" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>23614</v>
+        <v>23848</v>
       </c>
       <c r="B825" t="s">
         <v>1632</v>
       </c>
       <c r="C825">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="D825" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>23622</v>
+        <v>24453</v>
       </c>
       <c r="B826" t="s">
         <v>1634</v>
       </c>
       <c r="C826">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D826" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>23848</v>
+        <v>25140</v>
       </c>
       <c r="B827" t="s">
         <v>1636</v>
       </c>
       <c r="C827">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D827" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>24453</v>
+        <v>26364</v>
       </c>
       <c r="B828" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C828">
+        <v>60</v>
+      </c>
+      <c r="D828" t="s">
         <v>1638</v>
-      </c>
-[...4 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>25140</v>
+        <v>26416</v>
       </c>
       <c r="B829" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C829">
+        <v>60</v>
+      </c>
+      <c r="D829" t="s">
         <v>1640</v>
-      </c>
-[...4 lines deleted...]
-        <v>1641</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>26364</v>
+        <v>26430</v>
       </c>
       <c r="B830" t="s">
-        <v>1253</v>
+        <v>1641</v>
       </c>
       <c r="C830">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D830" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>26416</v>
+        <v>26513</v>
       </c>
       <c r="B831" t="s">
         <v>1643</v>
       </c>
       <c r="C831">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D831" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>26430</v>
+        <v>26519</v>
       </c>
       <c r="B832" t="s">
         <v>1645</v>
       </c>
       <c r="C832">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="D832" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>26513</v>
+        <v>26521</v>
       </c>
       <c r="B833" t="s">
         <v>1647</v>
       </c>
       <c r="C833">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D833" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>26519</v>
+        <v>27259</v>
       </c>
       <c r="B834" t="s">
         <v>1649</v>
       </c>
       <c r="C834">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D834" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>26521</v>
+        <v>27313</v>
       </c>
       <c r="B835" t="s">
         <v>1651</v>
       </c>
       <c r="C835">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D835" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>27259</v>
+        <v>27316</v>
       </c>
       <c r="B836" t="s">
         <v>1653</v>
       </c>
       <c r="C836">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D836" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>27313</v>
+        <v>27318</v>
       </c>
       <c r="B837" t="s">
         <v>1655</v>
       </c>
       <c r="C837">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D837" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>27316</v>
+        <v>27320</v>
       </c>
       <c r="B838" t="s">
         <v>1657</v>
       </c>
       <c r="C838">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D838" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>27318</v>
+        <v>27356</v>
       </c>
       <c r="B839" t="s">
         <v>1659</v>
       </c>
       <c r="C839">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D839" t="s">
         <v>1660</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>27320</v>
+        <v>27358</v>
       </c>
       <c r="B840" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C840">
+        <v>100</v>
+      </c>
+      <c r="D840" t="s">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>27356</v>
+        <v>27360</v>
       </c>
       <c r="B841" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C841">
+        <v>100</v>
+      </c>
+      <c r="D841" t="s">
         <v>1663</v>
-      </c>
-[...4 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>27358</v>
+        <v>27364</v>
       </c>
       <c r="B842" t="s">
-        <v>1630</v>
+        <v>1664</v>
       </c>
       <c r="C842">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D842" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>27360</v>
+        <v>27368</v>
       </c>
       <c r="B843" t="s">
         <v>1666</v>
       </c>
       <c r="C843">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D843" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>27364</v>
+        <v>27369</v>
       </c>
       <c r="B844" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C844">
+        <v>35</v>
+      </c>
+      <c r="D844" t="s">
         <v>1668</v>
-      </c>
-[...4 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>27368</v>
+        <v>27372</v>
       </c>
       <c r="B845" t="s">
-        <v>1670</v>
+        <v>1257</v>
       </c>
       <c r="C845">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="D845" t="s">
-        <v>1671</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>27369</v>
+        <v>27373</v>
       </c>
       <c r="B846" t="s">
-        <v>1257</v>
+        <v>1670</v>
       </c>
       <c r="C846">
         <v>35</v>
       </c>
       <c r="D846" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>27372</v>
+        <v>27380</v>
       </c>
       <c r="B847" t="s">
-        <v>1261</v>
+        <v>1672</v>
       </c>
       <c r="C847">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D847" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>27373</v>
+        <v>27417</v>
       </c>
       <c r="B848" t="s">
         <v>1674</v>
       </c>
       <c r="C848">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D848" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>27380</v>
+        <v>27447</v>
       </c>
       <c r="B849" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C849">
+        <v>100</v>
+      </c>
+      <c r="D849" t="s">
         <v>1676</v>
-      </c>
-[...4 lines deleted...]
-        <v>1677</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>27417</v>
+        <v>28158</v>
       </c>
       <c r="B850" t="s">
-        <v>1678</v>
+        <v>1604</v>
       </c>
       <c r="C850">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D850" t="s">
-        <v>1679</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>27447</v>
+        <v>28160</v>
       </c>
       <c r="B851" t="s">
-        <v>1619</v>
+        <v>1678</v>
       </c>
       <c r="C851">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D851" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>28158</v>
+        <v>28323</v>
       </c>
       <c r="B852" t="s">
-        <v>1608</v>
+        <v>1666</v>
       </c>
       <c r="C852">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D852" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>28160</v>
+        <v>28445</v>
       </c>
       <c r="B853" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C853">
+        <v>35</v>
+      </c>
+      <c r="D853" t="s">
         <v>1682</v>
-      </c>
-[...4 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>28323</v>
+        <v>28453</v>
       </c>
       <c r="B854" t="s">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="C854">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="D854" t="s">
         <v>1684</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>28445</v>
+        <v>28456</v>
       </c>
       <c r="B855" t="s">
         <v>1685</v>
       </c>
       <c r="C855">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D855" t="s">
         <v>1686</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>28453</v>
+        <v>28481</v>
       </c>
       <c r="B856" t="s">
         <v>1687</v>
       </c>
       <c r="C856">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D856" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>28456</v>
+        <v>28482</v>
       </c>
       <c r="B857" t="s">
         <v>1689</v>
       </c>
       <c r="C857">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D857" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>28481</v>
+        <v>28484</v>
       </c>
       <c r="B858" t="s">
         <v>1691</v>
       </c>
       <c r="C858">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D858" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>28482</v>
+        <v>28512</v>
       </c>
       <c r="B859" t="s">
         <v>1693</v>
       </c>
       <c r="C859">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D859" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>28484</v>
+        <v>29426</v>
       </c>
       <c r="B860" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C860">
+        <v>60</v>
+      </c>
+      <c r="D860" t="s">
         <v>1695</v>
-      </c>
-[...4 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>28512</v>
+        <v>29433</v>
       </c>
       <c r="B861" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C861">
+        <v>10</v>
+      </c>
+      <c r="D861" t="s">
         <v>1697</v>
-      </c>
-[...4 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>29426</v>
+        <v>29441</v>
       </c>
       <c r="B862" t="s">
-        <v>1643</v>
+        <v>1591</v>
       </c>
       <c r="C862">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D862" t="s">
-        <v>1699</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>29433</v>
+        <v>29446</v>
       </c>
       <c r="B863" t="s">
-        <v>1700</v>
+        <v>1604</v>
       </c>
       <c r="C863">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D863" t="s">
-        <v>1701</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>29441</v>
+        <v>29452</v>
       </c>
       <c r="B864" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="C864">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D864" t="s">
-        <v>1702</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>29446</v>
+        <v>29498</v>
       </c>
       <c r="B865" t="s">
-        <v>1608</v>
+        <v>1701</v>
       </c>
       <c r="C865">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D865" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>29452</v>
+        <v>29503</v>
       </c>
       <c r="B866" t="s">
-        <v>1606</v>
+        <v>1703</v>
       </c>
       <c r="C866">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D866" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>29498</v>
+        <v>30103</v>
       </c>
       <c r="B867" t="s">
         <v>1705</v>
       </c>
       <c r="C867">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="D867" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>29503</v>
+        <v>30106</v>
       </c>
       <c r="B868" t="s">
         <v>1707</v>
       </c>
       <c r="C868">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="D868" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>30103</v>
+        <v>30973</v>
       </c>
       <c r="B869" t="s">
         <v>1709</v>
       </c>
       <c r="C869">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D869" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>30106</v>
+        <v>30985</v>
       </c>
       <c r="B870" t="s">
         <v>1711</v>
       </c>
       <c r="C870">
-        <v>6</v>
+        <v>180</v>
       </c>
       <c r="D870" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>30973</v>
+        <v>30997</v>
       </c>
       <c r="B871" t="s">
         <v>1713</v>
       </c>
       <c r="C871">
         <v>120</v>
       </c>
       <c r="D871" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>30985</v>
+        <v>31013</v>
       </c>
       <c r="B872" t="s">
         <v>1715</v>
       </c>
       <c r="C872">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="D872" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>30997</v>
+        <v>31220</v>
       </c>
       <c r="B873" t="s">
         <v>1717</v>
       </c>
       <c r="C873">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="D873" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>31013</v>
+        <v>31588</v>
       </c>
       <c r="B874" t="s">
         <v>1719</v>
       </c>
       <c r="C874">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="D874" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>31220</v>
+        <v>31594</v>
       </c>
       <c r="B875" t="s">
         <v>1721</v>
       </c>
       <c r="C875">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D875" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>31588</v>
+        <v>31599</v>
       </c>
       <c r="B876" t="s">
         <v>1723</v>
       </c>
       <c r="C876">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D876" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>31594</v>
+        <v>31603</v>
       </c>
       <c r="B877" t="s">
         <v>1725</v>
       </c>
       <c r="C877">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D877" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>31599</v>
+        <v>31607</v>
       </c>
       <c r="B878" t="s">
         <v>1727</v>
       </c>
       <c r="C878">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D878" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>31603</v>
+        <v>31611</v>
       </c>
       <c r="B879" t="s">
         <v>1729</v>
       </c>
       <c r="C879">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D879" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>31607</v>
+        <v>31614</v>
       </c>
       <c r="B880" t="s">
         <v>1731</v>
       </c>
       <c r="C880">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D880" t="s">
         <v>1732</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>31611</v>
+        <v>31617</v>
       </c>
       <c r="B881" t="s">
         <v>1733</v>
       </c>
       <c r="C881">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D881" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>31614</v>
+        <v>31620</v>
       </c>
       <c r="B882" t="s">
         <v>1735</v>
       </c>
       <c r="C882">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D882" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>31617</v>
+        <v>31623</v>
       </c>
       <c r="B883" t="s">
         <v>1737</v>
       </c>
       <c r="C883">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="D883" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>31620</v>
+        <v>31632</v>
       </c>
       <c r="B884" t="s">
         <v>1739</v>
       </c>
       <c r="C884">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D884" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>31623</v>
+        <v>31635</v>
       </c>
       <c r="B885" t="s">
         <v>1741</v>
       </c>
       <c r="C885">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D885" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>31632</v>
+        <v>31638</v>
       </c>
       <c r="B886" t="s">
         <v>1743</v>
       </c>
       <c r="C886">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D886" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>31635</v>
+        <v>31641</v>
       </c>
       <c r="B887" t="s">
         <v>1745</v>
       </c>
       <c r="C887">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="D887" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>31638</v>
+        <v>31645</v>
       </c>
       <c r="B888" t="s">
         <v>1747</v>
       </c>
       <c r="C888">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D888" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>31641</v>
+        <v>31649</v>
       </c>
       <c r="B889" t="s">
         <v>1749</v>
       </c>
       <c r="C889">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D889" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>31645</v>
+        <v>31652</v>
       </c>
       <c r="B890" t="s">
         <v>1751</v>
       </c>
       <c r="C890">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="D890" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>31649</v>
+        <v>31655</v>
       </c>
       <c r="B891" t="s">
         <v>1753</v>
       </c>
       <c r="C891">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D891" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>31652</v>
+        <v>31659</v>
       </c>
       <c r="B892" t="s">
         <v>1755</v>
       </c>
       <c r="C892">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D892" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>31655</v>
+        <v>31663</v>
       </c>
       <c r="B893" t="s">
         <v>1757</v>
       </c>
       <c r="C893">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D893" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>31659</v>
+        <v>31666</v>
       </c>
       <c r="B894" t="s">
         <v>1759</v>
       </c>
       <c r="C894">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D894" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>31663</v>
+        <v>31671</v>
       </c>
       <c r="B895" t="s">
         <v>1761</v>
       </c>
       <c r="C895">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D895" t="s">
         <v>1762</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>31666</v>
+        <v>31674</v>
       </c>
       <c r="B896" t="s">
         <v>1763</v>
       </c>
       <c r="C896">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D896" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>31671</v>
+        <v>31808</v>
       </c>
       <c r="B897" t="s">
         <v>1765</v>
       </c>
       <c r="C897">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D897" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>31674</v>
+        <v>31811</v>
       </c>
       <c r="B898" t="s">
         <v>1767</v>
       </c>
       <c r="C898">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="D898" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>31808</v>
+        <v>31814</v>
       </c>
       <c r="B899" t="s">
         <v>1769</v>
       </c>
       <c r="C899">
         <v>60</v>
       </c>
       <c r="D899" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>31811</v>
+        <v>31849</v>
       </c>
       <c r="B900" t="s">
         <v>1771</v>
       </c>
       <c r="C900">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D900" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>31814</v>
+        <v>32035</v>
       </c>
       <c r="B901" t="s">
         <v>1773</v>
       </c>
       <c r="C901">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D901" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>31849</v>
+        <v>32046</v>
       </c>
       <c r="B902" t="s">
         <v>1775</v>
       </c>
       <c r="C902">
-        <v>25</v>
+        <v>180</v>
       </c>
       <c r="D902" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>32035</v>
+        <v>32056</v>
       </c>
       <c r="B903" t="s">
         <v>1777</v>
       </c>
       <c r="C903">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="D903" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>32046</v>
+        <v>32060</v>
       </c>
       <c r="B904" t="s">
         <v>1779</v>
       </c>
       <c r="C904">
         <v>180</v>
       </c>
       <c r="D904" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>32056</v>
+        <v>33010</v>
       </c>
       <c r="B905" t="s">
         <v>1781</v>
       </c>
       <c r="C905">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D905" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>32060</v>
+        <v>33062</v>
       </c>
       <c r="B906" t="s">
         <v>1783</v>
       </c>
       <c r="C906">
-        <v>180</v>
+        <v>35</v>
       </c>
       <c r="D906" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>33010</v>
+        <v>33187</v>
       </c>
       <c r="B907" t="s">
         <v>1785</v>
       </c>
       <c r="C907">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D907" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>33062</v>
+        <v>33190</v>
       </c>
       <c r="B908" t="s">
         <v>1787</v>
       </c>
       <c r="C908">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D908" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>33187</v>
+        <v>33194</v>
       </c>
       <c r="B909" t="s">
         <v>1789</v>
       </c>
       <c r="C909">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D909" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>33190</v>
+        <v>33237</v>
       </c>
       <c r="B910" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C910">
+        <v>35</v>
+      </c>
+      <c r="D910" t="s">
         <v>1791</v>
-      </c>
-[...4 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>33194</v>
+        <v>34465</v>
       </c>
       <c r="B911" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C911">
+        <v>40</v>
+      </c>
+      <c r="D911" t="s">
         <v>1793</v>
-      </c>
-[...4 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>33237</v>
+        <v>34649</v>
       </c>
       <c r="B912" t="s">
-        <v>1747</v>
+        <v>1794</v>
       </c>
       <c r="C912">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D912" t="s">
         <v>1795</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>34465</v>
+        <v>34665</v>
       </c>
       <c r="B913" t="s">
         <v>1796</v>
       </c>
       <c r="C913">
         <v>40</v>
       </c>
       <c r="D913" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>34649</v>
+        <v>35405</v>
       </c>
       <c r="B914" t="s">
         <v>1798</v>
       </c>
       <c r="C914">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D914" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>34665</v>
+        <v>35802</v>
       </c>
       <c r="B915" t="s">
         <v>1800</v>
       </c>
       <c r="C915">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D915" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>35405</v>
+        <v>35882</v>
       </c>
       <c r="B916" t="s">
         <v>1802</v>
       </c>
       <c r="C916">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="D916" t="s">
         <v>1803</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>35802</v>
+        <v>37409</v>
       </c>
       <c r="B917" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C917">
+        <v>60</v>
+      </c>
+      <c r="D917" t="s">
         <v>1804</v>
-      </c>
-[...4 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>35882</v>
+        <v>37414</v>
       </c>
       <c r="B918" t="s">
-        <v>1806</v>
+        <v>1735</v>
       </c>
       <c r="C918">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="D918" t="s">
-        <v>1807</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>37409</v>
+        <v>37417</v>
       </c>
       <c r="B919" t="s">
-        <v>1767</v>
+        <v>1727</v>
       </c>
       <c r="C919">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="D919" t="s">
-        <v>1808</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>37414</v>
+        <v>37419</v>
       </c>
       <c r="B920" t="s">
-        <v>1739</v>
+        <v>1807</v>
       </c>
       <c r="C920">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D920" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>37417</v>
+        <v>37669</v>
       </c>
       <c r="B921" t="s">
-        <v>1731</v>
+        <v>1809</v>
       </c>
       <c r="C921">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D921" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>37419</v>
+        <v>38007</v>
       </c>
       <c r="B922" t="s">
         <v>1811</v>
       </c>
       <c r="C922">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D922" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>37669</v>
+        <v>42122</v>
       </c>
       <c r="B923" t="s">
         <v>1813</v>
       </c>
       <c r="C923">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D923" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>38007</v>
+        <v>42125</v>
       </c>
       <c r="B924" t="s">
         <v>1815</v>
       </c>
       <c r="C924">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D924" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>42122</v>
+        <v>42126</v>
       </c>
       <c r="B925" t="s">
         <v>1817</v>
       </c>
       <c r="C925">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D925" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>42125</v>
+        <v>42128</v>
       </c>
       <c r="B926" t="s">
         <v>1819</v>
       </c>
       <c r="C926">
         <v>20</v>
       </c>
       <c r="D926" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>42126</v>
+        <v>42141</v>
       </c>
       <c r="B927" t="s">
         <v>1821</v>
       </c>
       <c r="C927">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="D927" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>42128</v>
+        <v>42142</v>
       </c>
       <c r="B928" t="s">
         <v>1823</v>
       </c>
       <c r="C928">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D928" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>42141</v>
+        <v>42152</v>
       </c>
       <c r="B929" t="s">
         <v>1825</v>
       </c>
       <c r="C929">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D929" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>42142</v>
+        <v>42153</v>
       </c>
       <c r="B930" t="s">
         <v>1827</v>
       </c>
       <c r="C930">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D930" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>42152</v>
+        <v>42154</v>
       </c>
       <c r="B931" t="s">
         <v>1829</v>
       </c>
       <c r="C931">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D931" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>42153</v>
+        <v>42155</v>
       </c>
       <c r="B932" t="s">
         <v>1831</v>
       </c>
       <c r="C932">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D932" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>42154</v>
+        <v>42156</v>
       </c>
       <c r="B933" t="s">
         <v>1833</v>
       </c>
       <c r="C933">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="D933" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>42155</v>
+        <v>42157</v>
       </c>
       <c r="B934" t="s">
         <v>1835</v>
       </c>
       <c r="C934">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D934" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>42156</v>
+        <v>42161</v>
       </c>
       <c r="B935" t="s">
         <v>1837</v>
       </c>
       <c r="C935">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D935" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>42157</v>
+        <v>42162</v>
       </c>
       <c r="B936" t="s">
         <v>1839</v>
       </c>
       <c r="C936">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D936" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>42161</v>
+        <v>42231</v>
       </c>
       <c r="B937" t="s">
         <v>1841</v>
       </c>
       <c r="C937">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="D937" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>42162</v>
+        <v>42232</v>
       </c>
       <c r="B938" t="s">
         <v>1843</v>
       </c>
       <c r="C938">
         <v>40</v>
       </c>
       <c r="D938" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>42231</v>
+        <v>42233</v>
       </c>
       <c r="B939" t="s">
         <v>1845</v>
       </c>
       <c r="C939">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D939" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>42232</v>
+        <v>42234</v>
       </c>
       <c r="B940" t="s">
         <v>1847</v>
       </c>
       <c r="C940">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D940" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>42233</v>
+        <v>42236</v>
       </c>
       <c r="B941" t="s">
         <v>1849</v>
       </c>
       <c r="C941">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D941" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>42234</v>
+        <v>42237</v>
       </c>
       <c r="B942" t="s">
         <v>1851</v>
       </c>
       <c r="C942">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D942" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>42236</v>
+        <v>42306</v>
       </c>
       <c r="B943" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C943">
+        <v>100</v>
+      </c>
+      <c r="D943" t="s">
         <v>1853</v>
-      </c>
-[...4 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>42237</v>
+        <v>42312</v>
       </c>
       <c r="B944" t="s">
-        <v>1855</v>
+        <v>1731</v>
       </c>
       <c r="C944">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D944" t="s">
-        <v>1856</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>42306</v>
+        <v>42332</v>
       </c>
       <c r="B945" t="s">
-        <v>1749</v>
+        <v>1855</v>
       </c>
       <c r="C945">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D945" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>42312</v>
+        <v>42333</v>
       </c>
       <c r="B946" t="s">
-        <v>1735</v>
+        <v>1655</v>
       </c>
       <c r="C946">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D946" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
-        <v>42332</v>
+        <v>42334</v>
       </c>
       <c r="B947" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C947">
+        <v>16</v>
+      </c>
+      <c r="D947" t="s">
         <v>1859</v>
-      </c>
-[...4 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948">
-        <v>42333</v>
+        <v>42335</v>
       </c>
       <c r="B948" t="s">
-        <v>1659</v>
+        <v>1860</v>
       </c>
       <c r="C948">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D948" t="s">
         <v>1861</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949">
-        <v>42334</v>
+        <v>42551</v>
       </c>
       <c r="B949" t="s">
         <v>1862</v>
       </c>
       <c r="C949">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D949" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950">
-        <v>42335</v>
+        <v>42552</v>
       </c>
       <c r="B950" t="s">
         <v>1864</v>
       </c>
       <c r="C950">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D950" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951">
-        <v>42551</v>
+        <v>42553</v>
       </c>
       <c r="B951" t="s">
         <v>1866</v>
       </c>
       <c r="C951">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D951" t="s">
         <v>1867</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952">
-        <v>42552</v>
+        <v>42554</v>
       </c>
       <c r="B952" t="s">
         <v>1868</v>
       </c>
       <c r="C952">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="D952" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953">
-        <v>42553</v>
+        <v>42555</v>
       </c>
       <c r="B953" t="s">
         <v>1870</v>
       </c>
       <c r="C953">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D953" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954">
-        <v>42554</v>
+        <v>42556</v>
       </c>
       <c r="B954" t="s">
         <v>1872</v>
       </c>
       <c r="C954">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D954" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955">
-        <v>42555</v>
+        <v>42557</v>
       </c>
       <c r="B955" t="s">
         <v>1874</v>
       </c>
       <c r="C955">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D955" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956">
-        <v>42556</v>
+        <v>42558</v>
       </c>
       <c r="B956" t="s">
         <v>1876</v>
       </c>
       <c r="C956">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D956" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957">
-        <v>42557</v>
+        <v>42559</v>
       </c>
       <c r="B957" t="s">
         <v>1878</v>
       </c>
       <c r="C957">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D957" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958">
-        <v>42558</v>
+        <v>42560</v>
       </c>
       <c r="B958" t="s">
         <v>1880</v>
       </c>
       <c r="C958">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D958" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959">
-        <v>42559</v>
+        <v>42561</v>
       </c>
       <c r="B959" t="s">
         <v>1882</v>
       </c>
       <c r="C959">
         <v>25</v>
       </c>
       <c r="D959" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960">
-        <v>42560</v>
+        <v>42562</v>
       </c>
       <c r="B960" t="s">
         <v>1884</v>
       </c>
       <c r="C960">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D960" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
-        <v>42561</v>
+        <v>42563</v>
       </c>
       <c r="B961" t="s">
         <v>1886</v>
       </c>
       <c r="C961">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D961" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>42562</v>
+        <v>42564</v>
       </c>
       <c r="B962" t="s">
         <v>1888</v>
       </c>
       <c r="C962">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D962" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>42563</v>
+        <v>42566</v>
       </c>
       <c r="B963" t="s">
         <v>1890</v>
       </c>
       <c r="C963">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D963" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>42564</v>
+        <v>42567</v>
       </c>
       <c r="B964" t="s">
         <v>1892</v>
       </c>
       <c r="C964">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D964" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>42566</v>
+        <v>42568</v>
       </c>
       <c r="B965" t="s">
         <v>1894</v>
       </c>
       <c r="C965">
         <v>40</v>
       </c>
       <c r="D965" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>42567</v>
+        <v>42569</v>
       </c>
       <c r="B966" t="s">
         <v>1896</v>
       </c>
       <c r="C966">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D966" t="s">
         <v>1897</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>42568</v>
+        <v>42570</v>
       </c>
       <c r="B967" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C967">
+        <v>35</v>
+      </c>
+      <c r="D967" t="s">
         <v>1898</v>
-      </c>
-[...4 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>42569</v>
+        <v>42571</v>
       </c>
       <c r="B968" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C968">
+        <v>30</v>
+      </c>
+      <c r="D968" t="s">
         <v>1900</v>
-      </c>
-[...4 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>42570</v>
+        <v>42572</v>
       </c>
       <c r="B969" t="s">
-        <v>1787</v>
+        <v>1901</v>
       </c>
       <c r="C969">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="D969" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>42571</v>
+        <v>42573</v>
       </c>
       <c r="B970" t="s">
-        <v>1903</v>
+        <v>1787</v>
       </c>
       <c r="C970">
         <v>30</v>
       </c>
       <c r="D970" t="s">
-        <v>1904</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>42572</v>
+        <v>42574</v>
       </c>
       <c r="B971" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C971">
+        <v>75</v>
+      </c>
+      <c r="D971" t="s">
         <v>1905</v>
-      </c>
-[...4 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>42573</v>
+        <v>42575</v>
       </c>
       <c r="B972" t="s">
-        <v>1791</v>
+        <v>1906</v>
       </c>
       <c r="C972">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D972" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>42574</v>
+        <v>42576</v>
       </c>
       <c r="B973" t="s">
         <v>1908</v>
       </c>
       <c r="C973">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="D973" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>42575</v>
+        <v>42577</v>
       </c>
       <c r="B974" t="s">
         <v>1910</v>
       </c>
       <c r="C974">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D974" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>42576</v>
+        <v>42578</v>
       </c>
       <c r="B975" t="s">
         <v>1912</v>
       </c>
       <c r="C975">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D975" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>42577</v>
+        <v>42579</v>
       </c>
       <c r="B976" t="s">
         <v>1914</v>
       </c>
       <c r="C976">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D976" t="s">
         <v>1915</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>42578</v>
+        <v>42580</v>
       </c>
       <c r="B977" t="s">
         <v>1916</v>
       </c>
       <c r="C977">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D977" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>42579</v>
+        <v>42581</v>
       </c>
       <c r="B978" t="s">
         <v>1918</v>
       </c>
       <c r="C978">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D978" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>42580</v>
+        <v>42582</v>
       </c>
       <c r="B979" t="s">
         <v>1920</v>
       </c>
       <c r="C979">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D979" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>42581</v>
+        <v>42583</v>
       </c>
       <c r="B980" t="s">
         <v>1922</v>
       </c>
       <c r="C980">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D980" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>42582</v>
+        <v>42584</v>
       </c>
       <c r="B981" t="s">
         <v>1924</v>
       </c>
       <c r="C981">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D981" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>42583</v>
+        <v>42585</v>
       </c>
       <c r="B982" t="s">
         <v>1926</v>
       </c>
       <c r="C982">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D982" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>42584</v>
+        <v>42586</v>
       </c>
       <c r="B983" t="s">
         <v>1928</v>
       </c>
       <c r="C983">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D983" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>42585</v>
+        <v>42587</v>
       </c>
       <c r="B984" t="s">
         <v>1930</v>
       </c>
       <c r="C984">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D984" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>42586</v>
+        <v>42588</v>
       </c>
       <c r="B985" t="s">
         <v>1932</v>
       </c>
       <c r="C985">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="D985" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>42587</v>
+        <v>42589</v>
       </c>
       <c r="B986" t="s">
         <v>1934</v>
       </c>
       <c r="C986">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D986" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>42588</v>
+        <v>42590</v>
       </c>
       <c r="B987" t="s">
         <v>1936</v>
       </c>
       <c r="C987">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D987" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>42589</v>
+        <v>42591</v>
       </c>
       <c r="B988" t="s">
         <v>1938</v>
       </c>
       <c r="C988">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D988" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>42590</v>
+        <v>42592</v>
       </c>
       <c r="B989" t="s">
         <v>1940</v>
       </c>
       <c r="C989">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D989" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990">
-        <v>42591</v>
+        <v>42593</v>
       </c>
       <c r="B990" t="s">
         <v>1942</v>
       </c>
       <c r="C990">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D990" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991">
-        <v>42592</v>
+        <v>42594</v>
       </c>
       <c r="B991" t="s">
         <v>1944</v>
       </c>
       <c r="C991">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D991" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>42593</v>
+        <v>42595</v>
       </c>
       <c r="B992" t="s">
         <v>1946</v>
       </c>
       <c r="C992">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="D992" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>42594</v>
+        <v>42596</v>
       </c>
       <c r="B993" t="s">
         <v>1948</v>
       </c>
       <c r="C993">
         <v>35</v>
       </c>
       <c r="D993" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>42595</v>
+        <v>42597</v>
       </c>
       <c r="B994" t="s">
         <v>1950</v>
       </c>
       <c r="C994">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D994" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>42596</v>
+        <v>42598</v>
       </c>
       <c r="B995" t="s">
         <v>1952</v>
       </c>
       <c r="C995">
         <v>35</v>
       </c>
       <c r="D995" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>42597</v>
+        <v>42599</v>
       </c>
       <c r="B996" t="s">
         <v>1954</v>
       </c>
       <c r="C996">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D996" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>42598</v>
+        <v>42600</v>
       </c>
       <c r="B997" t="s">
         <v>1956</v>
       </c>
       <c r="C997">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D997" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>42599</v>
+        <v>42601</v>
       </c>
       <c r="B998" t="s">
         <v>1958</v>
       </c>
       <c r="C998">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D998" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>42600</v>
+        <v>42602</v>
       </c>
       <c r="B999" t="s">
         <v>1960</v>
       </c>
       <c r="C999">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D999" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>42601</v>
+        <v>42603</v>
       </c>
       <c r="B1000" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C1000">
+        <v>100</v>
+      </c>
+      <c r="D1000" t="s">
         <v>1962</v>
-      </c>
-[...4 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>42602</v>
+        <v>42604</v>
       </c>
       <c r="B1001" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C1001">
+        <v>60</v>
+      </c>
+      <c r="D1001" t="s">
         <v>1964</v>
-      </c>
-[...4 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>42603</v>
+        <v>42605</v>
       </c>
       <c r="B1002" t="s">
-        <v>1630</v>
+        <v>1965</v>
       </c>
       <c r="C1002">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D1002" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>42604</v>
+        <v>42606</v>
       </c>
       <c r="B1003" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C1003">
+        <v>35</v>
+      </c>
+      <c r="D1003" t="s">
         <v>1967</v>
-      </c>
-[...4 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>42605</v>
+        <v>42607</v>
       </c>
       <c r="B1004" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C1004">
+        <v>20</v>
+      </c>
+      <c r="D1004" t="s">
         <v>1969</v>
-      </c>
-[...4 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>42606</v>
+        <v>42608</v>
       </c>
       <c r="B1005" t="s">
-        <v>1257</v>
+        <v>1970</v>
       </c>
       <c r="C1005">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D1005" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>42607</v>
+        <v>42609</v>
       </c>
       <c r="B1006" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C1006">
+        <v>75</v>
+      </c>
+      <c r="D1006" t="s">
         <v>1972</v>
-      </c>
-[...4 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>42608</v>
+        <v>42610</v>
       </c>
       <c r="B1007" t="s">
-        <v>1974</v>
+        <v>1672</v>
       </c>
       <c r="C1007">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D1007" t="s">
-        <v>1975</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>42609</v>
+        <v>42611</v>
       </c>
       <c r="B1008" t="s">
-        <v>1659</v>
+        <v>1974</v>
       </c>
       <c r="C1008">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D1008" t="s">
-        <v>1976</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>42610</v>
+        <v>42612</v>
       </c>
       <c r="B1009" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="C1009">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="D1009" t="s">
-        <v>1977</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>42611</v>
+        <v>42613</v>
       </c>
       <c r="B1010" t="s">
-        <v>1978</v>
+        <v>1691</v>
       </c>
       <c r="C1010">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D1010" t="s">
-        <v>1979</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>42612</v>
+        <v>42614</v>
       </c>
       <c r="B1011" t="s">
-        <v>1687</v>
+        <v>1978</v>
       </c>
       <c r="C1011">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="D1011" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>42613</v>
+        <v>42615</v>
       </c>
       <c r="B1012" t="s">
-        <v>1695</v>
+        <v>1980</v>
       </c>
       <c r="C1012">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D1012" t="s">
         <v>1981</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>42614</v>
+        <v>42616</v>
       </c>
       <c r="B1013" t="s">
         <v>1982</v>
       </c>
       <c r="C1013">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1013" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>42615</v>
+        <v>42617</v>
       </c>
       <c r="B1014" t="s">
         <v>1984</v>
       </c>
       <c r="C1014">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D1014" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>42616</v>
+        <v>42618</v>
       </c>
       <c r="B1015" t="s">
         <v>1986</v>
       </c>
       <c r="C1015">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D1015" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>42617</v>
+        <v>42619</v>
       </c>
       <c r="B1016" t="s">
         <v>1988</v>
       </c>
       <c r="C1016">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1016" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>42618</v>
+        <v>42620</v>
       </c>
       <c r="B1017" t="s">
         <v>1990</v>
       </c>
       <c r="C1017">
         <v>35</v>
       </c>
       <c r="D1017" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>42619</v>
+        <v>42621</v>
       </c>
       <c r="B1018" t="s">
         <v>1992</v>
       </c>
       <c r="C1018">
         <v>50</v>
       </c>
       <c r="D1018" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>42620</v>
+        <v>42622</v>
       </c>
       <c r="B1019" t="s">
         <v>1994</v>
       </c>
       <c r="C1019">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D1019" t="s">
         <v>1995</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>42621</v>
+        <v>42623</v>
       </c>
       <c r="B1020" t="s">
         <v>1996</v>
       </c>
       <c r="C1020">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D1020" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>42622</v>
+        <v>42624</v>
       </c>
       <c r="B1021" t="s">
         <v>1998</v>
       </c>
       <c r="C1021">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1021" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>42623</v>
+        <v>42625</v>
       </c>
       <c r="B1022" t="s">
         <v>2000</v>
       </c>
       <c r="C1022">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="D1022" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>42624</v>
+        <v>42626</v>
       </c>
       <c r="B1023" t="s">
         <v>2002</v>
       </c>
       <c r="C1023">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1023" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>42625</v>
+        <v>42627</v>
       </c>
       <c r="B1024" t="s">
         <v>2004</v>
       </c>
       <c r="C1024">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1024" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>42626</v>
+        <v>42929</v>
       </c>
       <c r="B1025" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C1025">
+        <v>25</v>
+      </c>
+      <c r="D1025" t="s">
         <v>2006</v>
-      </c>
-[...4 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>42627</v>
+        <v>42931</v>
       </c>
       <c r="B1026" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C1026">
+        <v>20</v>
+      </c>
+      <c r="D1026" t="s">
         <v>2008</v>
-      </c>
-[...4 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>42929</v>
+        <v>42937</v>
       </c>
       <c r="B1027" t="s">
-        <v>1775</v>
+        <v>1664</v>
       </c>
       <c r="C1027">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D1027" t="s">
-        <v>2010</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
-        <v>42931</v>
+        <v>43122</v>
       </c>
       <c r="B1028" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C1028">
+        <v>35</v>
+      </c>
+      <c r="D1028" t="s">
         <v>2011</v>
-      </c>
-[...4 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029">
-        <v>42937</v>
+        <v>43123</v>
       </c>
       <c r="B1029" t="s">
-        <v>1668</v>
+        <v>1649</v>
       </c>
       <c r="C1029">
         <v>60</v>
       </c>
       <c r="D1029" t="s">
-        <v>2013</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030">
-        <v>43122</v>
+        <v>43124</v>
       </c>
       <c r="B1030" t="s">
-        <v>2014</v>
+        <v>1687</v>
       </c>
       <c r="C1030">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D1030" t="s">
-        <v>2015</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031">
-        <v>43123</v>
+        <v>43125</v>
       </c>
       <c r="B1031" t="s">
-        <v>1653</v>
+        <v>2014</v>
       </c>
       <c r="C1031">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1031" t="s">
-        <v>2016</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032">
-        <v>43124</v>
+        <v>43126</v>
       </c>
       <c r="B1032" t="s">
-        <v>1691</v>
+        <v>2016</v>
       </c>
       <c r="C1032">
         <v>60</v>
       </c>
       <c r="D1032" t="s">
         <v>2017</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033">
-        <v>43125</v>
+        <v>43127</v>
       </c>
       <c r="B1033" t="s">
         <v>2018</v>
       </c>
       <c r="C1033">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D1033" t="s">
         <v>2019</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034">
-        <v>43126</v>
+        <v>43128</v>
       </c>
       <c r="B1034" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C1034">
+        <v>75</v>
+      </c>
+      <c r="D1034" t="s">
         <v>2020</v>
-      </c>
-[...4 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035">
-        <v>43127</v>
+        <v>43129</v>
       </c>
       <c r="B1035" t="s">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="C1035">
         <v>35</v>
       </c>
       <c r="D1035" t="s">
-        <v>2023</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036">
-        <v>43128</v>
+        <v>43130</v>
       </c>
       <c r="B1036" t="s">
-        <v>1682</v>
+        <v>1982</v>
       </c>
       <c r="C1036">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D1036" t="s">
-        <v>2024</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037">
-        <v>43129</v>
+        <v>43131</v>
       </c>
       <c r="B1037" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C1037">
+        <v>75</v>
+      </c>
+      <c r="D1037" t="s">
         <v>2025</v>
-      </c>
-[...4 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038">
-        <v>43130</v>
+        <v>43132</v>
       </c>
       <c r="B1038" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="C1038">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1038" t="s">
-        <v>2027</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039">
-        <v>43131</v>
+        <v>43133</v>
       </c>
       <c r="B1039" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1039">
+        <v>30</v>
+      </c>
+      <c r="D1039" t="s">
         <v>2028</v>
-      </c>
-[...4 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040">
-        <v>43132</v>
+        <v>43134</v>
       </c>
       <c r="B1040" t="s">
-        <v>1992</v>
+        <v>2029</v>
       </c>
       <c r="C1040">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1040" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041">
-        <v>43133</v>
+        <v>43135</v>
       </c>
       <c r="B1041" t="s">
         <v>2031</v>
       </c>
       <c r="C1041">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1041" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042">
-        <v>43134</v>
+        <v>43136</v>
       </c>
       <c r="B1042" t="s">
         <v>2033</v>
       </c>
       <c r="C1042">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D1042" t="s">
         <v>2034</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043">
-        <v>43135</v>
+        <v>43235</v>
       </c>
       <c r="B1043" t="s">
         <v>2035</v>
       </c>
       <c r="C1043">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D1043" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044">
-        <v>43136</v>
+        <v>43464</v>
       </c>
       <c r="B1044" t="s">
         <v>2037</v>
       </c>
       <c r="C1044">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D1044" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045">
-        <v>43235</v>
+        <v>43465</v>
       </c>
       <c r="B1045" t="s">
         <v>2039</v>
       </c>
       <c r="C1045">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="D1045" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046">
-        <v>43464</v>
+        <v>43466</v>
       </c>
       <c r="B1046" t="s">
         <v>2041</v>
       </c>
       <c r="C1046">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D1046" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047">
-        <v>43465</v>
+        <v>43514</v>
       </c>
       <c r="B1047" t="s">
         <v>2043</v>
       </c>
       <c r="C1047">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D1047" t="s">
         <v>2044</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048">
-        <v>43466</v>
+        <v>43620</v>
       </c>
       <c r="B1048" t="s">
         <v>2045</v>
       </c>
       <c r="C1048">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D1048" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049">
-        <v>43514</v>
+        <v>43994</v>
       </c>
       <c r="B1049" t="s">
         <v>2047</v>
       </c>
       <c r="C1049">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="D1049" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050">
-        <v>43620</v>
+        <v>44035</v>
       </c>
       <c r="B1050" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C1050">
+        <v>8</v>
+      </c>
+      <c r="D1050" t="s">
         <v>2049</v>
-      </c>
-[...4 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051">
-        <v>43994</v>
+        <v>44151</v>
       </c>
       <c r="B1051" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C1051">
+        <v>80</v>
+      </c>
+      <c r="D1051" t="s">
         <v>2051</v>
-      </c>
-[...4 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052">
-        <v>44035</v>
+        <v>44152</v>
       </c>
       <c r="B1052" t="s">
-        <v>2037</v>
+        <v>2052</v>
       </c>
       <c r="C1052">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D1052" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053">
-        <v>44151</v>
+        <v>44153</v>
       </c>
       <c r="B1053" t="s">
         <v>2054</v>
       </c>
       <c r="C1053">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D1053" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054">
-        <v>44152</v>
+        <v>45335</v>
       </c>
       <c r="B1054" t="s">
         <v>2056</v>
       </c>
       <c r="C1054">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1054" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055">
-        <v>44153</v>
+        <v>45500</v>
       </c>
       <c r="B1055" t="s">
         <v>2058</v>
       </c>
       <c r="C1055">
-        <v>30</v>
+        <v>510</v>
       </c>
       <c r="D1055" t="s">
         <v>2059</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>45501</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C1056">
+        <v>550</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>45515</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C1057">
+        <v>6</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>45752</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C1058">
+        <v>30</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>45801</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C1059">
+        <v>35</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>45805</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C1060">
+        <v>35</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>45850</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C1061">
+        <v>50</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>45876</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C1062">
+        <v>190</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>45879</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1063">
+        <v>72</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>2075</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">