--- v0 (2026-03-11)
+++ v1 (2026-07-28)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
-    <t>(MF1002_2) Inglés Profesional Para Actividades Comerciales</t>
-[...2 lines deleted...]
-    <t>PD156</t>
+    <t>MF1002_2 Inglés Profesional Para Actividades Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF1002_2</t>
   </si>
   <si>
     <t>(MF1051_2) Inglés Profesional Para Servicios De Restauración</t>
   </si>
   <si>
     <t>PD158</t>
   </si>
   <si>
     <t>Repasa Inglés</t>
   </si>
   <si>
     <t>PD160</t>
   </si>
   <si>
     <t>English Course A2</t>
   </si>
   <si>
     <t>PA41</t>
   </si>
   <si>
     <t>English Course B1.1</t>
   </si>
   <si>
     <t>PA42</t>
   </si>
@@ -1688,56 +1688,50 @@
   <si>
     <t>Francès C.1.B. (SSCE167)</t>
   </si>
   <si>
     <t>PC156</t>
   </si>
   <si>
     <t>Francès C.1.C. (SSCE168)</t>
   </si>
   <si>
     <t>PC157</t>
   </si>
   <si>
     <t>Francès C.1.D. (SSCE169)</t>
   </si>
   <si>
     <t>PC158</t>
   </si>
   <si>
     <t>CTRL0012_Francés elemental aplicado al departamento de pisos</t>
   </si>
   <si>
     <t>PC159</t>
   </si>
   <si>
-    <t>Francés elemental aplicado al departamento de pisos (FCOE007PO)</t>
-[...4 lines deleted...]
-  <si>
     <t>American Dexway Certificate - Level B1 - Course 2</t>
   </si>
   <si>
     <t>PC163</t>
   </si>
   <si>
     <t>Ingles B.1.B. (SSCE122)</t>
   </si>
   <si>
     <t>PC166</t>
   </si>
   <si>
     <t>PC167</t>
   </si>
   <si>
     <t>Português (brasileiro) Dexway - Nível 1</t>
   </si>
   <si>
     <t>PC168</t>
   </si>
   <si>
     <t>PH_HOTT0015</t>
   </si>
   <si>
     <t>Inglés gestión comercial (1ª PARTE)</t>
@@ -1802,50 +1796,56 @@
   <si>
     <t>Module: Bars and Restaurants</t>
   </si>
   <si>
     <t>PC293</t>
   </si>
   <si>
     <t>Module: Receptionists and Hotel Workers</t>
   </si>
   <si>
     <t>PC304</t>
   </si>
   <si>
     <t>HOTT0015. Inglés profesional para turismo</t>
   </si>
   <si>
     <t>PC526</t>
   </si>
   <si>
     <t>HOTT0019. Información y atención turística en lengua extranjera: inglés</t>
   </si>
   <si>
     <t>PC641</t>
   </si>
   <si>
+    <t>Inglés intermedio</t>
+  </si>
+  <si>
+    <t>12602IN_12604IN</t>
+  </si>
+  <si>
     <t>English Dexway Certificate - Level A2 - Course 1</t>
   </si>
   <si>
     <t>PC259</t>
   </si>
   <si>
     <t>English Dexway Certificate - Level A2 - Course 2</t>
   </si>
   <si>
     <t>PC260</t>
   </si>
   <si>
     <t>Inglés gestión comercial</t>
   </si>
   <si>
     <t>PH17B06C01_PH17B06C02</t>
   </si>
   <si>
     <t>English Dexway Certificate - Level A1 - Course 1</t>
   </si>
   <si>
     <t>PC257</t>
   </si>
   <si>
     <t>English Dexway Certificate - Level A1 - Course 2</t>
@@ -2210,81 +2210,81 @@
   <si>
     <t>C1 Advanced - Exam Preparation</t>
   </si>
   <si>
     <t>PC273</t>
   </si>
   <si>
     <t>English Dexway Certificate C1 + C1 Advanced Exam Preparation</t>
   </si>
   <si>
     <t>PC275</t>
   </si>
   <si>
     <t>Module: Legal English (NIVEL B2)</t>
   </si>
   <si>
     <t>PC299</t>
   </si>
   <si>
     <t>Module: Business Administration</t>
   </si>
   <si>
     <t>PC311</t>
   </si>
   <si>
-    <t>Module: Business Director</t>
+    <t>AI English: Business Director</t>
   </si>
   <si>
     <t>PC312</t>
   </si>
   <si>
     <t>Module: Business Management</t>
   </si>
   <si>
     <t>PC313</t>
   </si>
   <si>
     <t>Module: Finance - Complete</t>
   </si>
   <si>
     <t>PC314</t>
   </si>
   <si>
     <t>Module: Finance - Level ADVANCED</t>
   </si>
   <si>
     <t>PC315</t>
   </si>
   <si>
     <t>Module: Finance - Level EASY</t>
   </si>
   <si>
     <t>PC316</t>
   </si>
   <si>
-    <t>Module: Finance - Level MEDIUM</t>
+    <t>Finance - Level MEDIUM</t>
   </si>
   <si>
     <t>PC317</t>
   </si>
   <si>
     <t>Module: Insurances</t>
   </si>
   <si>
     <t>PC318</t>
   </si>
   <si>
     <t>English Dexway Certificate B2 + B2 First Exam Preparation</t>
   </si>
   <si>
     <t>PC274</t>
   </si>
   <si>
     <t>Module: Insurances - Car and life insurance</t>
   </si>
   <si>
     <t>PC319</t>
   </si>
   <si>
     <t>Module: Insurances - Health and travel</t>
   </si>
@@ -2816,138 +2816,663 @@
   <si>
     <t>CURSO DE CHINO MANDARIN. NIVEL OFICIAL A1 + A2 (NIVEL 1 HSK + NIVEL 2 HSK)</t>
   </si>
   <si>
     <t>FCO_D13641</t>
   </si>
   <si>
     <t>Inglés C2</t>
   </si>
   <si>
     <t>122531IN</t>
   </si>
   <si>
     <t>FCOE004PO Chino A1 (Marco Común Europeo)</t>
   </si>
   <si>
     <t>PDG_FCOE004PO</t>
   </si>
   <si>
     <t>Inglés A1 (I, II  y III)</t>
   </si>
   <si>
     <t>PH17B03C03_ PH17B03C04_ PH17B03C05</t>
   </si>
   <si>
+    <t>Prueba de nivel inglés</t>
+  </si>
+  <si>
+    <t>1282ID</t>
+  </si>
+  <si>
+    <t>Prueba de nivel francés</t>
+  </si>
+  <si>
+    <t>1283ID</t>
+  </si>
+  <si>
+    <t>Prueba de nivel alemán</t>
+  </si>
+  <si>
+    <t>1284ID</t>
+  </si>
+  <si>
+    <t>PDCTRL0015. Chino básico</t>
+  </si>
+  <si>
+    <t>PDCTRL0015</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.3</t>
+  </si>
+  <si>
+    <t>PC490</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.3</t>
+  </si>
+  <si>
+    <t>PC491</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.2</t>
+  </si>
+  <si>
+    <t>PC492</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.1</t>
+  </si>
+  <si>
+    <t>PC493</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.1</t>
+  </si>
+  <si>
+    <t>PC494</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.2</t>
+  </si>
+  <si>
+    <t>PC495</t>
+  </si>
+  <si>
+    <t>AI English: The Office</t>
+  </si>
+  <si>
+    <t>PC255</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber - Niveau A1 - Kurs 1</t>
+  </si>
+  <si>
+    <t>PC300</t>
+  </si>
+  <si>
+    <t>AI American Dexway Academy Gold - Level B1 - Course 1</t>
+  </si>
+  <si>
+    <t>PC019</t>
+  </si>
+  <si>
+    <t>AI American Dexway Academy Silver SP - Level B1 - Course 1</t>
+  </si>
+  <si>
+    <t>PC0020</t>
+  </si>
+  <si>
+    <t>Português (brasileiro) Dexway Academia - Nível A2 - Curso 1</t>
+  </si>
+  <si>
+    <t>PC551</t>
+  </si>
+  <si>
+    <t>Português (brasileiro) Dexway Academia - Nível A2 - Curso 2</t>
+  </si>
+  <si>
+    <t>PC502</t>
+  </si>
+  <si>
+    <t>Portugués A2. Nivel oficial marco comun europeo.</t>
+  </si>
+  <si>
+    <t>PDG_ 1222</t>
+  </si>
+  <si>
+    <t>AI Español Dexway Academia Oro - Nivel A1 - Curso 1</t>
+  </si>
+  <si>
+    <t>PC552</t>
+  </si>
+  <si>
+    <t>AI Español Dexway Academia Oro - Nivel A2 - Curso 1</t>
+  </si>
+  <si>
+    <t>PC553</t>
+  </si>
+  <si>
+    <t>PC554</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A2.1</t>
+  </si>
+  <si>
+    <t>PC555</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A2.2</t>
+  </si>
+  <si>
+    <t>PC556</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A1.1</t>
+  </si>
+  <si>
+    <t>PC557</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A1.2</t>
+  </si>
+  <si>
+    <t>PC558</t>
+  </si>
+  <si>
+    <t>PC559</t>
+  </si>
+  <si>
+    <t>PC560</t>
+  </si>
+  <si>
     <t>AI English: Bars and Restaurants</t>
   </si>
   <si>
-    <t>PC489</t>
-[...83 lines deleted...]
-    <t>PC0020</t>
+    <t>PC562</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice A2.2 with tests</t>
+  </si>
+  <si>
+    <t>PC566</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B2.3 with tests</t>
+  </si>
+  <si>
+    <t>PC568</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B1.1 with tests</t>
+  </si>
+  <si>
+    <t>PC567</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice C1.1 with tests</t>
+  </si>
+  <si>
+    <t>PC570</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice C1.2 with tests</t>
+  </si>
+  <si>
+    <t>PC571</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B1.2 with tests</t>
+  </si>
+  <si>
+    <t>PC572</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice C1.3 with tests</t>
+  </si>
+  <si>
+    <t>PC573</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau C1 - Kurs 3</t>
+  </si>
+  <si>
+    <t>PC569</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A1.1 avec tests</t>
+  </si>
+  <si>
+    <t>PC575</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau C1 - Cours 3</t>
+  </si>
+  <si>
+    <t>PC541</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A1.2 avec tests</t>
+  </si>
+  <si>
+    <t>PC577</t>
+  </si>
+  <si>
+    <t>PC578</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau A1 - Cours 1</t>
+  </si>
+  <si>
+    <t>PC580</t>
+  </si>
+  <si>
+    <t>FRANCÉS ELEMENTAL APLICADOAL DEPARTAMENTODE PISOS (CTRL0012)</t>
+  </si>
+  <si>
+    <t>PC579</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique A2.2 avec tests</t>
+  </si>
+  <si>
+    <t>PC582</t>
+  </si>
+  <si>
+    <t>PC581</t>
+  </si>
+  <si>
+    <t>Italiano básico</t>
+  </si>
+  <si>
+    <t>PC583</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.1 avec tests</t>
+  </si>
+  <si>
+    <t>PC584</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau A1 - Cours 2</t>
+  </si>
+  <si>
+    <t>PC585</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B1.3 with tests</t>
+  </si>
+  <si>
+    <t>PC586</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.2 avec tests</t>
+  </si>
+  <si>
+    <t>PC587</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice A1.1 with tests</t>
+  </si>
+  <si>
+    <t>PC588</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B1.3 avec tests</t>
+  </si>
+  <si>
+    <t>PC590</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice A1.2 with tests</t>
+  </si>
+  <si>
+    <t>PC591</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.1 avec tests</t>
+  </si>
+  <si>
+    <t>PC593</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau A2 - Cours 1</t>
+  </si>
+  <si>
+    <t>PC592</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B2.2 with tests</t>
+  </si>
+  <si>
+    <t>PC595</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice A2.1 with tests</t>
+  </si>
+  <si>
+    <t>PC594</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau A2 - Cours 2</t>
+  </si>
+  <si>
+    <t>PC597</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.2 avec tests</t>
+  </si>
+  <si>
+    <t>PC596</t>
+  </si>
+  <si>
+    <t>FCOE003PO. Alemán Elemental aplicado al departamento de pisos</t>
+  </si>
+  <si>
+    <t>PC598</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau B1 - Kurs 3</t>
+  </si>
+  <si>
+    <t>PC600</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B1 - Cours 1</t>
+  </si>
+  <si>
+    <t>PC604</t>
+  </si>
+  <si>
+    <t>PC602</t>
+  </si>
+  <si>
+    <t>PC603</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau B2 - Kurs 1</t>
+  </si>
+  <si>
+    <t>PC601</t>
+  </si>
+  <si>
+    <t>PC606</t>
+  </si>
+  <si>
+    <t>PC605</t>
+  </si>
+  <si>
+    <t>PC608</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau B2 - Kurs 2</t>
+  </si>
+  <si>
+    <t>PC607</t>
+  </si>
+  <si>
+    <t>PC609</t>
+  </si>
+  <si>
+    <t>Dexway AI English Masterclass &amp; Practice B2.1 with tests</t>
+  </si>
+  <si>
+    <t>PC611</t>
+  </si>
+  <si>
+    <t>PC610</t>
+  </si>
+  <si>
+    <t>FCOE007PO. Francés elemental aplicado al departamento de pisos</t>
+  </si>
+  <si>
+    <t>PC614</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B1 - Cours 2</t>
+  </si>
+  <si>
+    <t>PC615</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B1 - Cours 3</t>
+  </si>
+  <si>
+    <t>PC616</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B2 - Cours 1</t>
+  </si>
+  <si>
+    <t>PC617</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B2 - Cours 2</t>
+  </si>
+  <si>
+    <t>PC618</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau B2 - Cours 3</t>
+  </si>
+  <si>
+    <t>PC619</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau C1 - Cours 1</t>
+  </si>
+  <si>
+    <t>PC620</t>
+  </si>
+  <si>
+    <t>AI Français Dexway Académie Argent SP - Niveau C1 - Cours 2</t>
+  </si>
+  <si>
+    <t>PC621</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau A2 - Kurs 2</t>
+  </si>
+  <si>
+    <t>PC623</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau B1 - Kurs 1</t>
+  </si>
+  <si>
+    <t>PC624</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau B1 - Kurs 2</t>
+  </si>
+  <si>
+    <t>PC625</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 1</t>
+  </si>
+  <si>
+    <t>PC622</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau A1 - Kurs 1</t>
+  </si>
+  <si>
+    <t>PC627</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 2</t>
+  </si>
+  <si>
+    <t>PC626</t>
+  </si>
+  <si>
+    <t>PC628</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 3</t>
+  </si>
+  <si>
+    <t>PC629</t>
+  </si>
+  <si>
+    <t>AI Deutsch Dexway Akademie Silber SP - Niveau A2 - Kurs 1</t>
+  </si>
+  <si>
+    <t>PC631</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 4</t>
+  </si>
+  <si>
+    <t>PC630</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 5</t>
+  </si>
+  <si>
+    <t>PC632</t>
+  </si>
+  <si>
+    <t>Italiano Dexway - Livello 6</t>
+  </si>
+  <si>
+    <t>PC633</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello A1 - Corso 1</t>
+  </si>
+  <si>
+    <t>PC634</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello A1 - Corso 2</t>
+  </si>
+  <si>
+    <t>PC635</t>
+  </si>
+  <si>
+    <t>AI English: Receptionists and Hotel Workers</t>
+  </si>
+  <si>
+    <t>PC561</t>
+  </si>
+  <si>
+    <t>Dexway AI Français Masterclass et Pratique B2.3 avec tests</t>
+  </si>
+  <si>
+    <t>PC638</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello A2 - Corso 1</t>
+  </si>
+  <si>
+    <t>PC639</t>
+  </si>
+  <si>
+    <t>Español IA: Entrevistas de trabajo</t>
+  </si>
+  <si>
+    <t>PC640</t>
+  </si>
+  <si>
+    <t>Español IA: Teletrabajo y formaciones virtuales</t>
+  </si>
+  <si>
+    <t>PC643</t>
+  </si>
+  <si>
+    <t>AI English: Sustainable Development Goals</t>
+  </si>
+  <si>
+    <t>PC651</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello A2 - Corso 2</t>
+  </si>
+  <si>
+    <t>PC642</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello B1 - Corso 1</t>
+  </si>
+  <si>
+    <t>PC652</t>
+  </si>
+  <si>
+    <t>Italiano Dexway Accademia - Livello B1 - Corso 2</t>
+  </si>
+  <si>
+    <t>PC656</t>
+  </si>
+  <si>
+    <t>Effective Time and Priority Management</t>
+  </si>
+  <si>
+    <t>PC807</t>
+  </si>
+  <si>
+    <t>Digital Tools for Efficient Work</t>
+  </si>
+  <si>
+    <t>PC818</t>
+  </si>
+  <si>
+    <t>Emotional Intelligence in the Workplace</t>
+  </si>
+  <si>
+    <t>PC823</t>
+  </si>
+  <si>
+    <t>Coaching and Mentoring in Business</t>
+  </si>
+  <si>
+    <t>PC830</t>
+  </si>
+  <si>
+    <t>Digital transformation and New Opportunities</t>
+  </si>
+  <si>
+    <t>PC849</t>
+  </si>
+  <si>
+    <t>Effective Communication and Conflict Resolution</t>
+  </si>
+  <si>
+    <t>PC898</t>
+  </si>
+  <si>
+    <t>Recruitment interviews</t>
+  </si>
+  <si>
+    <t>PC927</t>
+  </si>
+  <si>
+    <t>AI American Dexway Academy Gold - Level A1 - Course 2</t>
+  </si>
+  <si>
+    <t>PC1255</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -3267,51 +3792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D489"/>
+  <dimension ref="A1:D583"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -7259,323 +7784,323 @@
         <v>554</v>
       </c>
       <c r="C283">
         <v>60</v>
       </c>
       <c r="D283" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
         <v>35534</v>
       </c>
       <c r="B284" t="s">
         <v>556</v>
       </c>
       <c r="C284">
         <v>80</v>
       </c>
       <c r="D284" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>35556</v>
+        <v>35596</v>
       </c>
       <c r="B285" t="s">
         <v>558</v>
       </c>
       <c r="C285">
         <v>80</v>
       </c>
       <c r="D285" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>35596</v>
+        <v>37353</v>
       </c>
       <c r="B286" t="s">
         <v>560</v>
       </c>
       <c r="C286">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D286" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>37353</v>
+        <v>37367</v>
       </c>
       <c r="B287" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
       <c r="C287">
         <v>60</v>
       </c>
       <c r="D287" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>37367</v>
+        <v>37370</v>
       </c>
       <c r="B288" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="C288">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D288" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>37370</v>
+        <v>37409</v>
       </c>
       <c r="B289" t="s">
+        <v>320</v>
+      </c>
+      <c r="C289">
+        <v>60</v>
+      </c>
+      <c r="D289" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>37409</v>
+        <v>37646</v>
       </c>
       <c r="B290" t="s">
-        <v>320</v>
+        <v>566</v>
       </c>
       <c r="C290">
         <v>60</v>
       </c>
       <c r="D290" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>37646</v>
+        <v>37649</v>
       </c>
       <c r="B291" t="s">
         <v>568</v>
       </c>
       <c r="C291">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D291" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>37649</v>
+        <v>37651</v>
       </c>
       <c r="B292" t="s">
         <v>570</v>
       </c>
       <c r="C292">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D292" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>37651</v>
+        <v>38023</v>
       </c>
       <c r="B293" t="s">
         <v>572</v>
       </c>
       <c r="C293">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D293" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>38023</v>
+        <v>42160</v>
       </c>
       <c r="B294" t="s">
         <v>574</v>
       </c>
       <c r="C294">
-        <v>30</v>
+        <v>240</v>
       </c>
       <c r="D294" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>42160</v>
+        <v>42169</v>
       </c>
       <c r="B295" t="s">
         <v>576</v>
       </c>
       <c r="C295">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="D295" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>42169</v>
+        <v>42170</v>
       </c>
       <c r="B296" t="s">
         <v>578</v>
       </c>
       <c r="C296">
         <v>150</v>
       </c>
       <c r="D296" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>42170</v>
+        <v>42201</v>
       </c>
       <c r="B297" t="s">
         <v>580</v>
       </c>
       <c r="C297">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D297" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>42201</v>
+        <v>42231</v>
       </c>
       <c r="B298" t="s">
         <v>582</v>
       </c>
       <c r="C298">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D298" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>42231</v>
+        <v>42232</v>
       </c>
       <c r="B299" t="s">
         <v>584</v>
       </c>
       <c r="C299">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="D299" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>42232</v>
+        <v>42233</v>
       </c>
       <c r="B300" t="s">
         <v>586</v>
       </c>
       <c r="C300">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D300" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>42233</v>
+        <v>42234</v>
       </c>
       <c r="B301" t="s">
         <v>588</v>
       </c>
       <c r="C301">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D301" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>42234</v>
+        <v>42236</v>
       </c>
       <c r="B302" t="s">
         <v>590</v>
       </c>
       <c r="C302">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D302" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>42236</v>
+        <v>42237</v>
       </c>
       <c r="B303" t="s">
         <v>592</v>
       </c>
       <c r="C303">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D303" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>42237</v>
+        <v>42257</v>
       </c>
       <c r="B304" t="s">
         <v>594</v>
       </c>
       <c r="C304">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D304" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
         <v>42288</v>
       </c>
       <c r="B305" t="s">
         <v>596</v>
       </c>
       <c r="C305">
         <v>80</v>
       </c>
       <c r="D305" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
         <v>42289</v>
       </c>
       <c r="B306" t="s">
         <v>598</v>
@@ -8505,51 +9030,51 @@
         <v>729</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
         <v>43870</v>
       </c>
       <c r="B373" t="s">
         <v>730</v>
       </c>
       <c r="C373">
         <v>39</v>
       </c>
       <c r="D373" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
         <v>43871</v>
       </c>
       <c r="B374" t="s">
         <v>732</v>
       </c>
       <c r="C374">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D374" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
         <v>43872</v>
       </c>
       <c r="B375" t="s">
         <v>734</v>
       </c>
       <c r="C375">
         <v>39</v>
       </c>
       <c r="D375" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
         <v>43873</v>
       </c>
       <c r="B376" t="s">
         <v>736</v>
@@ -9913,256 +10438,1569 @@
         <v>930</v>
       </c>
       <c r="C473">
         <v>100</v>
       </c>
       <c r="D473" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
         <v>44192</v>
       </c>
       <c r="B474" t="s">
         <v>932</v>
       </c>
       <c r="C474">
         <v>75</v>
       </c>
       <c r="D474" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>44197</v>
+        <v>44208</v>
       </c>
       <c r="B475" t="s">
         <v>934</v>
       </c>
       <c r="C475">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="D475" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>44208</v>
+        <v>44209</v>
       </c>
       <c r="B476" t="s">
         <v>936</v>
       </c>
       <c r="C476">
         <v>0</v>
       </c>
       <c r="D476" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>44209</v>
+        <v>44210</v>
       </c>
       <c r="B477" t="s">
         <v>938</v>
       </c>
       <c r="C477">
         <v>0</v>
       </c>
       <c r="D477" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>44210</v>
+        <v>44217</v>
       </c>
       <c r="B478" t="s">
         <v>940</v>
       </c>
       <c r="C478">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D478" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>44217</v>
+        <v>44494</v>
       </c>
       <c r="B479" t="s">
         <v>942</v>
       </c>
       <c r="C479">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D479" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>44494</v>
+        <v>44496</v>
       </c>
       <c r="B480" t="s">
         <v>944</v>
       </c>
       <c r="C480">
         <v>25</v>
       </c>
       <c r="D480" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>44496</v>
+        <v>44497</v>
       </c>
       <c r="B481" t="s">
         <v>946</v>
       </c>
       <c r="C481">
         <v>25</v>
       </c>
       <c r="D481" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>44497</v>
+        <v>44498</v>
       </c>
       <c r="B482" t="s">
         <v>948</v>
       </c>
       <c r="C482">
         <v>25</v>
       </c>
       <c r="D482" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>44498</v>
+        <v>44500</v>
       </c>
       <c r="B483" t="s">
         <v>950</v>
       </c>
       <c r="C483">
         <v>25</v>
       </c>
       <c r="D483" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>44500</v>
+        <v>44501</v>
       </c>
       <c r="B484" t="s">
         <v>952</v>
       </c>
       <c r="C484">
         <v>25</v>
       </c>
       <c r="D484" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>44501</v>
+        <v>44526</v>
       </c>
       <c r="B485" t="s">
         <v>954</v>
       </c>
       <c r="C485">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D485" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>44526</v>
+        <v>45012</v>
       </c>
       <c r="B486" t="s">
         <v>956</v>
       </c>
       <c r="C486">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D486" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>45012</v>
+        <v>45276</v>
       </c>
       <c r="B487" t="s">
         <v>958</v>
       </c>
       <c r="C487">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D487" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>45276</v>
+        <v>45277</v>
       </c>
       <c r="B488" t="s">
         <v>960</v>
       </c>
       <c r="C488">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D488" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>45277</v>
+        <v>45310</v>
       </c>
       <c r="B489" t="s">
         <v>962</v>
       </c>
       <c r="C489">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D489" t="s">
         <v>963</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>45311</v>
+      </c>
+      <c r="B490" t="s">
+        <v>964</v>
+      </c>
+      <c r="C490">
+        <v>30</v>
+      </c>
+      <c r="D490" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>45313</v>
+      </c>
+      <c r="B491" t="s">
+        <v>966</v>
+      </c>
+      <c r="C491">
+        <v>90</v>
+      </c>
+      <c r="D491" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>45365</v>
+      </c>
+      <c r="B492" t="s">
+        <v>968</v>
+      </c>
+      <c r="C492">
+        <v>50</v>
+      </c>
+      <c r="D492" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>45366</v>
+      </c>
+      <c r="B493" t="s">
+        <v>970</v>
+      </c>
+      <c r="C493">
+        <v>50</v>
+      </c>
+      <c r="D493" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>45427</v>
+      </c>
+      <c r="B494" t="s">
+        <v>948</v>
+      </c>
+      <c r="C494">
+        <v>25</v>
+      </c>
+      <c r="D494" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>45428</v>
+      </c>
+      <c r="B495" t="s">
+        <v>973</v>
+      </c>
+      <c r="C495">
+        <v>25</v>
+      </c>
+      <c r="D495" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>45430</v>
+      </c>
+      <c r="B496" t="s">
+        <v>975</v>
+      </c>
+      <c r="C496">
+        <v>25</v>
+      </c>
+      <c r="D496" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>45433</v>
+      </c>
+      <c r="B497" t="s">
+        <v>977</v>
+      </c>
+      <c r="C497">
+        <v>25</v>
+      </c>
+      <c r="D497" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>45434</v>
+      </c>
+      <c r="B498" t="s">
+        <v>979</v>
+      </c>
+      <c r="C498">
+        <v>25</v>
+      </c>
+      <c r="D498" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>45437</v>
+      </c>
+      <c r="B499" t="s">
+        <v>946</v>
+      </c>
+      <c r="C499">
+        <v>25</v>
+      </c>
+      <c r="D499" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>45440</v>
+      </c>
+      <c r="B500" t="s">
+        <v>942</v>
+      </c>
+      <c r="C500">
+        <v>25</v>
+      </c>
+      <c r="D500" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>45447</v>
+      </c>
+      <c r="B501" t="s">
+        <v>983</v>
+      </c>
+      <c r="C501">
+        <v>30</v>
+      </c>
+      <c r="D501" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>45453</v>
+      </c>
+      <c r="B502" t="s">
+        <v>985</v>
+      </c>
+      <c r="C502">
+        <v>30</v>
+      </c>
+      <c r="D502" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>45454</v>
+      </c>
+      <c r="B503" t="s">
+        <v>987</v>
+      </c>
+      <c r="C503">
+        <v>30</v>
+      </c>
+      <c r="D503" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>45455</v>
+      </c>
+      <c r="B504" t="s">
+        <v>989</v>
+      </c>
+      <c r="C504">
+        <v>30</v>
+      </c>
+      <c r="D504" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>45456</v>
+      </c>
+      <c r="B505" t="s">
+        <v>991</v>
+      </c>
+      <c r="C505">
+        <v>30</v>
+      </c>
+      <c r="D505" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>45457</v>
+      </c>
+      <c r="B506" t="s">
+        <v>993</v>
+      </c>
+      <c r="C506">
+        <v>30</v>
+      </c>
+      <c r="D506" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>45458</v>
+      </c>
+      <c r="B507" t="s">
+        <v>995</v>
+      </c>
+      <c r="C507">
+        <v>30</v>
+      </c>
+      <c r="D507" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>45459</v>
+      </c>
+      <c r="B508" t="s">
+        <v>997</v>
+      </c>
+      <c r="C508">
+        <v>30</v>
+      </c>
+      <c r="D508" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>45460</v>
+      </c>
+      <c r="B509" t="s">
+        <v>999</v>
+      </c>
+      <c r="C509">
+        <v>40</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>45461</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C510">
+        <v>30</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>45462</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C511">
+        <v>40</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>45463</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C512">
+        <v>30</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>45466</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C513">
+        <v>30</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>45467</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C514">
+        <v>40</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>45468</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C515">
+        <v>80</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>45469</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C516">
+        <v>30</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>45470</v>
+      </c>
+      <c r="B517" t="s">
+        <v>884</v>
+      </c>
+      <c r="C517">
+        <v>25</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>45471</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C518">
+        <v>100</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>45472</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C519">
+        <v>30</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>45473</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C520">
+        <v>40</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>45474</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C521">
+        <v>30</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>45475</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C522">
+        <v>30</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>45476</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C523">
+        <v>30</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>45478</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C524">
+        <v>30</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>45479</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C525">
+        <v>30</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>45480</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C526">
+        <v>30</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>45481</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C527">
+        <v>40</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>45482</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C528">
+        <v>30</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>45483</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C529">
+        <v>30</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>45484</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C530">
+        <v>40</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>45485</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C531">
+        <v>30</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>45486</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C532">
+        <v>80</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>45488</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C533">
+        <v>40</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>45490</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C534">
+        <v>40</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>45491</v>
+      </c>
+      <c r="B535" t="s">
+        <v>989</v>
+      </c>
+      <c r="C535">
+        <v>25</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>45492</v>
+      </c>
+      <c r="B536" t="s">
+        <v>987</v>
+      </c>
+      <c r="C536">
+        <v>25</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>45493</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C537">
+        <v>40</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>45494</v>
+      </c>
+      <c r="B538" t="s">
+        <v>995</v>
+      </c>
+      <c r="C538">
+        <v>30</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>45495</v>
+      </c>
+      <c r="B539" t="s">
+        <v>991</v>
+      </c>
+      <c r="C539">
+        <v>25</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>45496</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C540">
+        <v>25</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>45497</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C541">
+        <v>40</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>45499</v>
+      </c>
+      <c r="B542" t="s">
+        <v>993</v>
+      </c>
+      <c r="C542">
+        <v>25</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>45502</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C543">
+        <v>30</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>45503</v>
+      </c>
+      <c r="B544" t="s">
+        <v>997</v>
+      </c>
+      <c r="C544">
+        <v>30</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>45505</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C545">
+        <v>80</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>45508</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C546">
+        <v>40</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>45509</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C547">
+        <v>40</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>45510</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C548">
+        <v>40</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>45511</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C549">
+        <v>40</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>45513</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C550">
+        <v>40</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>45514</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C551">
+        <v>40</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>45516</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C552">
+        <v>40</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>45522</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C553">
+        <v>40</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>45523</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C554">
+        <v>40</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>45524</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C555">
+        <v>40</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>45525</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C556">
+        <v>30</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>45526</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C557">
+        <v>40</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>45527</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C558">
+        <v>30</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>45528</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C559">
+        <v>40</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>45529</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C560">
+        <v>30</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>45530</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C561">
+        <v>40</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>45531</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C562">
+        <v>30</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>45532</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C563">
+        <v>30</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>45534</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C564">
+        <v>30</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>45535</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C565">
+        <v>30</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>45536</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C566">
+        <v>30</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>45537</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C567">
+        <v>30</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>45538</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C568">
+        <v>30</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>45540</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C569">
+        <v>30</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>45541</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C570">
+        <v>30</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>45542</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C571">
+        <v>30</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>45544</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C572">
+        <v>30</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>45545</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C573">
+        <v>30</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>45547</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C574">
+        <v>30</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>45551</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C575">
+        <v>30</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>45655</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C576">
+        <v>10</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>45674</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C577">
+        <v>15</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>45680</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C578">
+        <v>18</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>45683</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C579">
+        <v>12</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>45703</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C580">
+        <v>22</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>45754</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>45783</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C582">
+        <v>25</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>45865</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C583">
+        <v>50</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">