--- v0 (2026-04-30)
+++ v1 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>ADGG017PO. Desarrollo TIC para la fidelización y acción comercial. Gamificación</t>
   </si>
   <si>
     <t>PD_ADGG017PO</t>
   </si>
   <si>
     <t>IFCM026PO. Seguridad informatica y firma digital</t>
   </si>
   <si>
     <t>PAI_IFCM026PO</t>
   </si>
   <si>
@@ -146,50 +146,56 @@
   <si>
     <t>Microsoft Excel 365 Avanzado con Copilot</t>
   </si>
   <si>
     <t>PIN828191</t>
   </si>
   <si>
     <t>Microsoft Excel 365 Basico con Copilot</t>
   </si>
   <si>
     <t>PIN828409</t>
   </si>
   <si>
     <t>Microsoft Excel 365 Completo con Copilot</t>
   </si>
   <si>
     <t>PIN828633</t>
   </si>
   <si>
     <t>Microsoft Office 365 con Copilot</t>
   </si>
   <si>
     <t>PIN829010</t>
   </si>
   <si>
+    <t>Microsoft Teams 365 con Copilot</t>
+  </si>
+  <si>
+    <t>PIN830843</t>
+  </si>
+  <si>
     <t>IFCM002PO. Cloud Computing</t>
   </si>
   <si>
     <t>PIN_IFCM002PO</t>
   </si>
   <si>
     <t>PIN_IFCT46</t>
   </si>
   <si>
     <t>Competencias digitales básicas</t>
   </si>
   <si>
     <t>PIN_IFCT45</t>
   </si>
   <si>
     <t>Adobe Photoshop CS6</t>
   </si>
   <si>
     <t>PIN_IMST016PO</t>
   </si>
   <si>
     <t>Autocad 3D</t>
   </si>
   <si>
     <t>PIN_IFCT021PO</t>
@@ -285,50 +291,128 @@
     <t>1307ID</t>
   </si>
   <si>
     <t>Inteligencia Artificial Aplicada: Gestión de Recursos Humanos y Automatización con ChatGPT en Excel</t>
   </si>
   <si>
     <t>1307ID_1239ID</t>
   </si>
   <si>
     <t>Excel básico 365</t>
   </si>
   <si>
     <t>136578IN</t>
   </si>
   <si>
     <t>IFCT036PO. Desarrollo de videojuegos HTML5</t>
   </si>
   <si>
     <t>1327ID</t>
   </si>
   <si>
     <t>Uso básico de programas de ofimática e inteligencia artificial.</t>
   </si>
   <si>
     <t>130406IN</t>
+  </si>
+  <si>
+    <t>Inteligencia artificial para empresas: transformación digital práctica y WhatsApp business.</t>
+  </si>
+  <si>
+    <t>1295ID_1314ID</t>
+  </si>
+  <si>
+    <t>IFCT091PO. Programación páginas web, JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PD_IFCT091PO</t>
+  </si>
+  <si>
+    <t>Gestión de sistemas de información y archivo</t>
+  </si>
+  <si>
+    <t>PD_14356</t>
+  </si>
+  <si>
+    <t>Gestión de la ciberseguridad</t>
+  </si>
+  <si>
+    <t>IFCT109IN</t>
+  </si>
+  <si>
+    <t>Desconexión digital y la  elaboración e implantación del protocolo en la empresa.</t>
+  </si>
+  <si>
+    <t>1231ID</t>
+  </si>
+  <si>
+    <t>IFCT0023. Ciberseguridad</t>
+  </si>
+  <si>
+    <t>PC817</t>
+  </si>
+  <si>
+    <t>IFCT121. Ciberseguridad. Riesgos y amenazas en la red</t>
+  </si>
+  <si>
+    <t>PC820</t>
+  </si>
+  <si>
+    <t>ADGN29. Inteligencia artificial y sector financiero</t>
+  </si>
+  <si>
+    <t>PC819</t>
+  </si>
+  <si>
+    <t>IFCD0048. Método Lean para generación de valor</t>
+  </si>
+  <si>
+    <t>PC846</t>
+  </si>
+  <si>
+    <t>IFCT149PO Seguridad en el comercio electrónico</t>
+  </si>
+  <si>
+    <t>PC882</t>
+  </si>
+  <si>
+    <t>CTRD0035,FCOI0035 Revolución artificial: aplicaciones basadas en inteligencia artificial</t>
+  </si>
+  <si>
+    <t>PC891</t>
+  </si>
+  <si>
+    <t>IFCT116 Gestión de la seguridad informática en la empresa</t>
+  </si>
+  <si>
+    <t>PC969</t>
+  </si>
+  <si>
+    <t>IFCT159 Introducción al Big Data e IA</t>
+  </si>
+  <si>
+    <t>PC980</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -648,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -958,382 +1042,578 @@
         <v>40</v>
       </c>
       <c r="C20">
         <v>42</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>44893</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>45027</v>
+        <v>44900</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>45028</v>
+        <v>45027</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="C23">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>45029</v>
+        <v>45028</v>
       </c>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C24">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>45036</v>
+        <v>45029</v>
       </c>
       <c r="B25" t="s">
         <v>49</v>
       </c>
       <c r="C25">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>45039</v>
+        <v>45036</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>45040</v>
+        <v>45039</v>
       </c>
       <c r="B27" t="s">
         <v>53</v>
       </c>
       <c r="C27">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>45046</v>
+        <v>45040</v>
       </c>
       <c r="B28" t="s">
         <v>55</v>
       </c>
       <c r="C28">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>45051</v>
+        <v>45046</v>
       </c>
       <c r="B29" t="s">
         <v>57</v>
       </c>
       <c r="C29">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>45108</v>
+        <v>45051</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30">
-        <v>280</v>
+        <v>70</v>
       </c>
       <c r="D30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>45113</v>
+        <v>45108</v>
       </c>
       <c r="B31" t="s">
         <v>61</v>
       </c>
       <c r="C31">
-        <v>100</v>
+        <v>280</v>
       </c>
       <c r="D31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>45114</v>
+        <v>45113</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>45117</v>
+        <v>45114</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>45124</v>
+        <v>45117</v>
       </c>
       <c r="B34" t="s">
         <v>67</v>
       </c>
       <c r="C34">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>45135</v>
+        <v>45124</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>45152</v>
+        <v>45135</v>
       </c>
       <c r="B36" t="s">
         <v>71</v>
       </c>
       <c r="C36">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>45173</v>
+        <v>45152</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>45201</v>
+        <v>45173</v>
       </c>
       <c r="B38" t="s">
         <v>75</v>
       </c>
       <c r="C38">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="D38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>45249</v>
+        <v>45201</v>
       </c>
       <c r="B39" t="s">
         <v>77</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>45287</v>
+        <v>45249</v>
       </c>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40">
-        <v>200</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>45291</v>
+        <v>45287</v>
       </c>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>45296</v>
+        <v>45291</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>45320</v>
+        <v>45296</v>
       </c>
       <c r="B43" t="s">
         <v>85</v>
       </c>
       <c r="C43">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>45338</v>
+        <v>45320</v>
       </c>
       <c r="B44" t="s">
         <v>87</v>
       </c>
       <c r="C44">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>45353</v>
+        <v>45338</v>
       </c>
       <c r="B45" t="s">
         <v>89</v>
       </c>
       <c r="C45">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>45353</v>
+      </c>
+      <c r="B46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46">
+        <v>26</v>
+      </c>
+      <c r="D46" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>45409</v>
+      </c>
+      <c r="B47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47">
+        <v>36</v>
+      </c>
+      <c r="D47" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>45415</v>
+      </c>
+      <c r="B48" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48">
+        <v>65</v>
+      </c>
+      <c r="D48" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>45442</v>
+      </c>
+      <c r="B49" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49">
+        <v>120</v>
+      </c>
+      <c r="D49" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>45452</v>
+      </c>
+      <c r="B50" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50">
+        <v>20</v>
+      </c>
+      <c r="D50" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>45560</v>
+      </c>
+      <c r="B51" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51">
+        <v>20</v>
+      </c>
+      <c r="D51" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>45673</v>
+      </c>
+      <c r="B52" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52">
+        <v>25</v>
+      </c>
+      <c r="D52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>45677</v>
+      </c>
+      <c r="B53" t="s">
+        <v>105</v>
+      </c>
+      <c r="C53">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>45678</v>
+      </c>
+      <c r="B54" t="s">
+        <v>107</v>
+      </c>
+      <c r="C54">
+        <v>60</v>
+      </c>
+      <c r="D54" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>45704</v>
+      </c>
+      <c r="B55" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55">
+        <v>24</v>
+      </c>
+      <c r="D55" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>45737</v>
+      </c>
+      <c r="B56" t="s">
+        <v>111</v>
+      </c>
+      <c r="C56">
+        <v>20</v>
+      </c>
+      <c r="D56" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>45746</v>
+      </c>
+      <c r="B57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57">
+        <v>50</v>
+      </c>
+      <c r="D57" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>45831</v>
+      </c>
+      <c r="B58" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58">
+        <v>60</v>
+      </c>
+      <c r="D58" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>45841</v>
+      </c>
+      <c r="B59" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59">
+        <v>40</v>
+      </c>
+      <c r="D59" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">