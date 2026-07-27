--- v0 (2026-03-18)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>INAD024PO. Iniciación APPCC En La Industria Agroalimentaria</t>
   </si>
   <si>
     <t>PD174</t>
   </si>
   <si>
     <t>MF0525_2 Control Fitosanitario</t>
   </si>
   <si>
     <t>PIT025</t>
   </si>
   <si>
@@ -1509,50 +1509,89 @@
     <t>PAI_AGAU44</t>
   </si>
   <si>
     <t>MF0519_1. Operaciones culturales en los cultivos y de mantenimiento de instalaciones en explotaciones agrícolas.</t>
   </si>
   <si>
     <t>MF0519_1_IN</t>
   </si>
   <si>
     <t>AGAU016PO. Técnicas de poda</t>
   </si>
   <si>
     <t>113344IN</t>
   </si>
   <si>
     <t>AGAU43. Elaboración del cuaderno de explotación</t>
   </si>
   <si>
     <t>1311ID</t>
   </si>
   <si>
     <t>Mantenimiento básico de instalaciones y elaboración del cuaderno de explotación</t>
   </si>
   <si>
     <t>49768IN_1311ID</t>
+  </si>
+  <si>
+    <t>PC743</t>
+  </si>
+  <si>
+    <t>AGAU15 Tecnologías en la producción de berries</t>
+  </si>
+  <si>
+    <t>PC761</t>
+  </si>
+  <si>
+    <t>Planificación, diseño y desarrollo del arte floral en distintos tipos de eventos</t>
+  </si>
+  <si>
+    <t>PC798</t>
+  </si>
+  <si>
+    <t>AGAR012PO Incendios forestales: efectos medioambientales</t>
+  </si>
+  <si>
+    <t>PC803</t>
+  </si>
+  <si>
+    <t>AGAU26 Control de plagas y enfermedades en agricultura ecológica</t>
+  </si>
+  <si>
+    <t>PC814</t>
+  </si>
+  <si>
+    <t>AGAU010P0 Modificaciones legislativas de referencia en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC919</t>
+  </si>
+  <si>
+    <t>IMAI02 Mantenimiento industrial en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC938</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -1872,51 +1911,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -5398,50 +5437,148 @@
       <c r="A250">
         <v>45202</v>
       </c>
       <c r="B250" t="s">
         <v>495</v>
       </c>
       <c r="C250">
         <v>20</v>
       </c>
       <c r="D250" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
         <v>45303</v>
       </c>
       <c r="B251" t="s">
         <v>497</v>
       </c>
       <c r="C251">
         <v>70</v>
       </c>
       <c r="D251" t="s">
         <v>498</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>45595</v>
+      </c>
+      <c r="B252" t="s">
+        <v>485</v>
+      </c>
+      <c r="C252">
+        <v>20</v>
+      </c>
+      <c r="D252" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>45613</v>
+      </c>
+      <c r="B253" t="s">
+        <v>500</v>
+      </c>
+      <c r="C253">
+        <v>20</v>
+      </c>
+      <c r="D253" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>45651</v>
+      </c>
+      <c r="B254" t="s">
+        <v>502</v>
+      </c>
+      <c r="C254">
+        <v>32</v>
+      </c>
+      <c r="D254" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>45656</v>
+      </c>
+      <c r="B255" t="s">
+        <v>504</v>
+      </c>
+      <c r="C255">
+        <v>120</v>
+      </c>
+      <c r="D255" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>45670</v>
+      </c>
+      <c r="B256" t="s">
+        <v>506</v>
+      </c>
+      <c r="C256">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>45773</v>
+      </c>
+      <c r="B257" t="s">
+        <v>508</v>
+      </c>
+      <c r="C257">
+        <v>120</v>
+      </c>
+      <c r="D257" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>45793</v>
+      </c>
+      <c r="B258" t="s">
+        <v>510</v>
+      </c>
+      <c r="C258">
+        <v>200</v>
+      </c>
+      <c r="D258" t="s">
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">