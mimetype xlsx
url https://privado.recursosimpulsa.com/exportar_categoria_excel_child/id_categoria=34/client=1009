--- v0 (2026-03-04)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>SEAD011PO. Aplicación de la directiva ATEX-Atmósferas Explosivas.</t>
   </si>
   <si>
     <t>PA_SEAD011PO</t>
   </si>
   <si>
     <t>SEAD009PO. Agentes biológicos en seguridad laboral.</t>
   </si>
   <si>
     <t>PA_SEAD009PO</t>
   </si>
   <si>
@@ -335,66 +335,147 @@
   <si>
     <t>SEAD240PO. Seguridad en espacios confinados</t>
   </si>
   <si>
     <t>1292ID</t>
   </si>
   <si>
     <t>Residuos y reciclaje, reducción impacto medioambiente</t>
   </si>
   <si>
     <t>1297ID</t>
   </si>
   <si>
     <t>Seguridad Vial</t>
   </si>
   <si>
     <t>PA116</t>
   </si>
   <si>
     <t>FCOS02_07. Básico de prevención de riesgos laborales para el sector transportes.</t>
   </si>
   <si>
     <t>PIN666682</t>
   </si>
   <si>
+    <t>SEAD308PO.  Prevención burnout o estrés laboral</t>
+  </si>
+  <si>
+    <t>PIN_SEAD308PO</t>
+  </si>
+  <si>
+    <t>SEAD138PO. Prevención de los riesgos que derivan de los lugares de trabajo</t>
+  </si>
+  <si>
+    <t>PIN_SEAD138PO</t>
+  </si>
+  <si>
     <t>SEAD161PO. PRL en montajes en el exterior</t>
   </si>
   <si>
     <t>PIN699823</t>
   </si>
   <si>
+    <t>PIN_SEAD310PO</t>
+  </si>
+  <si>
+    <t>Vigilancia en aeropuertos</t>
+  </si>
+  <si>
+    <t>PIN_SEAD074PO</t>
+  </si>
+  <si>
     <t>SEAD0237. Prevención de riesgos laborales avanzado en el sector sanitario</t>
   </si>
   <si>
     <t>1310ID</t>
   </si>
   <si>
     <t>Formación medioambiental aplicada a los servicios de limpieza</t>
   </si>
   <si>
     <t>1316ID</t>
+  </si>
+  <si>
+    <t>1319ID</t>
+  </si>
+  <si>
+    <t>Nuevas tecnologías: técnicas avanzadas de limpieza, higienización y productividad sostenible</t>
+  </si>
+  <si>
+    <t>1334ID</t>
+  </si>
+  <si>
+    <t>PD_SEAG032PO</t>
+  </si>
+  <si>
+    <t>Extinción de incendios forestales.</t>
+  </si>
+  <si>
+    <t>PC739</t>
+  </si>
+  <si>
+    <t>SEAD34 Roles, responsabilidades y autoridad en la prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PC763</t>
+  </si>
+  <si>
+    <t>Prevención y extinción de incendios</t>
+  </si>
+  <si>
+    <t>PC859</t>
+  </si>
+  <si>
+    <t>SEAG0014. Enfermería y gestión de residuos</t>
+  </si>
+  <si>
+    <t>PC899</t>
+  </si>
+  <si>
+    <t>SEAD33_Mediciones higiénicas en el trabajo</t>
+  </si>
+  <si>
+    <t>PC926</t>
+  </si>
+  <si>
+    <t>Descontaminación biológica de estancias.</t>
+  </si>
+  <si>
+    <t>1360ID</t>
+  </si>
+  <si>
+    <t>Sostenibilidad aplicada al sistema productivo.  Grado Superior en Acondicionamiento Físico</t>
+  </si>
+  <si>
+    <t>1391ID_ FR</t>
+  </si>
+  <si>
+    <t>Sostenibilidad aplicada al sistema productivo (Modulo transversal  Formación Reglada)  (Andalucía)</t>
+  </si>
+  <si>
+    <t>1405ID_ FR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -714,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="124.97" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1486,88 +1567,298 @@
         <v>103</v>
       </c>
       <c r="C53">
         <v>2</v>
       </c>
       <c r="D53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>45160</v>
       </c>
       <c r="B54" t="s">
         <v>105</v>
       </c>
       <c r="C54">
         <v>30</v>
       </c>
       <c r="D54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>45168</v>
+        <v>45163</v>
       </c>
       <c r="B55" t="s">
         <v>107</v>
       </c>
       <c r="C55">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>45206</v>
+        <v>45165</v>
       </c>
       <c r="B56" t="s">
         <v>109</v>
       </c>
       <c r="C56">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>45219</v>
+        <v>45168</v>
       </c>
       <c r="B57" t="s">
         <v>111</v>
       </c>
       <c r="C57">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D57" t="s">
         <v>112</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>45196</v>
+      </c>
+      <c r="B58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>45198</v>
+      </c>
+      <c r="B59" t="s">
+        <v>114</v>
+      </c>
+      <c r="C59">
+        <v>20</v>
+      </c>
+      <c r="D59" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>45206</v>
+      </c>
+      <c r="B60" t="s">
+        <v>116</v>
+      </c>
+      <c r="C60">
+        <v>100</v>
+      </c>
+      <c r="D60" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>45219</v>
+      </c>
+      <c r="B61" t="s">
+        <v>118</v>
+      </c>
+      <c r="C61">
+        <v>15</v>
+      </c>
+      <c r="D61" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>45294</v>
+      </c>
+      <c r="B62" t="s">
+        <v>93</v>
+      </c>
+      <c r="C62">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>45352</v>
+      </c>
+      <c r="B63" t="s">
+        <v>121</v>
+      </c>
+      <c r="C63">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>45422</v>
+      </c>
+      <c r="B64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64">
+        <v>50</v>
+      </c>
+      <c r="D64" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>45594</v>
+      </c>
+      <c r="B65" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65">
+        <v>45</v>
+      </c>
+      <c r="D65" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>45617</v>
+      </c>
+      <c r="B66" t="s">
+        <v>126</v>
+      </c>
+      <c r="C66">
+        <v>20</v>
+      </c>
+      <c r="D66" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>45715</v>
+      </c>
+      <c r="B67" t="s">
+        <v>128</v>
+      </c>
+      <c r="C67">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>45758</v>
+      </c>
+      <c r="B68" t="s">
+        <v>130</v>
+      </c>
+      <c r="C68">
+        <v>60</v>
+      </c>
+      <c r="D68" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>45781</v>
+      </c>
+      <c r="B69" t="s">
+        <v>132</v>
+      </c>
+      <c r="C69">
+        <v>20</v>
+      </c>
+      <c r="D69" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>45856</v>
+      </c>
+      <c r="B70" t="s">
+        <v>134</v>
+      </c>
+      <c r="C70">
+        <v>15</v>
+      </c>
+      <c r="D70" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>45896</v>
+      </c>
+      <c r="B71" t="s">
+        <v>136</v>
+      </c>
+      <c r="C71">
+        <v>40</v>
+      </c>
+      <c r="D71" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>45898</v>
+      </c>
+      <c r="B72" t="s">
+        <v>138</v>
+      </c>
+      <c r="C72">
+        <v>40</v>
+      </c>
+      <c r="D72" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">