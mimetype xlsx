--- v0 (2026-04-14)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>SANP034PO. Salud, Nutrición Y Dietética</t>
   </si>
   <si>
     <t>PD85</t>
   </si>
   <si>
     <t>Primeros Auxilios</t>
   </si>
   <si>
     <t>PD282</t>
   </si>
   <si>
@@ -890,50 +890,68 @@
   <si>
     <t>UF0679_V2</t>
   </si>
   <si>
     <t>UF0680_V2</t>
   </si>
   <si>
     <t>Valoración inicial del paciente en urgencias o emergencias sanitarias</t>
   </si>
   <si>
     <t>UF0681_V2</t>
   </si>
   <si>
     <t>Aseguramiento del entorno de trabajo para el equipo asistencial y el paciente</t>
   </si>
   <si>
     <t>UF0682_V2</t>
   </si>
   <si>
     <t>Traslado del paciente al centro sanitario</t>
   </si>
   <si>
     <t>UF0683_V2</t>
   </si>
   <si>
+    <t>Técnico De Acompañamiento Terapéutico</t>
+  </si>
+  <si>
+    <t>CURUCAMONL0119</t>
+  </si>
+  <si>
+    <t>Técnico De Enfermería Laboral</t>
+  </si>
+  <si>
+    <t>CURUCAMONL0107</t>
+  </si>
+  <si>
+    <t>Técnico Profesional De Laboratorio De Análisis Clínicos Y Microbiología</t>
+  </si>
+  <si>
+    <t>CURUCAMONL0097</t>
+  </si>
+  <si>
     <t>SANT0208. Transporte sanitario. </t>
   </si>
   <si>
     <t>PA_SANT0208</t>
   </si>
   <si>
     <t>SANP019PO. Ley De Seguridad Alimentaria Y Nutrición</t>
   </si>
   <si>
     <t>PA389</t>
   </si>
   <si>
     <t>Tanatopraxia 2. Gestión De La Actividad De Tanatopraxia</t>
   </si>
   <si>
     <t>60177IN</t>
   </si>
   <si>
     <t>Tanatopraxia 3. Restauración Y Reconstrucción En Cadáveres</t>
   </si>
   <si>
     <t>60185IN</t>
   </si>
   <si>
     <t>Tanatopraxia 4. Tanatoestética</t>
@@ -1322,57 +1340,63 @@
   <si>
     <t>SANT076PO. Manejo de la lactancia materna.</t>
   </si>
   <si>
     <t>SANT076PO_00_V2</t>
   </si>
   <si>
     <t>SANT036PO. Cuidados y tratamientos de enfermería en diabetes mellitus</t>
   </si>
   <si>
     <t>SANT036PO_00_</t>
   </si>
   <si>
     <t>AP5125 - Prevención de la COVID-19 en las empresas (Sector Comercio)</t>
   </si>
   <si>
     <t>0664_R</t>
   </si>
   <si>
     <t>AP5126 - Prevención de la COVID-19 en las empresas (Sector Oficina y despachos)</t>
   </si>
   <si>
     <t>0665_R</t>
   </si>
   <si>
+    <t>Técnico especialista en seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>TITUEMCONL0086</t>
+  </si>
+  <si>
     <t>SANT006PO. Atención al Paciente con Dolor</t>
   </si>
   <si>
     <t>SANT006PO_PA</t>
   </si>
   <si>
-    <t>Patología y tratamiento del queratocono con lentes de contacto.</t>
+    <t>SANT05. Patología y tratamiento del queratocono con lentes de contacto.</t>
   </si>
   <si>
     <t>PD522</t>
   </si>
   <si>
     <t>Prevención de la COVID-19 en las empresas: Medidas de actuación y prevención en las operaciones de limpieza y desinfección</t>
   </si>
   <si>
     <t>0676_R</t>
   </si>
   <si>
     <t>Actuación ante situaciones de emergencia</t>
   </si>
   <si>
     <t>32788IN</t>
   </si>
   <si>
     <t>Neurodinamia: Abordaje del sistema nervioso periférico</t>
   </si>
   <si>
     <t>PD1257</t>
   </si>
   <si>
     <t>Fraude alimentario. Cómo prevenirlo y combatirlo</t>
   </si>
@@ -1886,51 +1910,51 @@
   <si>
     <t>PIN837116</t>
   </si>
   <si>
     <t>Movilizacion y Cuidado Integral de Personas Dependientes</t>
   </si>
   <si>
     <t>PIN797560</t>
   </si>
   <si>
     <t>Ocio Inclusivo: Espacios y Experiencias para Todos</t>
   </si>
   <si>
     <t>PIN800212</t>
   </si>
   <si>
     <t>SSCE115PO. Musicoterapia en la discapacidad</t>
   </si>
   <si>
     <t>PIN822082</t>
   </si>
   <si>
     <t>Atención al paciente con dolor</t>
   </si>
   <si>
-    <t>PINSANT006PO</t>
+    <t>PIN_SANT006PO</t>
   </si>
   <si>
     <t>SANT058PO. Atencion primaria a enfermos de alzheimer</t>
   </si>
   <si>
     <t>PIN609076</t>
   </si>
   <si>
     <t>SANT0102. Cuidados auxiliares de enfermería en la salud materno infantil</t>
   </si>
   <si>
     <t>PIN816898</t>
   </si>
   <si>
     <t>SANT0100. Cuidados en quirófano</t>
   </si>
   <si>
     <t>PIN791781</t>
   </si>
   <si>
     <t>SANT030PO. Cuidados específicos en las distintas unidades hospitalarias</t>
   </si>
   <si>
     <t>PIN802475</t>
   </si>
@@ -2037,50 +2061,194 @@
     <t>PN_0060</t>
   </si>
   <si>
     <t>SANT0067. Actualización de cuidados auxiliares en enfermería.</t>
   </si>
   <si>
     <t>PC0060</t>
   </si>
   <si>
     <t>SANT0088. Deterioro cognitivo.</t>
   </si>
   <si>
     <t>PN_0061</t>
   </si>
   <si>
     <t>Higiénico sanitario para profesionales del piercing, tatuajes y micropigmentación</t>
   </si>
   <si>
     <t>PDG_FSIMP_D12252</t>
   </si>
   <si>
     <t>Soporte vital inmediato</t>
   </si>
   <si>
     <t>1321ID</t>
+  </si>
+  <si>
+    <t>SANT026PO. Cuidados auxiliares de enfermería en el área de salud mental</t>
+  </si>
+  <si>
+    <t>1328ID</t>
+  </si>
+  <si>
+    <t>Auxiliar de clínica dental</t>
+  </si>
+  <si>
+    <t>1341ID</t>
+  </si>
+  <si>
+    <t>Primeros auxilios para celadores</t>
+  </si>
+  <si>
+    <t>1324ID</t>
+  </si>
+  <si>
+    <t>Cuidar, trabajar en equipo con conocimiento: salud mental, discapacidad intelectual y psíquica y primeros auxilios básicos</t>
+  </si>
+  <si>
+    <t>1255ID_1168ID</t>
+  </si>
+  <si>
+    <t>Curso superior de logopedía e intervención en los trastornos del lenguaje.</t>
+  </si>
+  <si>
+    <t>DGF_2225</t>
+  </si>
+  <si>
+    <t>Atención al paciente hospitalario.</t>
+  </si>
+  <si>
+    <t>PC717</t>
+  </si>
+  <si>
+    <t>SANT0160 Asistencia prehospitalaria en urgencias</t>
+  </si>
+  <si>
+    <t>PC721</t>
+  </si>
+  <si>
+    <t>SANT0193 Tratamiento de trastornos afectivos y neurodegenerativos</t>
+  </si>
+  <si>
+    <t>PC751</t>
+  </si>
+  <si>
+    <t>SANT0095. Cuidados auxiliares enfermería en quirófano</t>
+  </si>
+  <si>
+    <t>PC756</t>
+  </si>
+  <si>
+    <t>SANT0194Terapia del dolor</t>
+  </si>
+  <si>
+    <t>PC753</t>
+  </si>
+  <si>
+    <t>SANT0008 Trastornos en la deglución y disfagia</t>
+  </si>
+  <si>
+    <t>PC759</t>
+  </si>
+  <si>
+    <t>Higiene en comedores escolares.</t>
+  </si>
+  <si>
+    <t>PC775</t>
+  </si>
+  <si>
+    <t>SANT0102 Cuidados auxiliares de enfermería en la salud materno infantil</t>
+  </si>
+  <si>
+    <t>PC816</t>
+  </si>
+  <si>
+    <t>Fitopatología.</t>
+  </si>
+  <si>
+    <t>PC850</t>
+  </si>
+  <si>
+    <t>SANT0169. Cuidados específicos en las distintas unidades hospitalarias</t>
+  </si>
+  <si>
+    <t>PC858</t>
+  </si>
+  <si>
+    <t>SANP0020 Nutrición y dietética en las personas ancianas</t>
+  </si>
+  <si>
+    <t>PC916</t>
+  </si>
+  <si>
+    <t>SANT0175.Hospitalización de animales</t>
+  </si>
+  <si>
+    <t>PC936</t>
+  </si>
+  <si>
+    <t>SANS0002.Radiología pediátrica</t>
+  </si>
+  <si>
+    <t>PC956</t>
+  </si>
+  <si>
+    <t>SANT0150  Reanimación cardiopulmonar</t>
+  </si>
+  <si>
+    <t>PC965</t>
+  </si>
+  <si>
+    <t>SANP0038 Recogida y análisis de muestras biológicas animales</t>
+  </si>
+  <si>
+    <t>PC988</t>
+  </si>
+  <si>
+    <t>SANT0078 Promoción del autocuidado en dependencia</t>
+  </si>
+  <si>
+    <t>PC991</t>
+  </si>
+  <si>
+    <t>SANP023PO.Nutrición y dietética en los niños y adolescentes.</t>
+  </si>
+  <si>
+    <t>1362ID</t>
+  </si>
+  <si>
+    <t>Marcapasos cardíaco: cuidados, seguimiento y actuación en enfermería</t>
+  </si>
+  <si>
+    <t>1352ID</t>
+  </si>
+  <si>
+    <t>Auxiliar de Optica</t>
+  </si>
+  <si>
+    <t>PDG_5554</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -2400,51 +2568,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D345"/>
+  <dimension ref="A1:D373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="227.516" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -4474,2818 +4642,3210 @@
         <v>288</v>
       </c>
       <c r="C146">
         <v>40</v>
       </c>
       <c r="D146" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
         <v>10672</v>
       </c>
       <c r="B147" t="s">
         <v>290</v>
       </c>
       <c r="C147">
         <v>60</v>
       </c>
       <c r="D147" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>14445</v>
+        <v>14375</v>
       </c>
       <c r="B148" t="s">
         <v>292</v>
       </c>
       <c r="C148">
-        <v>400</v>
+        <v>375</v>
       </c>
       <c r="D148" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>14539</v>
+        <v>14378</v>
       </c>
       <c r="B149" t="s">
         <v>294</v>
       </c>
       <c r="C149">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="D149" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>15363</v>
+        <v>14385</v>
       </c>
       <c r="B150" t="s">
         <v>296</v>
       </c>
       <c r="C150">
-        <v>80</v>
+        <v>370</v>
       </c>
       <c r="D150" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>15365</v>
+        <v>14445</v>
       </c>
       <c r="B151" t="s">
         <v>298</v>
       </c>
       <c r="C151">
-        <v>40</v>
+        <v>400</v>
       </c>
       <c r="D151" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>15367</v>
+        <v>14539</v>
       </c>
       <c r="B152" t="s">
         <v>300</v>
       </c>
       <c r="C152">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D152" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>15369</v>
+        <v>15363</v>
       </c>
       <c r="B153" t="s">
         <v>302</v>
       </c>
       <c r="C153">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D153" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>15371</v>
+        <v>15365</v>
       </c>
       <c r="B154" t="s">
         <v>304</v>
       </c>
       <c r="C154">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D154" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>15448</v>
+        <v>15367</v>
       </c>
       <c r="B155" t="s">
         <v>306</v>
       </c>
       <c r="C155">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D155" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>18374</v>
+        <v>15369</v>
       </c>
       <c r="B156" t="s">
         <v>308</v>
       </c>
       <c r="C156">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D156" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>18380</v>
+        <v>15371</v>
       </c>
       <c r="B157" t="s">
         <v>310</v>
       </c>
       <c r="C157">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D157" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>18392</v>
+        <v>15448</v>
       </c>
       <c r="B158" t="s">
         <v>312</v>
       </c>
       <c r="C158">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>18397</v>
+        <v>18374</v>
       </c>
       <c r="B159" t="s">
         <v>314</v>
       </c>
       <c r="C159">
         <v>50</v>
       </c>
       <c r="D159" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>18399</v>
+        <v>18380</v>
       </c>
       <c r="B160" t="s">
         <v>316</v>
       </c>
       <c r="C160">
         <v>50</v>
       </c>
       <c r="D160" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>18405</v>
+        <v>18392</v>
       </c>
       <c r="B161" t="s">
         <v>318</v>
       </c>
       <c r="C161">
         <v>50</v>
       </c>
       <c r="D161" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>18418</v>
+        <v>18397</v>
       </c>
       <c r="B162" t="s">
         <v>320</v>
       </c>
       <c r="C162">
         <v>50</v>
       </c>
       <c r="D162" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>18489</v>
+        <v>18399</v>
       </c>
       <c r="B163" t="s">
         <v>322</v>
       </c>
       <c r="C163">
         <v>50</v>
       </c>
       <c r="D163" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>18624</v>
+        <v>18405</v>
       </c>
       <c r="B164" t="s">
         <v>324</v>
       </c>
       <c r="C164">
         <v>50</v>
       </c>
       <c r="D164" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>18656</v>
+        <v>18418</v>
       </c>
       <c r="B165" t="s">
         <v>326</v>
       </c>
       <c r="C165">
         <v>50</v>
       </c>
       <c r="D165" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>18709</v>
+        <v>18489</v>
       </c>
       <c r="B166" t="s">
         <v>328</v>
       </c>
       <c r="C166">
         <v>50</v>
       </c>
       <c r="D166" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>18769</v>
+        <v>18624</v>
       </c>
       <c r="B167" t="s">
         <v>330</v>
       </c>
       <c r="C167">
         <v>50</v>
       </c>
       <c r="D167" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>18867</v>
+        <v>18656</v>
       </c>
       <c r="B168" t="s">
-        <v>195</v>
+        <v>332</v>
       </c>
       <c r="C168">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D168" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>18952</v>
+        <v>18709</v>
       </c>
       <c r="B169" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C169">
         <v>50</v>
       </c>
       <c r="D169" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>19117</v>
+        <v>18769</v>
       </c>
       <c r="B170" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C170">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D170" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>19369</v>
+        <v>18867</v>
       </c>
       <c r="B171" t="s">
-        <v>337</v>
+        <v>195</v>
       </c>
       <c r="C171">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D171" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>19370</v>
+        <v>18952</v>
       </c>
       <c r="B172" t="s">
         <v>339</v>
       </c>
       <c r="C172">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D172" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>19411</v>
+        <v>19117</v>
       </c>
       <c r="B173" t="s">
         <v>341</v>
       </c>
       <c r="C173">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>19496</v>
+        <v>19369</v>
       </c>
       <c r="B174" t="s">
         <v>343</v>
       </c>
       <c r="C174">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D174" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>19498</v>
+        <v>19370</v>
       </c>
       <c r="B175" t="s">
         <v>345</v>
       </c>
       <c r="C175">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D175" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>20268</v>
+        <v>19411</v>
       </c>
       <c r="B176" t="s">
         <v>347</v>
       </c>
       <c r="C176">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D176" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>20276</v>
+        <v>19496</v>
       </c>
       <c r="B177" t="s">
         <v>349</v>
       </c>
       <c r="C177">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D177" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>20282</v>
+        <v>19498</v>
       </c>
       <c r="B178" t="s">
         <v>351</v>
       </c>
       <c r="C178">
         <v>30</v>
       </c>
       <c r="D178" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>20947</v>
+        <v>20268</v>
       </c>
       <c r="B179" t="s">
         <v>353</v>
       </c>
       <c r="C179">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D179" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>20950</v>
+        <v>20276</v>
       </c>
       <c r="B180" t="s">
         <v>355</v>
       </c>
       <c r="C180">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D180" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>20970</v>
+        <v>20282</v>
       </c>
       <c r="B181" t="s">
         <v>357</v>
       </c>
       <c r="C181">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D181" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>21545</v>
+        <v>20947</v>
       </c>
       <c r="B182" t="s">
         <v>359</v>
       </c>
       <c r="C182">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D182" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>21591</v>
+        <v>20950</v>
       </c>
       <c r="B183" t="s">
         <v>361</v>
       </c>
       <c r="C183">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="D183" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>21594</v>
+        <v>20970</v>
       </c>
       <c r="B184" t="s">
         <v>363</v>
       </c>
       <c r="C184">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D184" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>21597</v>
+        <v>21545</v>
       </c>
       <c r="B185" t="s">
         <v>365</v>
       </c>
       <c r="C185">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D185" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>21757</v>
+        <v>21591</v>
       </c>
       <c r="B186" t="s">
         <v>367</v>
       </c>
       <c r="C186">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="D186" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>21939</v>
+        <v>21594</v>
       </c>
       <c r="B187" t="s">
-        <v>326</v>
+        <v>369</v>
       </c>
       <c r="C187">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="D187" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>22002</v>
+        <v>21597</v>
       </c>
       <c r="B188" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C188">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D188" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>22065</v>
+        <v>21757</v>
       </c>
       <c r="B189" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C189">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D189" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>22282</v>
+        <v>21939</v>
       </c>
       <c r="B190" t="s">
-        <v>374</v>
+        <v>332</v>
       </c>
       <c r="C190">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D190" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>22284</v>
+        <v>22002</v>
       </c>
       <c r="B191" t="s">
         <v>376</v>
       </c>
       <c r="C191">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D191" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>22289</v>
+        <v>22065</v>
       </c>
       <c r="B192" t="s">
-        <v>333</v>
+        <v>378</v>
       </c>
       <c r="C192">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D192" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>22327</v>
+        <v>22282</v>
       </c>
       <c r="B193" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C193">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D193" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>22329</v>
+        <v>22284</v>
       </c>
       <c r="B194" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C194">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="D194" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>22331</v>
+        <v>22289</v>
       </c>
       <c r="B195" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="C195">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D195" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>22333</v>
+        <v>22327</v>
       </c>
       <c r="B196" t="s">
         <v>385</v>
       </c>
       <c r="C196">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D196" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>22335</v>
+        <v>22329</v>
       </c>
       <c r="B197" t="s">
         <v>387</v>
       </c>
       <c r="C197">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D197" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>22337</v>
+        <v>22331</v>
       </c>
       <c r="B198" t="s">
         <v>389</v>
       </c>
       <c r="C198">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D198" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>22339</v>
+        <v>22333</v>
       </c>
       <c r="B199" t="s">
         <v>391</v>
       </c>
       <c r="C199">
         <v>100</v>
       </c>
       <c r="D199" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>22721</v>
+        <v>22335</v>
       </c>
       <c r="B200" t="s">
         <v>393</v>
       </c>
       <c r="C200">
         <v>100</v>
       </c>
       <c r="D200" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>22733</v>
+        <v>22337</v>
       </c>
       <c r="B201" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="C201">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D201" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>22748</v>
+        <v>22339</v>
       </c>
       <c r="B202" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C202">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D202" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>22751</v>
+        <v>22721</v>
       </c>
       <c r="B203" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C203">
         <v>100</v>
       </c>
       <c r="D203" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>22754</v>
+        <v>22733</v>
       </c>
       <c r="B204" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
       <c r="C204">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D204" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>22755</v>
+        <v>22748</v>
       </c>
       <c r="B205" t="s">
         <v>402</v>
       </c>
       <c r="C205">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D205" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>22757</v>
+        <v>22751</v>
       </c>
       <c r="B206" t="s">
         <v>404</v>
       </c>
       <c r="C206">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D206" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>22759</v>
+        <v>22754</v>
       </c>
       <c r="B207" t="s">
         <v>406</v>
       </c>
       <c r="C207">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D207" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>22761</v>
+        <v>22755</v>
       </c>
       <c r="B208" t="s">
         <v>408</v>
       </c>
       <c r="C208">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D208" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>22763</v>
+        <v>22757</v>
       </c>
       <c r="B209" t="s">
         <v>410</v>
       </c>
       <c r="C209">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D209" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>22765</v>
+        <v>22759</v>
       </c>
       <c r="B210" t="s">
         <v>412</v>
       </c>
       <c r="C210">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D210" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>22769</v>
+        <v>22761</v>
       </c>
       <c r="B211" t="s">
         <v>414</v>
       </c>
       <c r="C211">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D211" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>22773</v>
+        <v>22763</v>
       </c>
       <c r="B212" t="s">
         <v>416</v>
       </c>
       <c r="C212">
         <v>100</v>
       </c>
       <c r="D212" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>22774</v>
+        <v>22765</v>
       </c>
       <c r="B213" t="s">
         <v>418</v>
       </c>
       <c r="C213">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D213" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>22780</v>
+        <v>22769</v>
       </c>
       <c r="B214" t="s">
         <v>420</v>
       </c>
       <c r="C214">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D214" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>22795</v>
+        <v>22773</v>
       </c>
       <c r="B215" t="s">
         <v>422</v>
       </c>
       <c r="C215">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D215" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>22803</v>
+        <v>22774</v>
       </c>
       <c r="B216" t="s">
         <v>424</v>
       </c>
       <c r="C216">
         <v>100</v>
       </c>
       <c r="D216" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>22804</v>
+        <v>22780</v>
       </c>
       <c r="B217" t="s">
         <v>426</v>
       </c>
       <c r="C217">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D217" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>22812</v>
+        <v>22795</v>
       </c>
       <c r="B218" t="s">
         <v>428</v>
       </c>
       <c r="C218">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D218" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>22818</v>
+        <v>22803</v>
       </c>
       <c r="B219" t="s">
         <v>430</v>
       </c>
       <c r="C219">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D219" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>22822</v>
+        <v>22804</v>
       </c>
       <c r="B220" t="s">
         <v>432</v>
       </c>
       <c r="C220">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="D220" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>22825</v>
+        <v>22812</v>
       </c>
       <c r="B221" t="s">
         <v>434</v>
       </c>
       <c r="C221">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="D221" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>23249</v>
+        <v>22818</v>
       </c>
       <c r="B222" t="s">
         <v>436</v>
       </c>
       <c r="C222">
         <v>50</v>
       </c>
       <c r="D222" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>23609</v>
+        <v>22822</v>
       </c>
       <c r="B223" t="s">
         <v>438</v>
       </c>
       <c r="C223">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="D223" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>23864</v>
+        <v>22825</v>
       </c>
       <c r="B224" t="s">
         <v>440</v>
       </c>
       <c r="C224">
         <v>5</v>
       </c>
       <c r="D224" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>24767</v>
+        <v>22974</v>
       </c>
       <c r="B225" t="s">
         <v>442</v>
       </c>
       <c r="C225">
-        <v>15</v>
+        <v>235</v>
       </c>
       <c r="D225" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>25616</v>
+        <v>23249</v>
       </c>
       <c r="B226" t="s">
         <v>444</v>
       </c>
       <c r="C226">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D226" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>25655</v>
+        <v>23609</v>
       </c>
       <c r="B227" t="s">
         <v>446</v>
       </c>
       <c r="C227">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D227" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>26024</v>
+        <v>23864</v>
       </c>
       <c r="B228" t="s">
         <v>448</v>
       </c>
       <c r="C228">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D228" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>26302</v>
+        <v>24767</v>
       </c>
       <c r="B229" t="s">
         <v>450</v>
       </c>
       <c r="C229">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="D229" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>26307</v>
+        <v>25616</v>
       </c>
       <c r="B230" t="s">
         <v>452</v>
       </c>
       <c r="C230">
-        <v>140</v>
+        <v>25</v>
       </c>
       <c r="D230" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>26352</v>
+        <v>25655</v>
       </c>
       <c r="B231" t="s">
         <v>454</v>
       </c>
       <c r="C231">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D231" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>26934</v>
+        <v>26024</v>
       </c>
       <c r="B232" t="s">
         <v>456</v>
       </c>
       <c r="C232">
         <v>20</v>
       </c>
       <c r="D232" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>27140</v>
+        <v>26302</v>
       </c>
       <c r="B233" t="s">
         <v>458</v>
       </c>
       <c r="C233">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D233" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>27455</v>
+        <v>26307</v>
       </c>
       <c r="B234" t="s">
         <v>460</v>
       </c>
       <c r="C234">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="D234" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>28020</v>
+        <v>26352</v>
       </c>
       <c r="B235" t="s">
         <v>462</v>
       </c>
       <c r="C235">
-        <v>340</v>
+        <v>60</v>
       </c>
       <c r="D235" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>28024</v>
+        <v>26934</v>
       </c>
       <c r="B236" t="s">
         <v>464</v>
       </c>
       <c r="C236">
-        <v>400</v>
+        <v>20</v>
       </c>
       <c r="D236" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>28234</v>
+        <v>27140</v>
       </c>
       <c r="B237" t="s">
         <v>466</v>
       </c>
       <c r="C237">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D237" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>28267</v>
+        <v>27455</v>
       </c>
       <c r="B238" t="s">
         <v>468</v>
       </c>
       <c r="C238">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D238" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>28382</v>
+        <v>28020</v>
       </c>
       <c r="B239" t="s">
-        <v>6</v>
+        <v>470</v>
       </c>
       <c r="C239">
-        <v>60</v>
+        <v>340</v>
       </c>
       <c r="D239" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>28411</v>
+        <v>28024</v>
       </c>
       <c r="B240" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C240">
-        <v>10</v>
+        <v>400</v>
       </c>
       <c r="D240" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>28412</v>
+        <v>28234</v>
       </c>
       <c r="B241" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C241">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="D241" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>29135</v>
+        <v>28267</v>
       </c>
       <c r="B242" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C242">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D242" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>29157</v>
+        <v>28382</v>
       </c>
       <c r="B243" t="s">
-        <v>477</v>
+        <v>6</v>
       </c>
       <c r="C243">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D243" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>29503</v>
+        <v>28411</v>
       </c>
       <c r="B244" t="s">
-        <v>326</v>
+        <v>479</v>
       </c>
       <c r="C244">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D244" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>29539</v>
+        <v>28412</v>
       </c>
       <c r="B245" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C245">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D245" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>30147</v>
+        <v>29135</v>
       </c>
       <c r="B246" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C246">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D246" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>30295</v>
+        <v>29157</v>
       </c>
       <c r="B247" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C247">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D247" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>31027</v>
+        <v>29503</v>
       </c>
       <c r="B248" t="s">
-        <v>486</v>
+        <v>332</v>
       </c>
       <c r="C248">
-        <v>340</v>
+        <v>50</v>
       </c>
       <c r="D248" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>31031</v>
+        <v>29539</v>
       </c>
       <c r="B249" t="s">
         <v>488</v>
       </c>
       <c r="C249">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="D249" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>31032</v>
+        <v>30147</v>
       </c>
       <c r="B250" t="s">
         <v>490</v>
       </c>
       <c r="C250">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D250" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>31062</v>
+        <v>30295</v>
       </c>
       <c r="B251" t="s">
         <v>492</v>
       </c>
       <c r="C251">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D251" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>31069</v>
+        <v>31027</v>
       </c>
       <c r="B252" t="s">
         <v>494</v>
       </c>
       <c r="C252">
-        <v>30</v>
+        <v>340</v>
       </c>
       <c r="D252" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>31074</v>
+        <v>31031</v>
       </c>
       <c r="B253" t="s">
         <v>496</v>
       </c>
       <c r="C253">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="D253" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>31084</v>
+        <v>31032</v>
       </c>
       <c r="B254" t="s">
         <v>498</v>
       </c>
       <c r="C254">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D254" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>31091</v>
+        <v>31062</v>
       </c>
       <c r="B255" t="s">
         <v>500</v>
       </c>
       <c r="C255">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D255" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>31101</v>
+        <v>31069</v>
       </c>
       <c r="B256" t="s">
         <v>502</v>
       </c>
       <c r="C256">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="D256" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>31107</v>
+        <v>31074</v>
       </c>
       <c r="B257" t="s">
         <v>504</v>
       </c>
       <c r="C257">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="D257" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>31772</v>
+        <v>31084</v>
       </c>
       <c r="B258" t="s">
         <v>506</v>
       </c>
       <c r="C258">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D258" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>31780</v>
+        <v>31091</v>
       </c>
       <c r="B259" t="s">
         <v>508</v>
       </c>
       <c r="C259">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D259" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>31783</v>
+        <v>31101</v>
       </c>
       <c r="B260" t="s">
         <v>510</v>
       </c>
       <c r="C260">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="D260" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>31786</v>
+        <v>31107</v>
       </c>
       <c r="B261" t="s">
         <v>512</v>
       </c>
       <c r="C261">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D261" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>31791</v>
+        <v>31772</v>
       </c>
       <c r="B262" t="s">
         <v>514</v>
       </c>
       <c r="C262">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="D262" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>31802</v>
+        <v>31780</v>
       </c>
       <c r="B263" t="s">
         <v>516</v>
       </c>
       <c r="C263">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D263" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>33114</v>
+        <v>31783</v>
       </c>
       <c r="B264" t="s">
         <v>518</v>
       </c>
       <c r="C264">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D264" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>33197</v>
+        <v>31786</v>
       </c>
       <c r="B265" t="s">
         <v>520</v>
       </c>
       <c r="C265">
         <v>50</v>
       </c>
       <c r="D265" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>34715</v>
+        <v>31791</v>
       </c>
       <c r="B266" t="s">
         <v>522</v>
       </c>
       <c r="C266">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D266" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>35172</v>
+        <v>31802</v>
       </c>
       <c r="B267" t="s">
         <v>524</v>
       </c>
       <c r="C267">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D267" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>35339</v>
+        <v>33114</v>
       </c>
       <c r="B268" t="s">
         <v>526</v>
       </c>
       <c r="C268">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D268" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>35405</v>
+        <v>33197</v>
       </c>
       <c r="B269" t="s">
         <v>528</v>
       </c>
       <c r="C269">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D269" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>35498</v>
+        <v>34715</v>
       </c>
       <c r="B270" t="s">
         <v>530</v>
       </c>
       <c r="C270">
-        <v>740</v>
+        <v>25</v>
       </c>
       <c r="D270" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>35882</v>
+        <v>35172</v>
       </c>
       <c r="B271" t="s">
         <v>532</v>
       </c>
       <c r="C271">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D271" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>35893</v>
+        <v>35339</v>
       </c>
       <c r="B272" t="s">
         <v>534</v>
       </c>
       <c r="C272">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D272" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>37592</v>
+        <v>35405</v>
       </c>
       <c r="B273" t="s">
         <v>536</v>
       </c>
       <c r="C273">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D273" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>37745</v>
+        <v>35498</v>
       </c>
       <c r="B274" t="s">
         <v>538</v>
       </c>
       <c r="C274">
-        <v>60</v>
+        <v>740</v>
       </c>
       <c r="D274" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>42448</v>
+        <v>35882</v>
       </c>
       <c r="B275" t="s">
         <v>540</v>
       </c>
       <c r="C275">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>42701</v>
+        <v>35893</v>
       </c>
       <c r="B276" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="C276">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D276" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>42770</v>
+        <v>37592</v>
       </c>
       <c r="B277" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C277">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D277" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>42879</v>
+        <v>37745</v>
       </c>
       <c r="B278" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="C278">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D278" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>42907</v>
+        <v>42448</v>
       </c>
       <c r="B279" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C279">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D279" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>42944</v>
+        <v>42701</v>
       </c>
       <c r="B280" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="C280">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>43039</v>
+        <v>42770</v>
       </c>
       <c r="B281" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C281">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D281" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>43246</v>
+        <v>42879</v>
       </c>
       <c r="B282" t="s">
-        <v>552</v>
+        <v>530</v>
       </c>
       <c r="C282">
         <v>25</v>
       </c>
       <c r="D282" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>43247</v>
+        <v>42907</v>
       </c>
       <c r="B283" t="s">
-        <v>195</v>
+        <v>554</v>
       </c>
       <c r="C283">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="D283" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>43318</v>
+        <v>42944</v>
       </c>
       <c r="B284" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="C284">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D284" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>43349</v>
+        <v>43039</v>
       </c>
       <c r="B285" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C285">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D285" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>43351</v>
+        <v>43246</v>
       </c>
       <c r="B286" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C286">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D286" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>43385</v>
+        <v>43247</v>
       </c>
       <c r="B287" t="s">
-        <v>560</v>
+        <v>195</v>
       </c>
       <c r="C287">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D287" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>43386</v>
+        <v>43318</v>
       </c>
       <c r="B288" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C288">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D288" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>43580</v>
+        <v>43349</v>
       </c>
       <c r="B289" t="s">
         <v>564</v>
       </c>
       <c r="C289">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D289" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>43784</v>
+        <v>43351</v>
       </c>
       <c r="B290" t="s">
         <v>566</v>
       </c>
       <c r="C290">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D290" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>43867</v>
+        <v>43385</v>
       </c>
       <c r="B291" t="s">
         <v>568</v>
       </c>
       <c r="C291">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D291" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>43881</v>
+        <v>43386</v>
       </c>
       <c r="B292" t="s">
         <v>570</v>
       </c>
       <c r="C292">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D292" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>43971</v>
+        <v>43580</v>
       </c>
       <c r="B293" t="s">
         <v>572</v>
       </c>
       <c r="C293">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D293" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>43972</v>
+        <v>43784</v>
       </c>
       <c r="B294" t="s">
         <v>574</v>
       </c>
       <c r="C294">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D294" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>43973</v>
+        <v>43867</v>
       </c>
       <c r="B295" t="s">
         <v>576</v>
       </c>
       <c r="C295">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D295" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>43992</v>
+        <v>43881</v>
       </c>
       <c r="B296" t="s">
         <v>578</v>
       </c>
       <c r="C296">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="D296" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>43993</v>
+        <v>43971</v>
       </c>
       <c r="B297" t="s">
         <v>580</v>
       </c>
       <c r="C297">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D297" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>43994</v>
+        <v>43972</v>
       </c>
       <c r="B298" t="s">
         <v>582</v>
       </c>
       <c r="C298">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D298" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>44000</v>
+        <v>43973</v>
       </c>
       <c r="B299" t="s">
         <v>584</v>
       </c>
       <c r="C299">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D299" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>44161</v>
+        <v>43992</v>
       </c>
       <c r="B300" t="s">
-        <v>471</v>
+        <v>586</v>
       </c>
       <c r="C300">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="D300" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>44186</v>
+        <v>43993</v>
       </c>
       <c r="B301" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C301">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D301" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>44339</v>
+        <v>43994</v>
       </c>
       <c r="B302" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C302">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D302" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>44475</v>
+        <v>44000</v>
       </c>
       <c r="B303" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C303">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="D303" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>44489</v>
+        <v>44161</v>
       </c>
       <c r="B304" t="s">
-        <v>593</v>
+        <v>479</v>
       </c>
       <c r="C304">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="D304" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>44513</v>
+        <v>44186</v>
       </c>
       <c r="B305" t="s">
         <v>595</v>
       </c>
       <c r="C305">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D305" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>44521</v>
+        <v>44339</v>
       </c>
       <c r="B306" t="s">
         <v>597</v>
       </c>
       <c r="C306">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="D306" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>44597</v>
+        <v>44475</v>
       </c>
       <c r="B307" t="s">
         <v>599</v>
       </c>
       <c r="C307">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="D307" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>44997</v>
+        <v>44489</v>
       </c>
       <c r="B308" t="s">
         <v>601</v>
       </c>
       <c r="C308">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="D308" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>44998</v>
+        <v>44513</v>
       </c>
       <c r="B309" t="s">
         <v>603</v>
       </c>
       <c r="C309">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="D309" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>44999</v>
+        <v>44521</v>
       </c>
       <c r="B310" t="s">
         <v>605</v>
       </c>
       <c r="C310">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D310" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>45000</v>
+        <v>44597</v>
       </c>
       <c r="B311" t="s">
         <v>607</v>
       </c>
       <c r="C311">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="D311" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>45001</v>
+        <v>44997</v>
       </c>
       <c r="B312" t="s">
         <v>609</v>
       </c>
       <c r="C312">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D312" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>45002</v>
+        <v>44998</v>
       </c>
       <c r="B313" t="s">
         <v>611</v>
       </c>
       <c r="C313">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D313" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>45003</v>
+        <v>44999</v>
       </c>
       <c r="B314" t="s">
         <v>613</v>
       </c>
       <c r="C314">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D314" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>45004</v>
+        <v>45000</v>
       </c>
       <c r="B315" t="s">
         <v>615</v>
       </c>
       <c r="C315">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D315" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>45005</v>
+        <v>45001</v>
       </c>
       <c r="B316" t="s">
         <v>617</v>
       </c>
       <c r="C316">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>45006</v>
+        <v>45002</v>
       </c>
       <c r="B317" t="s">
         <v>619</v>
       </c>
       <c r="C317">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D317" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>45071</v>
+        <v>45003</v>
       </c>
       <c r="B318" t="s">
         <v>621</v>
       </c>
       <c r="C318">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D318" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>45187</v>
+        <v>45004</v>
       </c>
       <c r="B319" t="s">
         <v>623</v>
       </c>
       <c r="C319">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="D319" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>45188</v>
+        <v>45005</v>
       </c>
       <c r="B320" t="s">
         <v>625</v>
       </c>
       <c r="C320">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>45190</v>
+        <v>45006</v>
       </c>
       <c r="B321" t="s">
         <v>627</v>
       </c>
       <c r="C321">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>45191</v>
+        <v>45071</v>
       </c>
       <c r="B322" t="s">
         <v>629</v>
       </c>
       <c r="C322">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D322" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>45192</v>
+        <v>45187</v>
       </c>
       <c r="B323" t="s">
         <v>631</v>
       </c>
       <c r="C323">
         <v>50</v>
       </c>
       <c r="D323" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>45193</v>
+        <v>45188</v>
       </c>
       <c r="B324" t="s">
         <v>633</v>
       </c>
       <c r="C324">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D324" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>45195</v>
+        <v>45190</v>
       </c>
       <c r="B325" t="s">
         <v>635</v>
       </c>
       <c r="C325">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D325" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>45210</v>
+        <v>45191</v>
       </c>
       <c r="B326" t="s">
         <v>637</v>
       </c>
       <c r="C326">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D326" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>45226</v>
+        <v>45192</v>
       </c>
       <c r="B327" t="s">
         <v>639</v>
       </c>
       <c r="C327">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D327" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>45229</v>
+        <v>45193</v>
       </c>
       <c r="B328" t="s">
         <v>641</v>
       </c>
       <c r="C328">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D328" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>45235</v>
+        <v>45195</v>
       </c>
       <c r="B329" t="s">
-        <v>418</v>
+        <v>643</v>
       </c>
       <c r="C329">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D329" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>45238</v>
+        <v>45210</v>
       </c>
       <c r="B330" t="s">
-        <v>621</v>
+        <v>645</v>
       </c>
       <c r="C330">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D330" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>45250</v>
+        <v>45226</v>
       </c>
       <c r="B331" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C331">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D331" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>45251</v>
+        <v>45229</v>
       </c>
       <c r="B332" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C332">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D332" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>45252</v>
+        <v>45235</v>
       </c>
       <c r="B333" t="s">
-        <v>649</v>
+        <v>424</v>
       </c>
       <c r="C333">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="D333" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>45260</v>
+        <v>45238</v>
       </c>
       <c r="B334" t="s">
-        <v>651</v>
+        <v>629</v>
       </c>
       <c r="C334">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D334" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>45261</v>
+        <v>45250</v>
       </c>
       <c r="B335" t="s">
         <v>653</v>
       </c>
       <c r="C335">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D335" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>45267</v>
+        <v>45251</v>
       </c>
       <c r="B336" t="s">
         <v>655</v>
       </c>
       <c r="C336">
         <v>15</v>
       </c>
       <c r="D336" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>45278</v>
+        <v>45252</v>
       </c>
       <c r="B337" t="s">
         <v>657</v>
       </c>
       <c r="C337">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D337" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>45279</v>
+        <v>45260</v>
       </c>
       <c r="B338" t="s">
         <v>659</v>
       </c>
       <c r="C338">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D338" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>45280</v>
+        <v>45261</v>
       </c>
       <c r="B339" t="s">
         <v>661</v>
       </c>
       <c r="C339">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D339" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>45281</v>
+        <v>45267</v>
       </c>
       <c r="B340" t="s">
         <v>663</v>
       </c>
       <c r="C340">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D340" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>45282</v>
+        <v>45278</v>
       </c>
       <c r="B341" t="s">
         <v>665</v>
       </c>
       <c r="C341">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D341" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>45283</v>
+        <v>45279</v>
       </c>
       <c r="B342" t="s">
         <v>667</v>
       </c>
       <c r="C342">
         <v>30</v>
       </c>
       <c r="D342" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>45284</v>
+        <v>45280</v>
       </c>
       <c r="B343" t="s">
         <v>669</v>
       </c>
       <c r="C343">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D343" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>45305</v>
+        <v>45281</v>
       </c>
       <c r="B344" t="s">
         <v>671</v>
       </c>
       <c r="C344">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="D344" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>45308</v>
+        <v>45282</v>
       </c>
       <c r="B345" t="s">
         <v>673</v>
       </c>
       <c r="C345">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D345" t="s">
         <v>674</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>45283</v>
+      </c>
+      <c r="B346" t="s">
+        <v>675</v>
+      </c>
+      <c r="C346">
+        <v>30</v>
+      </c>
+      <c r="D346" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>45284</v>
+      </c>
+      <c r="B347" t="s">
+        <v>677</v>
+      </c>
+      <c r="C347">
+        <v>100</v>
+      </c>
+      <c r="D347" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>45305</v>
+      </c>
+      <c r="B348" t="s">
+        <v>679</v>
+      </c>
+      <c r="C348">
+        <v>200</v>
+      </c>
+      <c r="D348" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>45308</v>
+      </c>
+      <c r="B349" t="s">
+        <v>681</v>
+      </c>
+      <c r="C349">
+        <v>60</v>
+      </c>
+      <c r="D349" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>45368</v>
+      </c>
+      <c r="B350" t="s">
+        <v>683</v>
+      </c>
+      <c r="C350">
+        <v>60</v>
+      </c>
+      <c r="D350" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>45375</v>
+      </c>
+      <c r="B351" t="s">
+        <v>685</v>
+      </c>
+      <c r="C351">
+        <v>60</v>
+      </c>
+      <c r="D351" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>45403</v>
+      </c>
+      <c r="B352" t="s">
+        <v>687</v>
+      </c>
+      <c r="C352">
+        <v>60</v>
+      </c>
+      <c r="D352" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>45406</v>
+      </c>
+      <c r="B353" t="s">
+        <v>689</v>
+      </c>
+      <c r="C353">
+        <v>25</v>
+      </c>
+      <c r="D353" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>45489</v>
+      </c>
+      <c r="B354" t="s">
+        <v>691</v>
+      </c>
+      <c r="C354">
+        <v>200</v>
+      </c>
+      <c r="D354" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>45571</v>
+      </c>
+      <c r="B355" t="s">
+        <v>693</v>
+      </c>
+      <c r="C355">
+        <v>40</v>
+      </c>
+      <c r="D355" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>45577</v>
+      </c>
+      <c r="B356" t="s">
+        <v>695</v>
+      </c>
+      <c r="C356">
+        <v>100</v>
+      </c>
+      <c r="D356" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>45603</v>
+      </c>
+      <c r="B357" t="s">
+        <v>697</v>
+      </c>
+      <c r="C357">
+        <v>100</v>
+      </c>
+      <c r="D357" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>45606</v>
+      </c>
+      <c r="B358" t="s">
+        <v>699</v>
+      </c>
+      <c r="C358">
+        <v>50</v>
+      </c>
+      <c r="D358" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>45609</v>
+      </c>
+      <c r="B359" t="s">
+        <v>701</v>
+      </c>
+      <c r="C359">
+        <v>100</v>
+      </c>
+      <c r="D359" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>45611</v>
+      </c>
+      <c r="B360" t="s">
+        <v>703</v>
+      </c>
+      <c r="C360">
+        <v>15</v>
+      </c>
+      <c r="D360" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>45629</v>
+      </c>
+      <c r="B361" t="s">
+        <v>705</v>
+      </c>
+      <c r="C361">
+        <v>30</v>
+      </c>
+      <c r="D361" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>45675</v>
+      </c>
+      <c r="B362" t="s">
+        <v>707</v>
+      </c>
+      <c r="C362">
+        <v>60</v>
+      </c>
+      <c r="D362" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>45707</v>
+      </c>
+      <c r="B363" t="s">
+        <v>709</v>
+      </c>
+      <c r="C363">
+        <v>15</v>
+      </c>
+      <c r="D363" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>45714</v>
+      </c>
+      <c r="B364" t="s">
+        <v>711</v>
+      </c>
+      <c r="C364">
+        <v>50</v>
+      </c>
+      <c r="D364" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>45769</v>
+      </c>
+      <c r="B365" t="s">
+        <v>713</v>
+      </c>
+      <c r="C365">
+        <v>105</v>
+      </c>
+      <c r="D365" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>45792</v>
+      </c>
+      <c r="B366" t="s">
+        <v>715</v>
+      </c>
+      <c r="C366">
+        <v>60</v>
+      </c>
+      <c r="D366" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>45818</v>
+      </c>
+      <c r="B367" t="s">
+        <v>717</v>
+      </c>
+      <c r="C367">
+        <v>60</v>
+      </c>
+      <c r="D367" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>45822</v>
+      </c>
+      <c r="B368" t="s">
+        <v>719</v>
+      </c>
+      <c r="C368">
+        <v>70</v>
+      </c>
+      <c r="D368" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>45847</v>
+      </c>
+      <c r="B369" t="s">
+        <v>721</v>
+      </c>
+      <c r="C369">
+        <v>60</v>
+      </c>
+      <c r="D369" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>45851</v>
+      </c>
+      <c r="B370" t="s">
+        <v>723</v>
+      </c>
+      <c r="C370">
+        <v>40</v>
+      </c>
+      <c r="D370" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>45852</v>
+      </c>
+      <c r="B371" t="s">
+        <v>725</v>
+      </c>
+      <c r="C371">
+        <v>40</v>
+      </c>
+      <c r="D371" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>45866</v>
+      </c>
+      <c r="B372" t="s">
+        <v>727</v>
+      </c>
+      <c r="C372">
+        <v>20</v>
+      </c>
+      <c r="D372" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>45874</v>
+      </c>
+      <c r="B373" t="s">
+        <v>729</v>
+      </c>
+      <c r="C373">
+        <v>60</v>
+      </c>
+      <c r="D373" t="s">
+        <v>730</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">