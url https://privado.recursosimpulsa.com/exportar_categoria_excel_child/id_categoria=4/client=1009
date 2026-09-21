--- v0 (2026-03-16)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>ARGG018PO. Tratamiento Digital De Imágenes</t>
   </si>
   <si>
     <t>PD49</t>
   </si>
   <si>
     <t>MF0696_3. Proyecto De Productos Gráficos.</t>
   </si>
   <si>
     <t>PD50</t>
   </si>
   <si>
@@ -1109,75 +1109,129 @@
   <si>
     <t>ARGG024PO. Diseño asistido por ordenador con autocad 3d</t>
   </si>
   <si>
     <t>ARGG024PO_EC</t>
   </si>
   <si>
     <t>ARGG031PO. Adobe illustrator avanzado cc</t>
   </si>
   <si>
     <t>ARGG031PO_EC</t>
   </si>
   <si>
     <t>ARGG032PO. Diseño asistido por ordenador con autocad 2d</t>
   </si>
   <si>
     <t>ARGG032PO_EC</t>
   </si>
   <si>
     <t>ARGI006PO. Impresión digital</t>
   </si>
   <si>
     <t>ARGI006PO_EC</t>
   </si>
   <si>
-    <t>ARGT003PO. Diseño de envases y embalajes de cartón</t>
+    <t>Diseño de envases y embalajes de cartón</t>
   </si>
   <si>
     <t>ARGT003PO_EC</t>
   </si>
   <si>
     <t>ARGT006PO. Formación técnica del cartón ondulado</t>
   </si>
   <si>
     <t>ARGT006PO_EC</t>
   </si>
   <si>
     <t>ARGT009PO. Onduladora  fabricación del cartón ondulado</t>
   </si>
   <si>
     <t>ARGT009PO_EC</t>
   </si>
   <si>
     <t>115940IN</t>
   </si>
   <si>
     <t>ARGG002PO. Diseño gráfico vectorial con Adobe Illustrator (básico)</t>
   </si>
   <si>
     <t>26438IN</t>
+  </si>
+  <si>
+    <t>Aplicaciones de diseño autoedición</t>
+  </si>
+  <si>
+    <t>PIN_ARGN010PO</t>
+  </si>
+  <si>
+    <t>Diseño asistido por ordenador con Autocad</t>
+  </si>
+  <si>
+    <t>PIN_ARGG006PO</t>
+  </si>
+  <si>
+    <t>Diseño gráfico vectorial con adobe Illustrator CC</t>
+  </si>
+  <si>
+    <t>PIN_ARGG001PO</t>
+  </si>
+  <si>
+    <t>Diseño gráfico vectorial con Corel Draw</t>
+  </si>
+  <si>
+    <t>PIN_ARGG005PO</t>
+  </si>
+  <si>
+    <t>Diseño y maquetación con Adobe Indesign</t>
+  </si>
+  <si>
+    <t>PIN_ARGN002PO</t>
+  </si>
+  <si>
+    <t>Diseño y programación de aplicaciones multimedia</t>
+  </si>
+  <si>
+    <t>PIN_ARGG100</t>
+  </si>
+  <si>
+    <t>ARGG014PO. Photoshop básico</t>
+  </si>
+  <si>
+    <t>PIN_ARGG014PO</t>
+  </si>
+  <si>
+    <t>Adobe InDesign CC</t>
+  </si>
+  <si>
+    <t>PC660</t>
+  </si>
+  <si>
+    <t>Adobe InDesign CS6</t>
+  </si>
+  <si>
+    <t>PC665</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -1497,62 +1551,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D188"/>
+  <dimension ref="A1:D197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>4113</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>35</v>
@@ -4141,50 +4195,176 @@
       <c r="A187">
         <v>44078</v>
       </c>
       <c r="B187" t="s">
         <v>363</v>
       </c>
       <c r="C187">
         <v>30</v>
       </c>
       <c r="D187" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
         <v>44168</v>
       </c>
       <c r="B188" t="s">
         <v>372</v>
       </c>
       <c r="C188">
         <v>80</v>
       </c>
       <c r="D188" t="s">
         <v>373</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>45038</v>
+      </c>
+      <c r="B189" t="s">
+        <v>374</v>
+      </c>
+      <c r="C189">
+        <v>60</v>
+      </c>
+      <c r="D189" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>45044</v>
+      </c>
+      <c r="B190" t="s">
+        <v>376</v>
+      </c>
+      <c r="C190">
+        <v>50</v>
+      </c>
+      <c r="D190" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>45047</v>
+      </c>
+      <c r="B191" t="s">
+        <v>378</v>
+      </c>
+      <c r="C191">
+        <v>120</v>
+      </c>
+      <c r="D191" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>45048</v>
+      </c>
+      <c r="B192" t="s">
+        <v>380</v>
+      </c>
+      <c r="C192">
+        <v>70</v>
+      </c>
+      <c r="D192" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>45049</v>
+      </c>
+      <c r="B193" t="s">
+        <v>382</v>
+      </c>
+      <c r="C193">
+        <v>45</v>
+      </c>
+      <c r="D193" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>45050</v>
+      </c>
+      <c r="B194" t="s">
+        <v>384</v>
+      </c>
+      <c r="C194">
+        <v>50</v>
+      </c>
+      <c r="D194" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>45057</v>
+      </c>
+      <c r="B195" t="s">
+        <v>386</v>
+      </c>
+      <c r="C195">
+        <v>100</v>
+      </c>
+      <c r="D195" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>45554</v>
+      </c>
+      <c r="B196" t="s">
+        <v>388</v>
+      </c>
+      <c r="C196">
+        <v>30</v>
+      </c>
+      <c r="D196" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>45559</v>
+      </c>
+      <c r="B197" t="s">
+        <v>390</v>
+      </c>
+      <c r="C197">
+        <v>30</v>
+      </c>
+      <c r="D197" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">