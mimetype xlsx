--- v0 (2026-06-25)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1301">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>MF1442_3. Programación Didáctica De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT117</t>
   </si>
   <si>
     <t>MF1443_3. Selección, Elaboración, Adaptación Y Utilización De Materiales, Medios Y Recursos Didácticos En Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT118</t>
   </si>
   <si>
@@ -3390,56 +3390,50 @@
   <si>
     <t>Estructuración y apoyos visuales en TEA</t>
   </si>
   <si>
     <t>75907IN</t>
   </si>
   <si>
     <t>Cuidar y trabajar en equipo con conocimiento: salud mental, discapacidad intelectual y psíquica</t>
   </si>
   <si>
     <t>1255ID</t>
   </si>
   <si>
     <t>Habilidades sociales para la atención a usuarios/as y en el trabajo</t>
   </si>
   <si>
     <t>1252ID</t>
   </si>
   <si>
     <t>Acoso sexual y mobbing y sensibilización LGTBI en el ámbito laboral</t>
   </si>
   <si>
     <t>1138ID_1230ID</t>
   </si>
   <si>
-    <t>Coordinador/a de bienestar infantil y delegado/a de protección de la infancia y adolescencia</t>
-[...4 lines deleted...]
-  <si>
     <t>114825IN</t>
   </si>
   <si>
     <t>Técnicas de estudio - Primaria</t>
   </si>
   <si>
     <t>1247ID_P</t>
   </si>
   <si>
     <t>Técnicas de estudio - Secundaria</t>
   </si>
   <si>
     <t>1247ID_S</t>
   </si>
   <si>
     <t>Técnicas de estudio - Oposiciones</t>
   </si>
   <si>
     <t>1247ID_O</t>
   </si>
   <si>
     <t>1264ID</t>
   </si>
   <si>
     <t>1267ID</t>
@@ -3753,50 +3747,56 @@
   <si>
     <t>Francés A1 2026_10_(Ve)</t>
   </si>
   <si>
     <t>132032IN</t>
   </si>
   <si>
     <t>Francés a2 2026_10_(Ve) - contenido online</t>
   </si>
   <si>
     <t>132034IN</t>
   </si>
   <si>
     <t>Francés B1 2026_10_(Ve)</t>
   </si>
   <si>
     <t>132036IN</t>
   </si>
   <si>
     <t>Prevención del acoso laboral y sexual en la empresa y Desconexión Digital</t>
   </si>
   <si>
     <t>PAIB2541_PAIB3358</t>
   </si>
   <si>
+    <t>SSCG0096. Estimulación cognitiva</t>
+  </si>
+  <si>
+    <t>1332ID</t>
+  </si>
+  <si>
     <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PFT_SSC_B_1705</t>
   </si>
   <si>
     <t>SSCB0209 Dinamización de actividades de tiempo libre educativo infantil y juvenil</t>
   </si>
   <si>
     <t>SSCB0209_V</t>
   </si>
   <si>
     <t>SSCG0005 Acompañamiento al proceso de duelo</t>
   </si>
   <si>
     <t>PC576</t>
   </si>
   <si>
     <t>Acompañamiento integral en procesos de duelo familiar</t>
   </si>
   <si>
     <t>PC657</t>
   </si>
   <si>
     <t>PC658</t>
@@ -3859,50 +3859,110 @@
     <t>SSCE0032. Intervención educativa en alumnado con altas capacidades</t>
   </si>
   <si>
     <t>PC915</t>
   </si>
   <si>
     <t>SSCE0067. Programación neurolingüística y educación emocional en el aula</t>
   </si>
   <si>
     <t>PC922</t>
   </si>
   <si>
     <t>(SSCE0100,SSCE153PO)_Las redes sociales como herramienta dinamizadora</t>
   </si>
   <si>
     <t>PC950</t>
   </si>
   <si>
     <t>PA_ SSCE27</t>
   </si>
   <si>
     <t>SSCE0173. Aplicación de las herramientas digitales en la innovación educativa.</t>
   </si>
   <si>
     <t>136936IN</t>
+  </si>
+  <si>
+    <t>Procesos de lavado planchado y arreglo de ropa en alojamientos.Clasificación de ropas para el planchado en alojamientos</t>
+  </si>
+  <si>
+    <t>UF0046_V2_CT0163</t>
+  </si>
+  <si>
+    <t>Fundamentos de igualdad, realidad LGBTI, prevención del acoso y lenguaje inclusivo</t>
+  </si>
+  <si>
+    <t>1404ID</t>
+  </si>
+  <si>
+    <t>Coordinador/a y Delegado/a: Estrategias Prácticas para la Protección y el Bienestar Infantil</t>
+  </si>
+  <si>
+    <t>1376ID</t>
+  </si>
+  <si>
+    <t>La LOPIVI en Escuelas Infantiles (Parte I). Fundamentos legales y la violencia en la primera infancia.</t>
+  </si>
+  <si>
+    <t>1420ID</t>
+  </si>
+  <si>
+    <t>Acoso laboral, riesgos psicosociales y control horario: prevención y sensibilización</t>
+  </si>
+  <si>
+    <t>1138ID_1230ID_1243ID_1174ID</t>
+  </si>
+  <si>
+    <t>0017. Habilidades Sociales. Grado en Acondicionamiento Físico</t>
+  </si>
+  <si>
+    <t>1399ID_ FR</t>
+  </si>
+  <si>
+    <t>Gestión y Protección Infantil: Estrategias para la Coordinación y la Delegación</t>
+  </si>
+  <si>
+    <t>1437ID</t>
+  </si>
+  <si>
+    <t>1144. Proyecto de enseñanza y animación sociodeportiva</t>
+  </si>
+  <si>
+    <t>1409ID_FR</t>
+  </si>
+  <si>
+    <t>1154. Proyecto de acondicionamiento físico</t>
+  </si>
+  <si>
+    <t>1438ID_FR</t>
+  </si>
+  <si>
+    <t>1124. Dinamización grupal</t>
+  </si>
+  <si>
+    <t>1407ID_FR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4222,51 +4282,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D662"/>
+  <dimension ref="A1:D672"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.272" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -12302,967 +12362,967 @@
         <v>1120</v>
       </c>
       <c r="C575">
         <v>10</v>
       </c>
       <c r="D575" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
         <v>43898</v>
       </c>
       <c r="B576" t="s">
         <v>1122</v>
       </c>
       <c r="C576">
         <v>70</v>
       </c>
       <c r="D576" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>44032</v>
+        <v>44034</v>
       </c>
       <c r="B577" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C577">
+        <v>30</v>
+      </c>
+      <c r="D577" t="s">
         <v>1124</v>
-      </c>
-[...4 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>44034</v>
+        <v>44042</v>
       </c>
       <c r="B578" t="s">
-        <v>1008</v>
+        <v>1125</v>
       </c>
       <c r="C578">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D578" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>44042</v>
+        <v>44043</v>
       </c>
       <c r="B579" t="s">
         <v>1127</v>
       </c>
       <c r="C579">
         <v>15</v>
       </c>
       <c r="D579" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>44043</v>
+        <v>44044</v>
       </c>
       <c r="B580" t="s">
         <v>1129</v>
       </c>
       <c r="C580">
         <v>15</v>
       </c>
       <c r="D580" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>44044</v>
+        <v>44065</v>
       </c>
       <c r="B581" t="s">
+        <v>629</v>
+      </c>
+      <c r="C581">
+        <v>30</v>
+      </c>
+      <c r="D581" t="s">
         <v>1131</v>
-      </c>
-[...4 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>44065</v>
+        <v>44070</v>
       </c>
       <c r="B582" t="s">
-        <v>629</v>
+        <v>1108</v>
       </c>
       <c r="C582">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D582" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>44070</v>
+        <v>44099</v>
       </c>
       <c r="B583" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
       <c r="C583">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D583" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>44099</v>
+        <v>44188</v>
       </c>
       <c r="B584" t="s">
+        <v>702</v>
+      </c>
+      <c r="C584">
+        <v>70</v>
+      </c>
+      <c r="D584" t="s">
         <v>1135</v>
-      </c>
-[...4 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>44188</v>
+        <v>44189</v>
       </c>
       <c r="B585" t="s">
-        <v>702</v>
+        <v>1136</v>
       </c>
       <c r="C585">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D585" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>44189</v>
+        <v>44221</v>
       </c>
       <c r="B586" t="s">
+        <v>687</v>
+      </c>
+      <c r="C586">
+        <v>50</v>
+      </c>
+      <c r="D586" t="s">
         <v>1138</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>44221</v>
+        <v>44485</v>
       </c>
       <c r="B587" t="s">
-        <v>687</v>
+        <v>1139</v>
       </c>
       <c r="C587">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D587" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>44485</v>
+        <v>44523</v>
       </c>
       <c r="B588" t="s">
         <v>1141</v>
       </c>
       <c r="C588">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D588" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>44523</v>
+        <v>44568</v>
       </c>
       <c r="B589" t="s">
         <v>1143</v>
       </c>
       <c r="C589">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D589" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>44568</v>
+        <v>44984</v>
       </c>
       <c r="B590" t="s">
         <v>1145</v>
       </c>
       <c r="C590">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D590" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>44984</v>
+        <v>45059</v>
       </c>
       <c r="B591" t="s">
         <v>1147</v>
       </c>
       <c r="C591">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D591" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>45059</v>
+        <v>45060</v>
       </c>
       <c r="B592" t="s">
         <v>1149</v>
       </c>
       <c r="C592">
         <v>50</v>
       </c>
       <c r="D592" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>45060</v>
+        <v>45063</v>
       </c>
       <c r="B593" t="s">
         <v>1151</v>
       </c>
       <c r="C593">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D593" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>45063</v>
+        <v>45065</v>
       </c>
       <c r="B594" t="s">
         <v>1153</v>
       </c>
       <c r="C594">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D594" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>45065</v>
+        <v>45066</v>
       </c>
       <c r="B595" t="s">
         <v>1155</v>
       </c>
       <c r="C595">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D595" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>45066</v>
+        <v>45068</v>
       </c>
       <c r="B596" t="s">
         <v>1157</v>
       </c>
       <c r="C596">
         <v>70</v>
       </c>
       <c r="D596" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>45068</v>
+        <v>45069</v>
       </c>
       <c r="B597" t="s">
+        <v>694</v>
+      </c>
+      <c r="C597">
+        <v>120</v>
+      </c>
+      <c r="D597" t="s">
         <v>1159</v>
-      </c>
-[...4 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>45069</v>
+        <v>45070</v>
       </c>
       <c r="B598" t="s">
-        <v>694</v>
+        <v>1160</v>
       </c>
       <c r="C598">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D598" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>45070</v>
+        <v>45072</v>
       </c>
       <c r="B599" t="s">
         <v>1162</v>
       </c>
       <c r="C599">
         <v>60</v>
       </c>
       <c r="D599" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>45072</v>
+        <v>45074</v>
       </c>
       <c r="B600" t="s">
         <v>1164</v>
       </c>
       <c r="C600">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D600" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>45074</v>
+        <v>45075</v>
       </c>
       <c r="B601" t="s">
+        <v>598</v>
+      </c>
+      <c r="C601">
+        <v>50</v>
+      </c>
+      <c r="D601" t="s">
         <v>1166</v>
-      </c>
-[...4 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>45075</v>
+        <v>45101</v>
       </c>
       <c r="B602" t="s">
-        <v>598</v>
+        <v>468</v>
       </c>
       <c r="C602">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D602" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>45101</v>
+        <v>45103</v>
       </c>
       <c r="B603" t="s">
-        <v>468</v>
+        <v>1168</v>
       </c>
       <c r="C603">
-        <v>150</v>
+        <v>240</v>
       </c>
       <c r="D603" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>45103</v>
+        <v>45180</v>
       </c>
       <c r="B604" t="s">
         <v>1170</v>
       </c>
       <c r="C604">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="D604" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>45180</v>
+        <v>45183</v>
       </c>
       <c r="B605" t="s">
         <v>1172</v>
       </c>
       <c r="C605">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D605" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>45183</v>
+        <v>45185</v>
       </c>
       <c r="B606" t="s">
+        <v>687</v>
+      </c>
+      <c r="C606">
+        <v>50</v>
+      </c>
+      <c r="D606" t="s">
         <v>1174</v>
-      </c>
-[...4 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>45185</v>
+        <v>45186</v>
       </c>
       <c r="B607" t="s">
-        <v>687</v>
+        <v>1175</v>
       </c>
       <c r="C607">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D607" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>45186</v>
+        <v>45189</v>
       </c>
       <c r="B608" t="s">
         <v>1177</v>
       </c>
       <c r="C608">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D608" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>45189</v>
+        <v>45194</v>
       </c>
       <c r="B609" t="s">
+        <v>629</v>
+      </c>
+      <c r="C609">
+        <v>30</v>
+      </c>
+      <c r="D609" t="s">
         <v>1179</v>
-      </c>
-[...4 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>45194</v>
+        <v>45199</v>
       </c>
       <c r="B610" t="s">
-        <v>629</v>
+        <v>1180</v>
       </c>
       <c r="C610">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D610" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>45199</v>
+        <v>45221</v>
       </c>
       <c r="B611" t="s">
         <v>1182</v>
       </c>
       <c r="C611">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D611" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>45221</v>
+        <v>45222</v>
       </c>
       <c r="B612" t="s">
         <v>1184</v>
       </c>
       <c r="C612">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D612" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>45222</v>
+        <v>45223</v>
       </c>
       <c r="B613" t="s">
         <v>1186</v>
       </c>
       <c r="C613">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="D613" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>45223</v>
+        <v>45224</v>
       </c>
       <c r="B614" t="s">
         <v>1188</v>
       </c>
       <c r="C614">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="D614" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>45224</v>
+        <v>45225</v>
       </c>
       <c r="B615" t="s">
         <v>1190</v>
       </c>
       <c r="C615">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D615" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>45225</v>
+        <v>45234</v>
       </c>
       <c r="B616" t="s">
+        <v>847</v>
+      </c>
+      <c r="C616">
+        <v>30</v>
+      </c>
+      <c r="D616" t="s">
         <v>1192</v>
-      </c>
-[...4 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>45234</v>
+        <v>45256</v>
       </c>
       <c r="B617" t="s">
-        <v>847</v>
+        <v>1193</v>
       </c>
       <c r="C617">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D617" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>45256</v>
+        <v>45257</v>
       </c>
       <c r="B618" t="s">
         <v>1195</v>
       </c>
       <c r="C618">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D618" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>45257</v>
+        <v>45259</v>
       </c>
       <c r="B619" t="s">
         <v>1197</v>
       </c>
       <c r="C619">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D619" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>45259</v>
+        <v>45262</v>
       </c>
       <c r="B620" t="s">
         <v>1199</v>
       </c>
       <c r="C620">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D620" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>45262</v>
+        <v>45272</v>
       </c>
       <c r="B621" t="s">
         <v>1201</v>
       </c>
       <c r="C621">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D621" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>45272</v>
+        <v>45288</v>
       </c>
       <c r="B622" t="s">
         <v>1203</v>
       </c>
       <c r="C622">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D622" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>45288</v>
+        <v>45290</v>
       </c>
       <c r="B623" t="s">
         <v>1205</v>
       </c>
       <c r="C623">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D623" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>45290</v>
+        <v>45299</v>
       </c>
       <c r="B624" t="s">
         <v>1207</v>
       </c>
       <c r="C624">
-        <v>20</v>
+        <v>480</v>
       </c>
       <c r="D624" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>45299</v>
+        <v>45300</v>
       </c>
       <c r="B625" t="s">
         <v>1209</v>
       </c>
       <c r="C625">
-        <v>480</v>
+        <v>170</v>
       </c>
       <c r="D625" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>45300</v>
+        <v>45301</v>
       </c>
       <c r="B626" t="s">
         <v>1211</v>
       </c>
       <c r="C626">
-        <v>170</v>
+        <v>210</v>
       </c>
       <c r="D626" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>45301</v>
+        <v>45302</v>
       </c>
       <c r="B627" t="s">
         <v>1213</v>
       </c>
       <c r="C627">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="D627" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>45302</v>
+        <v>45307</v>
       </c>
       <c r="B628" t="s">
         <v>1215</v>
       </c>
       <c r="C628">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D628" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>45307</v>
+        <v>45315</v>
       </c>
       <c r="B629" t="s">
         <v>1217</v>
       </c>
       <c r="C629">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D629" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>45315</v>
+        <v>45319</v>
       </c>
       <c r="B630" t="s">
         <v>1219</v>
       </c>
       <c r="C630">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D630" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>45319</v>
+        <v>45326</v>
       </c>
       <c r="B631" t="s">
         <v>1221</v>
       </c>
       <c r="C631">
         <v>15</v>
       </c>
       <c r="D631" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>45326</v>
+        <v>45346</v>
       </c>
       <c r="B632" t="s">
         <v>1223</v>
       </c>
       <c r="C632">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="D632" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>45346</v>
+        <v>45347</v>
       </c>
       <c r="B633" t="s">
         <v>1225</v>
       </c>
       <c r="C633">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D633" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>45347</v>
+        <v>45348</v>
       </c>
       <c r="B634" t="s">
         <v>1227</v>
       </c>
       <c r="C634">
         <v>45</v>
       </c>
       <c r="D634" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>45348</v>
+        <v>45349</v>
       </c>
       <c r="B635" t="s">
         <v>1229</v>
       </c>
       <c r="C635">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D635" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>45349</v>
+        <v>45350</v>
       </c>
       <c r="B636" t="s">
         <v>1231</v>
       </c>
       <c r="C636">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D636" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>45350</v>
+        <v>45351</v>
       </c>
       <c r="B637" t="s">
         <v>1233</v>
       </c>
       <c r="C637">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D637" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>45351</v>
+        <v>45355</v>
       </c>
       <c r="B638" t="s">
         <v>1235</v>
       </c>
       <c r="C638">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D638" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>45355</v>
+        <v>45356</v>
       </c>
       <c r="B639" t="s">
         <v>1237</v>
       </c>
       <c r="C639">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D639" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>45356</v>
+        <v>45358</v>
       </c>
       <c r="B640" t="s">
         <v>1239</v>
       </c>
       <c r="C640">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D640" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>45358</v>
+        <v>45364</v>
       </c>
       <c r="B641" t="s">
         <v>1241</v>
       </c>
       <c r="C641">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="D641" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>45364</v>
+        <v>45369</v>
       </c>
       <c r="B642" t="s">
         <v>1243</v>
       </c>
       <c r="C642">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D642" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
         <v>45401</v>
       </c>
       <c r="B643" t="s">
         <v>1245</v>
       </c>
       <c r="C643">
         <v>90</v>
       </c>
       <c r="D643" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
         <v>45498</v>
       </c>
       <c r="B644" t="s">
         <v>1247</v>
@@ -13285,51 +13345,51 @@
         <v>20</v>
       </c>
       <c r="D645" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
         <v>45552</v>
       </c>
       <c r="B646" t="s">
         <v>1251</v>
       </c>
       <c r="C646">
         <v>70</v>
       </c>
       <c r="D646" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
         <v>45553</v>
       </c>
       <c r="B647" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
       <c r="C647">
         <v>50</v>
       </c>
       <c r="D647" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
         <v>45557</v>
       </c>
       <c r="B648" t="s">
         <v>871</v>
       </c>
       <c r="C648">
         <v>12</v>
       </c>
       <c r="D648" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
         <v>45573</v>
@@ -13383,51 +13443,51 @@
         <v>20</v>
       </c>
       <c r="D652" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
         <v>45690</v>
       </c>
       <c r="B653" t="s">
         <v>1263</v>
       </c>
       <c r="C653">
         <v>35</v>
       </c>
       <c r="D653" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
         <v>45699</v>
       </c>
       <c r="B654" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="C654">
         <v>70</v>
       </c>
       <c r="D654" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
         <v>45716</v>
       </c>
       <c r="B655" t="s">
         <v>1266</v>
       </c>
       <c r="C655">
         <v>20</v>
       </c>
       <c r="D655" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
         <v>45729</v>
@@ -13502,50 +13562,190 @@
       <c r="A661">
         <v>45862</v>
       </c>
       <c r="B661" t="s">
         <v>766</v>
       </c>
       <c r="C661">
         <v>30</v>
       </c>
       <c r="D661" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
         <v>45863</v>
       </c>
       <c r="B662" t="s">
         <v>1279</v>
       </c>
       <c r="C662">
         <v>50</v>
       </c>
       <c r="D662" t="s">
         <v>1280</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>45879</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C663">
+        <v>72</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>45900</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C664">
+        <v>8</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>45901</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C665">
+        <v>60</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>45918</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C666">
+        <v>60</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>45926</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C667">
+        <v>100</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>45933</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C668">
+        <v>143</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>45936</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C669">
+        <v>55</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>45943</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C670">
+        <v>55</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>45944</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C671">
+        <v>55</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>45951</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C672">
+        <v>99</v>
+      </c>
+      <c r="D672" t="s">
+        <v>1300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">