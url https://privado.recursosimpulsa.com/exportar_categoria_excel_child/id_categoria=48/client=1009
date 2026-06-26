--- v0 (2026-03-12)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>FCOV23. Competencia matemática - N2</t>
   </si>
   <si>
     <t>PIT146</t>
   </si>
   <si>
     <t>FCOV22. Comunicación en lengua castellana - N2</t>
   </si>
   <si>
     <t>PIT136</t>
   </si>
   <si>
@@ -443,63 +443,63 @@
   <si>
     <t>12274IN</t>
   </si>
   <si>
     <t>31063IN</t>
   </si>
   <si>
     <t>FCOE009PO. Inglés profesional para turismo.</t>
   </si>
   <si>
     <t>38002IN</t>
   </si>
   <si>
     <t>FCOO08. Creación y Gestión de la Marca Personal y Redes Sociales en la búsqueda de empleo.</t>
   </si>
   <si>
     <t>1145ID</t>
   </si>
   <si>
     <t>FCOI07. Competencias Digitales Básicas para el empleo.</t>
   </si>
   <si>
     <t>1146ID</t>
   </si>
   <si>
-    <t>Productividad individual externa.</t>
+    <t>Productividad individual externa (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_53</t>
   </si>
   <si>
-    <t>Productividad personal (programa completo).</t>
+    <t>Productividad personal (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_52</t>
   </si>
   <si>
-    <t>Productividad individual interna.</t>
+    <t>Productividad individual interna (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_54</t>
   </si>
   <si>
     <t>SSCE074PO. Formación de formadores</t>
   </si>
   <si>
     <t>PM022</t>
   </si>
   <si>
     <t>SSCE075PO. Formación de formadores en e-learning</t>
   </si>
   <si>
     <t>PM023</t>
   </si>
   <si>
     <t>SSCE19. Tutorización de cursos online con Moodle</t>
   </si>
   <si>
     <t>PM030</t>
   </si>
   <si>
     <t>ADGG053PO. Ofimática</t>
   </si>
@@ -835,54 +835,99 @@
   <si>
     <t>113360IN</t>
   </si>
   <si>
     <t>FCOV27. Comunicación en lengua castellana y competencia matemática</t>
   </si>
   <si>
     <t>116689IN</t>
   </si>
   <si>
     <t>PA_SSCE071PO</t>
   </si>
   <si>
     <t>FCOXXX26. Básico de prevención de riesgos laborales</t>
   </si>
   <si>
     <t>1273ID</t>
   </si>
   <si>
     <t>FCOS02. Básico de prevención de riesgos laborales en el empleo del hogar</t>
   </si>
   <si>
     <t>1299ID</t>
   </si>
   <si>
+    <t>PIN_FCOM01</t>
+  </si>
+  <si>
+    <t>FCOS02_08. Básico de prevención de riesgos laborales para trabajo en altura</t>
+  </si>
+  <si>
+    <t>PIN_FCOS02_08</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos</t>
+  </si>
+  <si>
+    <t>PIN_FCOS01</t>
+  </si>
+  <si>
+    <t>Inserción laboral y técnicas de búsqueda de empleo</t>
+  </si>
+  <si>
+    <t>PIN_FCOO01</t>
+  </si>
+  <si>
     <t>FCOO05. Técnicas de búsqueda de empleo eficaz</t>
   </si>
   <si>
     <t>PIN645061</t>
+  </si>
+  <si>
+    <t>FCOXXX26. Básico de prevención de riesgos laborales. Patinetes eléctricos</t>
+  </si>
+  <si>
+    <t>1340ID</t>
+  </si>
+  <si>
+    <t>FCOS02. Básico de prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PD_FCOS02</t>
+  </si>
+  <si>
+    <t>Seguridad de la información.</t>
+  </si>
+  <si>
+    <t>FCOO001POIN</t>
+  </si>
+  <si>
+    <t>FCOO14 Perspectiva de género, igualdad y desarrollo personal</t>
+  </si>
+  <si>
+    <t>PC795</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -1202,51 +1247,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D142"/>
+  <dimension ref="A1:D150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1364,65 +1409,65 @@
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>13372</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>13635</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>13636</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>13685</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13">
         <v>120</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13740</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
@@ -3192,60 +3237,172 @@
         <v>269</v>
       </c>
       <c r="C140">
         <v>60</v>
       </c>
       <c r="D140" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
         <v>44525</v>
       </c>
       <c r="B141" t="s">
         <v>271</v>
       </c>
       <c r="C141">
         <v>30</v>
       </c>
       <c r="D141" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
+        <v>45017</v>
+      </c>
+      <c r="B142" t="s">
+        <v>241</v>
+      </c>
+      <c r="C142">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>45161</v>
+      </c>
+      <c r="B143" t="s">
+        <v>274</v>
+      </c>
+      <c r="C143">
+        <v>30</v>
+      </c>
+      <c r="D143" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>45166</v>
+      </c>
+      <c r="B144" t="s">
+        <v>276</v>
+      </c>
+      <c r="C144">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>45176</v>
+      </c>
+      <c r="B145" t="s">
+        <v>278</v>
+      </c>
+      <c r="C145">
+        <v>15</v>
+      </c>
+      <c r="D145" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
         <v>45179</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142">
+      <c r="B146" t="s">
+        <v>280</v>
+      </c>
+      <c r="C146">
         <v>20</v>
       </c>
-      <c r="D142" t="s">
-        <v>274</v>
+      <c r="D146" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>45397</v>
+      </c>
+      <c r="B147" t="s">
+        <v>282</v>
+      </c>
+      <c r="C147">
+        <v>60</v>
+      </c>
+      <c r="D147" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>45421</v>
+      </c>
+      <c r="B148" t="s">
+        <v>284</v>
+      </c>
+      <c r="C148">
+        <v>30</v>
+      </c>
+      <c r="D148" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>45507</v>
+      </c>
+      <c r="B149" t="s">
+        <v>286</v>
+      </c>
+      <c r="C149">
+        <v>20</v>
+      </c>
+      <c r="D149" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>45646</v>
+      </c>
+      <c r="B150" t="s">
+        <v>288</v>
+      </c>
+      <c r="C150">
+        <v>21</v>
+      </c>
+      <c r="D150" t="s">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">