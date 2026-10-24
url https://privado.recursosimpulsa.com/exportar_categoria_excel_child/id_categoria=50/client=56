--- v0 (2026-03-13)
+++ v1 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0519) Gestión Auxiliar De Documentación Económico-Administrativa Y Comercial</t>
   </si>
   <si>
     <t>PIT017</t>
   </si>
   <si>
     <t>(UF0520) Comunicación En Las Relaciones Profesionales</t>
   </si>
   <si>
     <t>PIT018</t>
   </si>
   <si>
@@ -92,56 +92,50 @@
   <si>
     <t>Trabajo En Equipo</t>
   </si>
   <si>
     <t>PD116</t>
   </si>
   <si>
     <t>ADGD129PO. Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PD267</t>
   </si>
   <si>
     <t>(MF0238) Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PMMF0238</t>
   </si>
   <si>
     <t>UF0341 Contratación Laboral</t>
   </si>
   <si>
     <t>PD273</t>
   </si>
   <si>
-    <t>(UF0343) Retribuciones Salariales, Cotización Y Recaudación</t>
-[...4 lines deleted...]
-  <si>
     <t>(UF0345) Apoyo Administrativo A La Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PMUF0345</t>
   </si>
   <si>
     <t>(UF0346) Comunicación Efectiva Y Trabajo En Equipo</t>
   </si>
   <si>
     <t>PMUF0346</t>
   </si>
   <si>
     <t>(UF0347) Sistemas De Archivo Y Clasificación De Documentos</t>
   </si>
   <si>
     <t>PD279</t>
   </si>
   <si>
     <t>Nuevas Tecnologías Aplicadas A La Gestión De RRHH</t>
   </si>
   <si>
     <t>PD280</t>
   </si>
   <si>
     <t>Coaching para Mejorar el Rendimiento Personal y Profesional en las Organizaciones</t>
@@ -326,50 +320,56 @@
   <si>
     <t>ADGN001PO. Accidente de trabajo: Gestión.</t>
   </si>
   <si>
     <t>PA_ADGN001PO</t>
   </si>
   <si>
     <t>Motivación y compromiso de los empleados públicos.</t>
   </si>
   <si>
     <t>PA321</t>
   </si>
   <si>
     <t>Protocolo administrativo y organización de actos en las administraciones públicas.</t>
   </si>
   <si>
     <t>PA326</t>
   </si>
   <si>
     <t>Coaching empresarial, creativo y gestión de equipos.</t>
   </si>
   <si>
     <t>10380IN</t>
   </si>
   <si>
+    <t>Cómo reducir el estrés laboral</t>
+  </si>
+  <si>
+    <t>10384IN</t>
+  </si>
+  <si>
     <t>Gestión de Recursos Humanos</t>
   </si>
   <si>
     <t>10471IN</t>
   </si>
   <si>
     <t>La Inteligencia Emocional y su trascendencia en la organización empresarial.</t>
   </si>
   <si>
     <t>10692IN</t>
   </si>
   <si>
     <t>PNL para empresas. Programación Neurolingüística .</t>
   </si>
   <si>
     <t>10374IN</t>
   </si>
   <si>
     <t>Selección de talentos a través de la web 2.0 - .</t>
   </si>
   <si>
     <t>10980IN</t>
   </si>
   <si>
     <t>El protocolo social</t>
@@ -1541,54 +1541,54 @@
   <si>
     <t>ADGD188PO. Nóminas</t>
   </si>
   <si>
     <t>PDADGD188PO</t>
   </si>
   <si>
     <t>Selección y contratación de empleados</t>
   </si>
   <si>
     <t>PH16B04C04</t>
   </si>
   <si>
     <t>Planificación de los Recursos Humanos</t>
   </si>
   <si>
     <t>16B04C03</t>
   </si>
   <si>
     <t>Resolución y Transformación de Conflictos en el ámbito Escolar</t>
   </si>
   <si>
     <t>3464EC</t>
   </si>
   <si>
-    <t>Garantía Integral de libertad sexual, acoso laboral y sexual.</t>
-[...2 lines deleted...]
-    <t>1159ID</t>
+    <t>Garantía Integral de libertad sexual, acoso laboral y sexual</t>
+  </si>
+  <si>
+    <t>1158ID_1164ID</t>
   </si>
   <si>
     <t>Acoso laboral y sexual</t>
   </si>
   <si>
     <t>1164ID</t>
   </si>
   <si>
     <t>FCOO11. Soft Skills en procesos de selección de recursos humanos en las empresas.</t>
   </si>
   <si>
     <t>PS_FCOO11</t>
   </si>
   <si>
     <t>ADGC164. Habilidades y herramientas para la mejora personal.</t>
   </si>
   <si>
     <t>PS_ADGC164</t>
   </si>
   <si>
     <t>ADGD257PO. Técnicas de negociación.</t>
   </si>
   <si>
     <t>PS_ADGD257PO</t>
   </si>
@@ -1841,90 +1841,102 @@
   <si>
     <t>PA38_PH03B12C02</t>
   </si>
   <si>
     <t>PAIB_ADGD186PO</t>
   </si>
   <si>
     <t>Formación para la Igualdad y Prevención del Acoso: Derechos y Buenas Prácticas</t>
   </si>
   <si>
     <t>1251ID_1164ID</t>
   </si>
   <si>
     <t>Gestión de Contratos Laborales (Casos prácticos)</t>
   </si>
   <si>
     <t>PH02B06C01_CCPP</t>
   </si>
   <si>
     <t>Retos y competencias del nuevo profesional de Recursos Humanos y su papel estratégico en la planificación.</t>
   </si>
   <si>
     <t>13275IN_13198IN</t>
   </si>
   <si>
-    <t>Cómo reducir el estrés laboral</t>
-[...4 lines deleted...]
-  <si>
     <t>Análisis de problemas y toma de decisiones en entorno laboral</t>
   </si>
   <si>
     <t>PA_ADGD008PO_PH03B10C01</t>
   </si>
   <si>
     <t>Coaching  (Con aportación de videos)</t>
   </si>
   <si>
     <t>11581IN_VIDEO_IND_500-1_ VIDEO_IND_502-1</t>
   </si>
   <si>
     <t>CTRD0002. Organización de reuniones virtuales. (Con aportación de videos)</t>
   </si>
   <si>
     <t>72326IN_VIDEO_IND_351-1</t>
   </si>
   <si>
     <t>Gestión De Recursos Humanos (Con aportación video Plan de acogida)</t>
   </si>
   <si>
     <t>PD267_  VIDEO_IND_291-1</t>
   </si>
   <si>
+    <t>Direccion de Equipos Presenciales y Virtuales</t>
+  </si>
+  <si>
+    <t>PIN656348</t>
+  </si>
+  <si>
     <t>ADGD207PO. Planificación y gestión del tiempo</t>
   </si>
   <si>
     <t>PIN702821</t>
   </si>
   <si>
     <t>Fundamentos de la  desconexión digital .</t>
   </si>
   <si>
     <t>1317ID</t>
+  </si>
+  <si>
+    <t>COMT11. Gestión de incidencias del viajero. Fidelización del cliente.</t>
+  </si>
+  <si>
+    <t>ID_COMT11</t>
+  </si>
+  <si>
+    <t>SEAD025PO	Básico de gestión de la prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PC754</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -2244,51 +2256,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D313"/>
+  <dimension ref="A1:D315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="146.107" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -2428,583 +2440,583 @@
         <v>22</v>
       </c>
       <c r="C11">
         <v>150</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>4329</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>4331</v>
+        <v>4333</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>4335</v>
+        <v>4336</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>4336</v>
+        <v>5390</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>5390</v>
+        <v>5392</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>5392</v>
+        <v>5394</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19">
         <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>5394</v>
+        <v>5395</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>5395</v>
+        <v>5396</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
         <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>5396</v>
+        <v>5397</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>5397</v>
+        <v>5398</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>5398</v>
+        <v>5432</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>5432</v>
+        <v>5433</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>5433</v>
+        <v>5435</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>5435</v>
+        <v>5438</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27">
         <v>30</v>
       </c>
       <c r="D27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>5438</v>
+        <v>5439</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28">
         <v>30</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>5439</v>
+        <v>5440</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>5440</v>
+        <v>5484</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>5484</v>
+        <v>5487</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>5487</v>
+        <v>5510</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>5510</v>
+        <v>5511</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>5511</v>
+        <v>5512</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>5512</v>
+        <v>5513</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>5513</v>
+        <v>5514</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>5514</v>
+        <v>5515</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
         <v>60</v>
       </c>
       <c r="D37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>5515</v>
+        <v>5520</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>5520</v>
+        <v>5523</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>5523</v>
+        <v>5524</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>5524</v>
+        <v>5525</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>5525</v>
+        <v>5585</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42">
         <v>40</v>
       </c>
       <c r="D42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>5585</v>
+        <v>5604</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>5604</v>
+        <v>5607</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>5607</v>
+        <v>5611</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>5611</v>
+        <v>5612</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>5612</v>
+        <v>5620</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>5620</v>
+        <v>5679</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>5679</v>
+        <v>5684</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>5684</v>
+        <v>5749</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>5749</v>
+        <v>5750</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51">
         <v>15</v>
       </c>
       <c r="D51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>5751</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
         <v>50</v>
       </c>
       <c r="D52" t="s">
         <v>105</v>
       </c>
     </row>
@@ -3621,51 +3633,51 @@
         <v>30</v>
       </c>
       <c r="D96" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>13322</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97">
         <v>30</v>
       </c>
       <c r="D97" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>13326</v>
       </c>
       <c r="B98" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C98">
         <v>30</v>
       </c>
       <c r="D98" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>13334</v>
       </c>
       <c r="B99" t="s">
         <v>197</v>
       </c>
       <c r="C99">
         <v>30</v>
       </c>
       <c r="D99" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>13338</v>
@@ -4265,51 +4277,51 @@
         <v>30</v>
       </c>
       <c r="D142" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>19150</v>
       </c>
       <c r="B143" t="s">
         <v>284</v>
       </c>
       <c r="C143">
         <v>8</v>
       </c>
       <c r="D143" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
         <v>19151</v>
       </c>
       <c r="B144" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C144">
         <v>8</v>
       </c>
       <c r="D144" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
         <v>19152</v>
       </c>
       <c r="B145" t="s">
         <v>287</v>
       </c>
       <c r="C145">
         <v>15</v>
       </c>
       <c r="D145" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
         <v>19156</v>
@@ -6544,144 +6556,172 @@
         <v>605</v>
       </c>
       <c r="C305">
         <v>30</v>
       </c>
       <c r="D305" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
         <v>44166</v>
       </c>
       <c r="B306" t="s">
         <v>607</v>
       </c>
       <c r="C306">
         <v>60</v>
       </c>
       <c r="D306" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>44179</v>
+        <v>44478</v>
       </c>
       <c r="B307" t="s">
         <v>609</v>
       </c>
       <c r="C307">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D307" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>44478</v>
+        <v>44483</v>
       </c>
       <c r="B308" t="s">
         <v>611</v>
       </c>
       <c r="C308">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D308" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>44483</v>
+        <v>44492</v>
       </c>
       <c r="B309" t="s">
         <v>613</v>
       </c>
       <c r="C309">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D309" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>44492</v>
+        <v>44511</v>
       </c>
       <c r="B310" t="s">
         <v>615</v>
       </c>
       <c r="C310">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D310" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>44511</v>
+        <v>44766</v>
       </c>
       <c r="B311" t="s">
         <v>617</v>
       </c>
       <c r="C311">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="D311" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
         <v>45098</v>
       </c>
       <c r="B312" t="s">
         <v>619</v>
       </c>
       <c r="C312">
         <v>60</v>
       </c>
       <c r="D312" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
         <v>45220</v>
       </c>
       <c r="B313" t="s">
         <v>621</v>
       </c>
       <c r="C313">
         <v>10</v>
       </c>
       <c r="D313" t="s">
         <v>622</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>45410</v>
+      </c>
+      <c r="B314" t="s">
+        <v>623</v>
+      </c>
+      <c r="C314">
+        <v>30</v>
+      </c>
+      <c r="D314" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>45612</v>
+      </c>
+      <c r="B315" t="s">
+        <v>625</v>
+      </c>
+      <c r="C315">
+        <v>50</v>
+      </c>
+      <c r="D315" t="s">
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">