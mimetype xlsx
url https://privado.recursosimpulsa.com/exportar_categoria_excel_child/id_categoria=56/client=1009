--- v0 (2026-03-14)
+++ v1 (2026-09-22)
@@ -12,224 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2019">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2072">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0349) Atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>PD11</t>
   </si>
   <si>
     <t>(UF0350) Gestión Administrativa Del Proceso Comercial</t>
   </si>
   <si>
     <t>PIT002</t>
   </si>
   <si>
     <t>(UF0351) Aplicaciones Informáticas De Gestión Comercial</t>
   </si>
   <si>
     <t>PIT003</t>
   </si>
   <si>
     <t>MF1329_1_ Atención Básica Al Cliente</t>
   </si>
   <si>
-    <t>PD70</t>
+    <t>PD_MF1329_1</t>
   </si>
   <si>
     <t>COML008PO_Gestión Básica De Almacén</t>
   </si>
   <si>
     <t>PD72</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
     <t>PD114</t>
   </si>
   <si>
     <t>Posicionamiento en la red. Analítica, medición y cuantificación</t>
   </si>
   <si>
     <t>PIT125</t>
   </si>
   <si>
     <t>Contenidos 2.0 para entornos digitales</t>
   </si>
   <si>
     <t>PD213</t>
   </si>
   <si>
     <t>Publicidad, Marketing Relacional Y Conversación</t>
   </si>
   <si>
     <t>PD218</t>
   </si>
   <si>
     <t>(COMT031PO) Dirección Comercial Y Marketing. Selección Y Formación De Equipos</t>
   </si>
   <si>
     <t>PD236</t>
   </si>
   <si>
     <t>(COMT051PO) Habilidades comerciales.</t>
   </si>
   <si>
     <t>PD237</t>
   </si>
   <si>
-    <t>(MF0239_2) Operaciones De Venta</t>
-[...86 lines deleted...]
-    <t>PD253</t>
+    <t>MF0239_2 Operaciones De Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0239_2</t>
+  </si>
+  <si>
+    <t>MF0240_2 Operaciones Auxiliares A La Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0240_2</t>
+  </si>
+  <si>
+    <t>MF0241_2 Información Y Atención Al Cliente/Consumidor/Usuario</t>
+  </si>
+  <si>
+    <t>PD_MF0241_2</t>
+  </si>
+  <si>
+    <t>MF0501_3 Implantación De Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0501_3</t>
+  </si>
+  <si>
+    <t>MF0502_3 Implantación De Productos Y Servicios</t>
+  </si>
+  <si>
+    <t>PD_MF0502_3</t>
+  </si>
+  <si>
+    <t>MF0503_3 Promociones En Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0503_3</t>
+  </si>
+  <si>
+    <t>MF0504_3 Escaparatismo Comercial</t>
+  </si>
+  <si>
+    <t>PD_MF0504_3</t>
+  </si>
+  <si>
+    <t>UF0030 Organización De Procesos De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0030</t>
+  </si>
+  <si>
+    <t>UF0031 Técnicas De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0031</t>
+  </si>
+  <si>
+    <t>UF0032 Venta Online</t>
+  </si>
+  <si>
+    <t>PD_UF0032</t>
+  </si>
+  <si>
+    <t>UF0033 Aprovisionamiento Y Almacenaje En Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0033</t>
+  </si>
+  <si>
+    <t>UF0034 Animación Y Presentación Del Producto En El Punto De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0034</t>
+  </si>
+  <si>
+    <t>UF0035 Operaciones De Caja En La Venta</t>
+  </si>
+  <si>
+    <t>PD-UF0035</t>
+  </si>
+  <si>
+    <t>UF0036 Gestión De La Atención Al Cliente/Consumidor</t>
+  </si>
+  <si>
+    <t>PD_UF0036</t>
+  </si>
+  <si>
+    <t>UF0037 Técnicas De Información Y Atención Al Cliente/Consumidor</t>
+  </si>
+  <si>
+    <t>PD_UF0037</t>
   </si>
   <si>
     <t>Cómo Captar Clientes En La Red</t>
   </si>
   <si>
-    <t>PD254</t>
+    <t>PD_14588</t>
   </si>
   <si>
     <t>Telemarketing</t>
   </si>
   <si>
     <t>PD257</t>
   </si>
   <si>
     <t>Atención Al Cliente</t>
   </si>
   <si>
     <t>PD258</t>
   </si>
   <si>
     <t>COML018PO Función logística y optimización de costes.</t>
   </si>
   <si>
     <t>PFT_ COML018PO</t>
   </si>
   <si>
     <t>COML016PO. Mejora de gestión de stocks y beneficios en el comercio.</t>
   </si>
   <si>
     <t>PFTCOML016PO</t>
   </si>
@@ -2990,51 +2990,51 @@
   <si>
     <t>(COMM065PO) Fundamentos de gestión y atención al cliente para tiendas</t>
   </si>
   <si>
     <t>COMM065PO_V2</t>
   </si>
   <si>
     <t>(COMM072PO) Promociones comerciales en el punto de venta y on line</t>
   </si>
   <si>
     <t>COMM072PO_V2</t>
   </si>
   <si>
     <t>COMT040PO. Gestión de ventas, marketing directo y utilización de redes sociales en la gestión comercial</t>
   </si>
   <si>
     <t>COMT040PO_V2</t>
   </si>
   <si>
     <t>(COMT069PO) Fundamentos de negociación comercial</t>
   </si>
   <si>
     <t>COMT069PO_V2</t>
   </si>
   <si>
-    <t>(COMT105PO) Venta online.</t>
+    <t>COMT105O Venta online.</t>
   </si>
   <si>
     <t>COMT105PO_V2</t>
   </si>
   <si>
     <t>Medios de pago internacionales</t>
   </si>
   <si>
     <t>MF0244_3_V2</t>
   </si>
   <si>
     <t>Gestión de quejas y reclamaciones en materia de consumo</t>
   </si>
   <si>
     <t>MF0245_3_V2</t>
   </si>
   <si>
     <t>Implantación de espacios comerciales</t>
   </si>
   <si>
     <t>MF0501_3_V2</t>
   </si>
   <si>
     <t>Implantación de productos y servicios</t>
   </si>
@@ -3875,96 +3875,96 @@
   <si>
     <t>PA_COMM057PO</t>
   </si>
   <si>
     <t>COMT071PO. Tecnologías aplicadas la venta y atención al cliente.</t>
   </si>
   <si>
     <t>PA_COMT071PO</t>
   </si>
   <si>
     <t>PA_COMT104PO</t>
   </si>
   <si>
     <t>(COML010PO) Política Y Gestión Informatizada En Stock  </t>
   </si>
   <si>
     <t>PA381</t>
   </si>
   <si>
     <t>(COMM025PO) Fundamentos Del Plan De Marketing En Internet</t>
   </si>
   <si>
     <t>PA396</t>
   </si>
   <si>
-    <t> Técnicas De Venta: El Cierre De Venta</t>
-[...2 lines deleted...]
-    <t>PD336</t>
+    <t>Técnicas De Venta: El Cierre De Venta</t>
+  </si>
+  <si>
+    <t>PD_43111</t>
   </si>
   <si>
     <t>Persuadir Para Cerrar Más Ventas</t>
   </si>
   <si>
     <t>PA416</t>
   </si>
   <si>
     <t>Gestión Del Cambio En La Organización</t>
   </si>
   <si>
     <t>PA418</t>
   </si>
   <si>
     <t>COMT09. Psicología Aplicada A Las Ventas</t>
   </si>
   <si>
     <t>PD_COMT09</t>
   </si>
   <si>
     <t>COMT07. Gestión Básica De Almacén</t>
   </si>
   <si>
     <t>PD_COMT07</t>
   </si>
   <si>
     <t>COMT10. Técnicas De Venta En El Comercio</t>
   </si>
   <si>
     <t>PD_COMT10</t>
   </si>
   <si>
     <t>COMT06. Comportamiento Del Consumidor Y Responsabilidad Social De Marketing En El Comercio</t>
   </si>
   <si>
     <t>PD_COMT06</t>
   </si>
   <si>
-    <t>(COMT105PO) Venta Online</t>
-[...2 lines deleted...]
-    <t>PD349</t>
+    <t>COMT105PO Venta Online</t>
+  </si>
+  <si>
+    <t>PD_COMT105PO</t>
   </si>
   <si>
     <t>Big Data para el Business Intelligence</t>
   </si>
   <si>
     <t>3956EC</t>
   </si>
   <si>
     <t>DINAMIZACIÓN DE CONTENIDOS</t>
   </si>
   <si>
     <t>1631EC</t>
   </si>
   <si>
     <t>Comunicación y atención al cliente</t>
   </si>
   <si>
     <t>1820EC</t>
   </si>
   <si>
     <t>Creación del blog corporativo</t>
   </si>
   <si>
     <t>4033EC</t>
   </si>
@@ -4610,56 +4610,50 @@
   <si>
     <t>PS782</t>
   </si>
   <si>
     <t>COML018PO. Función logística y optimización de costes.</t>
   </si>
   <si>
     <t>PS763</t>
   </si>
   <si>
     <t>COML019PO - Organización del almacén.</t>
   </si>
   <si>
     <t>PS764</t>
   </si>
   <si>
     <t>COMM005PO. Perfil y funciones del gestor de comunidades virtuales.</t>
   </si>
   <si>
     <t>PS793</t>
   </si>
   <si>
     <t>PS794</t>
   </si>
   <si>
-    <t>COMM007PO. Comunicación digital y gestión de comunidades virtuales en el sector de la publicidad</t>
-[...4 lines deleted...]
-  <si>
     <t>COMM030PO. Marketing on line en el sector de la consultoría</t>
   </si>
   <si>
     <t>PS796</t>
   </si>
   <si>
     <t>COMM058PO. Marketing relacional.</t>
   </si>
   <si>
     <t>PS766</t>
   </si>
   <si>
     <t>COMM035PO. Gestión y atención del Servicio Postventa</t>
   </si>
   <si>
     <t>PS899</t>
   </si>
   <si>
     <t>COMM037PO. Planificación de marketing.</t>
   </si>
   <si>
     <t>PS798</t>
   </si>
   <si>
     <t>PS799</t>
@@ -5243,51 +5237,51 @@
   <si>
     <t>COMT011PO. Atención telefónica a clientes y tratamiento de situaciones conflictivas</t>
   </si>
   <si>
     <t>PDCOMT011PO</t>
   </si>
   <si>
     <t>Captación y Fidelización de Clientes</t>
   </si>
   <si>
     <t>2594EC</t>
   </si>
   <si>
     <t>COMM123PO. Neuromarketing</t>
   </si>
   <si>
     <t>COMM123PO_PA</t>
   </si>
   <si>
     <t>COMM031PO. Marketing on line: diseño y promoción de sitios web</t>
   </si>
   <si>
     <t>PM025</t>
   </si>
   <si>
-    <t>Comercial y marketing: La función comercial de la empresa. Qué es vender y qué es hacer Marketing.</t>
+    <t>Comercial y marketing: La función comercial de la empresa. Qué es vender y qué es hacer Marketing (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_24</t>
   </si>
   <si>
     <t>COMM049PO. Gestión diaria de las secciones en grandes almacenes</t>
   </si>
   <si>
     <t>PS1143</t>
   </si>
   <si>
     <t>COMM068PO. Punto de venta y psicología del consumidor</t>
   </si>
   <si>
     <t>PS1144</t>
   </si>
   <si>
     <t>COMM11. Herramientas de difusión y marketing. Difusión de medidas adoptadas ante el COVID-19</t>
   </si>
   <si>
     <t>PS1158</t>
   </si>
   <si>
     <t>COMM09. Estrategia de comunicación de marketing en tiempos de coronavirus</t>
   </si>
@@ -5297,72 +5291,72 @@
   <si>
     <t>COMM004PO. Estrategias de servicios. Calidad y atención al cliente</t>
   </si>
   <si>
     <t>PS1178</t>
   </si>
   <si>
     <t>COMM15. Especialista en marketing digital</t>
   </si>
   <si>
     <t>PS1179</t>
   </si>
   <si>
     <t>COMT11. Gestión de incidencias del viajero. Fidelización del cliente.</t>
   </si>
   <si>
     <t>PS_COMT11</t>
   </si>
   <si>
     <t>COMT13. Retos para las empresas: Nueva interacción con el cliente y digitalización de la gestión.</t>
   </si>
   <si>
     <t>PS_COMT13</t>
   </si>
   <si>
-    <t>Gestión financiera para pymes (programa completo)</t>
+    <t>Gestión financiera para pymes (Curso basado en videopíldoras. Programa completo)</t>
   </si>
   <si>
     <t>CURVIDEO_20</t>
   </si>
   <si>
-    <t>Financiación para pymes.</t>
+    <t>Financiación para pymes (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_21</t>
   </si>
   <si>
-    <t>Inversión para pymes.</t>
+    <t>Inversión para pymes (Curso basado en videopíldoras)</t>
   </si>
   <si>
     <t>CURVIDEO_22</t>
   </si>
   <si>
-    <t>Gestión financiera para pymes: Contabilidad y finanzas para no financieros.</t>
-[...2 lines deleted...]
-    <t>VIdeopildora</t>
+    <t>Gestión financiera para pymes: Contabilidad y finanzas para no financieros (Curso basado en videopíldoras)</t>
+  </si>
+  <si>
+    <t>CURVIDEO_23</t>
   </si>
   <si>
     <t>COML023PO. Gestión logística</t>
   </si>
   <si>
     <t>COML023PO_PH</t>
   </si>
   <si>
     <t>COMM004PO. Estrategias de servicios: calidad y orientación al cliente</t>
   </si>
   <si>
     <t>COMM004PO_PH</t>
   </si>
   <si>
     <t>COMT108PO. Prevención de incendios en estaciones de Servicios</t>
   </si>
   <si>
     <t>PHCOMT108PO</t>
   </si>
   <si>
     <t>Copywriting</t>
   </si>
   <si>
     <t>PH03B16C01</t>
   </si>
@@ -5408,56 +5402,50 @@
   <si>
     <t>Naturaleza del marketing internacional.</t>
   </si>
   <si>
     <t>PH_16B12C03</t>
   </si>
   <si>
     <t>Los beneficios del comercio internacional.</t>
   </si>
   <si>
     <t>PH_16B12C04</t>
   </si>
   <si>
     <t>Proceso de Internalización de las Empresas</t>
   </si>
   <si>
     <t>PH16B12C05</t>
   </si>
   <si>
     <t>Formas de entrada en los mercados internacionales.</t>
   </si>
   <si>
     <t>PH_16B12C06</t>
   </si>
   <si>
-    <t>Inversiones en  Sistema Financiero, Renta fija, Renta variable</t>
-[...4 lines deleted...]
-  <si>
     <t>Mercados Bursátiles</t>
   </si>
   <si>
     <t>0047EC</t>
   </si>
   <si>
     <t>Operativa Bursátil</t>
   </si>
   <si>
     <t>4812EC</t>
   </si>
   <si>
     <t>COML039PO. Conducción de carretillas elevadoras</t>
   </si>
   <si>
     <t>PIT160</t>
   </si>
   <si>
     <t>PFTCOML011PO</t>
   </si>
   <si>
     <t>MF1000_3. Organización comercial.</t>
   </si>
   <si>
     <t>PA_MF1000_3</t>
@@ -5763,56 +5751,50 @@
     <t>Protocolo II</t>
   </si>
   <si>
     <t>4315EC_5508EC_PD114</t>
   </si>
   <si>
     <t>COMT013PO. Operativa de caja-terminal punto de venta.</t>
   </si>
   <si>
     <t>52332IN</t>
   </si>
   <si>
     <t>E-commerce, marketing digital y rrss en gestión de clientes.</t>
   </si>
   <si>
     <t>PSCOMM40</t>
   </si>
   <si>
     <t>ADGG032PO. Gestores online para el desarrollo de sitios web y e-commerce: práctica profesional</t>
   </si>
   <si>
     <t>36376IN</t>
   </si>
   <si>
     <t>55018IN</t>
-  </si>
-[...4 lines deleted...]
-    <t>CURVIDEO_59-1</t>
   </si>
   <si>
     <t>Fidelización y captación de clientes 2.0</t>
   </si>
   <si>
     <t>PS_COMT0005_COMM113PO</t>
   </si>
   <si>
     <t>CT1378_PS725</t>
   </si>
   <si>
     <t>COML005_Gestion del transporte en la empresa</t>
   </si>
   <si>
     <t>PFT_COML005</t>
   </si>
   <si>
     <t>COMT15 La gestión de videovisitas comerciales</t>
   </si>
   <si>
     <t>PA_COMT15</t>
   </si>
   <si>
     <t>El secreto de la venta consultiva</t>
   </si>
@@ -5871,50 +5853,56 @@
   <si>
     <t>Tu actividad dentro de Linkedin</t>
   </si>
   <si>
     <t>PH09B04C07</t>
   </si>
   <si>
     <t>COMM081PO. Técnicas de venta en el telemarketing</t>
   </si>
   <si>
     <t>PD_COMM081PO</t>
   </si>
   <si>
     <t>COMM002PO. Atención al cliente y calidad en el servicio.</t>
   </si>
   <si>
     <t>66207IN</t>
   </si>
   <si>
     <t>COMM0005. Estrategias de servicios: Calidad y orientación al cliente</t>
   </si>
   <si>
     <t>66401IN</t>
   </si>
   <si>
+    <t>Tienda virtual: Prestashop</t>
+  </si>
+  <si>
+    <t>COMT099POIN</t>
+  </si>
+  <si>
     <t>Gestión administrativa y atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>39292IN_PD11</t>
   </si>
   <si>
     <t>68275IN</t>
   </si>
   <si>
     <t>Marketing en TikTok. Marketing a través de las principales Redes Sociales</t>
   </si>
   <si>
     <t>53604IN</t>
   </si>
   <si>
     <t>Marketing en LinkedIn. Marketing a través de las principales Redes Sociales</t>
   </si>
   <si>
     <t>60998IN</t>
   </si>
   <si>
     <t>Atención al Cliente de Calidad: Manejo de Emociones, Gestión de Quejas y Resolución de Conflictos</t>
   </si>
   <si>
     <t>66207IN_57481IN_PH03B06C01</t>
@@ -6057,63 +6045,234 @@
   <si>
     <t>122483IN</t>
   </si>
   <si>
     <t>COML010PO. Política Y Gestión Informatizada En Stock</t>
   </si>
   <si>
     <t>PFT_COML010PO</t>
   </si>
   <si>
     <t>Como realizar la  transformación digital en la empresa. Punto del vista del cliente.</t>
   </si>
   <si>
     <t>PH01B01C01_ PH01B01C04</t>
   </si>
   <si>
     <t>Decoración y Ambientación en Alojamientos: Diseño de Habitaciones, Zonas Comunes y Comercio</t>
   </si>
   <si>
     <t>UF0047_V2_0302_V2</t>
   </si>
   <si>
     <t>COMM085PO. Marketing y reputación online: comunidades virtuales</t>
   </si>
   <si>
-    <t>PD180</t>
+    <t>PD_ COMM085PO</t>
   </si>
   <si>
     <t>CTRD0018. WHATSAPP BUSINESS PARA MEJORAR LA COMUNICACIÓN CON LOS CLIENTES</t>
   </si>
   <si>
     <t>PA420</t>
   </si>
   <si>
+    <t>PIN_COMT035PO</t>
+  </si>
+  <si>
+    <t>Dirección comercial y marketing. selección y formación de equipos</t>
+  </si>
+  <si>
+    <t>PIN_COMT031PO</t>
+  </si>
+  <si>
+    <t>COMT039PO. Gestión comercial y de ventas en microempresas</t>
+  </si>
+  <si>
+    <t>PIN_COMT039PO</t>
+  </si>
+  <si>
+    <t>PIN_COMT051PO</t>
+  </si>
+  <si>
+    <t>COMT053PO. Habilidades de venta</t>
+  </si>
+  <si>
+    <t>PIN_COMT053PO</t>
+  </si>
+  <si>
+    <t>Herramientas tecnológicas al servicio de la gestion comercial de clientes</t>
+  </si>
+  <si>
+    <t>PIN_COMM087PO</t>
+  </si>
+  <si>
+    <t>Planificación comercial y técnicas de venta de productos y servicios en el sector financiero (7PO)</t>
+  </si>
+  <si>
+    <t>PIN_COMT08</t>
+  </si>
+  <si>
+    <t>COMM001PO Analítica web para medir resultados de marketing</t>
+  </si>
+  <si>
+    <t>PIN_COMM001PO</t>
+  </si>
+  <si>
+    <t>COMT104PO. Blog para la comunicación en negocios</t>
+  </si>
+  <si>
+    <t>PIN_COMT104PO</t>
+  </si>
+  <si>
+    <t>COMM006PO. Gestión de comunidades virtuales</t>
+  </si>
+  <si>
+    <t>PIN_COMM006PO</t>
+  </si>
+  <si>
+    <t>Gestión del marketing 2.0</t>
+  </si>
+  <si>
+    <t>PIN_COMM040PO</t>
+  </si>
+  <si>
+    <t>COMM057PO. Marketing - distribución comercial y fuerza de ventas.</t>
+  </si>
+  <si>
+    <t>PIN_COMM057PO</t>
+  </si>
+  <si>
+    <t>PIN_COMM045PO</t>
+  </si>
+  <si>
+    <t>COMM123PO. Neuromarketing.</t>
+  </si>
+  <si>
+    <t>PIN_COMM123PO</t>
+  </si>
+  <si>
+    <t>PIN_COMM092PO</t>
+  </si>
+  <si>
+    <t>COMM18: Inteligencia artificial (IA) aplicada a Marketing Digital</t>
+  </si>
+  <si>
+    <t>PD_COMM18</t>
+  </si>
+  <si>
     <t>Atención al cliente. Comunicación y Atención telefónica. Tratamiento De Situaciones Conflictivas.</t>
   </si>
   <si>
-    <t>1820EC_PDCOMT011PO</t>
+    <t>1820EC_PD_COMT011PO</t>
+  </si>
+  <si>
+    <t>COMT023PO. Comunicación teléfonica y aención al cliente en telemarketing.</t>
+  </si>
+  <si>
+    <t>PIN_COMT023PO</t>
+  </si>
+  <si>
+    <t>WhatsApp business para mejorar la comunicación con los clientes.</t>
+  </si>
+  <si>
+    <t>133170IN</t>
+  </si>
+  <si>
+    <t>COMM0008. Organización de eventos y protocolo</t>
+  </si>
+  <si>
+    <t>PD_COMM0008</t>
+  </si>
+  <si>
+    <t>PC712</t>
+  </si>
+  <si>
+    <t>COMT0092.Cierre de ventas, venta complementaria, venta cruzada y fidelización de clientes</t>
+  </si>
+  <si>
+    <t>PC794</t>
+  </si>
+  <si>
+    <t>CTRO0003 Personal branding</t>
+  </si>
+  <si>
+    <t>PC793</t>
+  </si>
+  <si>
+    <t>COMM23. Analítica y marketing digital</t>
+  </si>
+  <si>
+    <t>PC808</t>
+  </si>
+  <si>
+    <t>COMM0032 Revolución artificial: uso y aplicaciones de ChatGPT en el entorno</t>
+  </si>
+  <si>
+    <t>PC888</t>
+  </si>
+  <si>
+    <t>COMM045PO_Marketing básico en medios sociales</t>
+  </si>
+  <si>
+    <t>PC909</t>
+  </si>
+  <si>
+    <t>COMM0132_Publicidad eficaz en comercio</t>
+  </si>
+  <si>
+    <t>PC939</t>
+  </si>
+  <si>
+    <t>Fidelización y retención de clientes</t>
+  </si>
+  <si>
+    <t>PC941</t>
+  </si>
+  <si>
+    <t>Impactful Presentation Skills for Professionals</t>
+  </si>
+  <si>
+    <t>PC979</t>
+  </si>
+  <si>
+    <t>Promociones comerciales en el punto de venta</t>
+  </si>
+  <si>
+    <t>PC978</t>
+  </si>
+  <si>
+    <t>COMM114PO_Atención al cliente a través de medios interactivos o digitales</t>
+  </si>
+  <si>
+    <t>1365ID</t>
+  </si>
+  <si>
+    <t>COMM007PO. Comunicación digital y gestión de comunidades virtuales en el sector de la publicidad</t>
+  </si>
+  <si>
+    <t>PDG_COMM007PO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -6433,60 +6592,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1028"/>
+  <dimension ref="A1:D1057"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="159.104" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>4075</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -17243,3644 +17402,4050 @@
         <v>1529</v>
       </c>
       <c r="C770">
         <v>80</v>
       </c>
       <c r="D770" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
         <v>19899</v>
       </c>
       <c r="B771" t="s">
         <v>1326</v>
       </c>
       <c r="C771">
         <v>100</v>
       </c>
       <c r="D771" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>19900</v>
+        <v>19902</v>
       </c>
       <c r="B772" t="s">
         <v>1532</v>
       </c>
       <c r="C772">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D772" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>19902</v>
+        <v>19904</v>
       </c>
       <c r="B773" t="s">
         <v>1534</v>
       </c>
       <c r="C773">
         <v>30</v>
       </c>
       <c r="D773" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>19904</v>
+        <v>19908</v>
       </c>
       <c r="B774" t="s">
         <v>1536</v>
       </c>
       <c r="C774">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D774" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>19908</v>
+        <v>19913</v>
       </c>
       <c r="B775" t="s">
         <v>1538</v>
       </c>
       <c r="C775">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D775" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>19913</v>
+        <v>19914</v>
       </c>
       <c r="B776" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C776">
+        <v>25</v>
+      </c>
+      <c r="D776" t="s">
         <v>1540</v>
-      </c>
-[...4 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>19914</v>
+        <v>19916</v>
       </c>
       <c r="B777" t="s">
-        <v>1361</v>
+        <v>1541</v>
       </c>
       <c r="C777">
         <v>25</v>
       </c>
       <c r="D777" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>19916</v>
+        <v>19918</v>
       </c>
       <c r="B778" t="s">
         <v>1543</v>
       </c>
       <c r="C778">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D778" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>19918</v>
+        <v>19919</v>
       </c>
       <c r="B779" t="s">
         <v>1545</v>
       </c>
       <c r="C779">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D779" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>19919</v>
+        <v>19922</v>
       </c>
       <c r="B780" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C780">
+        <v>30</v>
+      </c>
+      <c r="D780" t="s">
         <v>1547</v>
-      </c>
-[...4 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>19922</v>
+        <v>19927</v>
       </c>
       <c r="B781" t="s">
-        <v>1278</v>
+        <v>1548</v>
       </c>
       <c r="C781">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D781" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>19927</v>
+        <v>19931</v>
       </c>
       <c r="B782" t="s">
         <v>1550</v>
       </c>
       <c r="C782">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D782" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>19931</v>
+        <v>19933</v>
       </c>
       <c r="B783" t="s">
         <v>1552</v>
       </c>
       <c r="C783">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="D783" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>19933</v>
+        <v>19934</v>
       </c>
       <c r="B784" t="s">
         <v>1554</v>
       </c>
       <c r="C784">
-        <v>180</v>
+        <v>40</v>
       </c>
       <c r="D784" t="s">
         <v>1555</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>19934</v>
+        <v>19939</v>
       </c>
       <c r="B785" t="s">
         <v>1556</v>
       </c>
       <c r="C785">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D785" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>19939</v>
+        <v>19941</v>
       </c>
       <c r="B786" t="s">
         <v>1558</v>
       </c>
       <c r="C786">
         <v>30</v>
       </c>
       <c r="D786" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>19941</v>
+        <v>19943</v>
       </c>
       <c r="B787" t="s">
         <v>1560</v>
       </c>
       <c r="C787">
         <v>30</v>
       </c>
       <c r="D787" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>19943</v>
+        <v>19948</v>
       </c>
       <c r="B788" t="s">
         <v>1562</v>
       </c>
       <c r="C788">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D788" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>19948</v>
+        <v>19955</v>
       </c>
       <c r="B789" t="s">
         <v>1564</v>
       </c>
       <c r="C789">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D789" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>19955</v>
+        <v>19957</v>
       </c>
       <c r="B790" t="s">
         <v>1566</v>
       </c>
       <c r="C790">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D790" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>19957</v>
+        <v>19960</v>
       </c>
       <c r="B791" t="s">
         <v>1568</v>
       </c>
       <c r="C791">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D791" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>19960</v>
+        <v>19968</v>
       </c>
       <c r="B792" t="s">
         <v>1570</v>
       </c>
       <c r="C792">
         <v>30</v>
       </c>
       <c r="D792" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>19968</v>
+        <v>19971</v>
       </c>
       <c r="B793" t="s">
         <v>1572</v>
       </c>
       <c r="C793">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D793" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
-        <v>19971</v>
+        <v>19974</v>
       </c>
       <c r="B794" t="s">
         <v>1574</v>
       </c>
       <c r="C794">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D794" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
-        <v>19974</v>
+        <v>19976</v>
       </c>
       <c r="B795" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C795">
+        <v>25</v>
+      </c>
+      <c r="D795" t="s">
         <v>1576</v>
-      </c>
-[...4 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
-        <v>19976</v>
+        <v>19977</v>
       </c>
       <c r="B796" t="s">
-        <v>1352</v>
+        <v>1577</v>
       </c>
       <c r="C796">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D796" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>19977</v>
+        <v>20001</v>
       </c>
       <c r="B797" t="s">
         <v>1579</v>
       </c>
       <c r="C797">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D797" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>20001</v>
+        <v>20324</v>
       </c>
       <c r="B798" t="s">
         <v>1581</v>
       </c>
       <c r="C798">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D798" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>20324</v>
+        <v>20550</v>
       </c>
       <c r="B799" t="s">
         <v>1583</v>
       </c>
       <c r="C799">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D799" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>20550</v>
+        <v>20554</v>
       </c>
       <c r="B800" t="s">
         <v>1585</v>
       </c>
       <c r="C800">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D800" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>20554</v>
+        <v>20558</v>
       </c>
       <c r="B801" t="s">
         <v>1587</v>
       </c>
       <c r="C801">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D801" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>20558</v>
+        <v>20562</v>
       </c>
       <c r="B802" t="s">
         <v>1589</v>
       </c>
       <c r="C802">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D802" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>20562</v>
+        <v>20566</v>
       </c>
       <c r="B803" t="s">
         <v>1591</v>
       </c>
       <c r="C803">
         <v>60</v>
       </c>
       <c r="D803" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>20566</v>
+        <v>20570</v>
       </c>
       <c r="B804" t="s">
         <v>1593</v>
       </c>
       <c r="C804">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D804" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>20570</v>
+        <v>20574</v>
       </c>
       <c r="B805" t="s">
         <v>1595</v>
       </c>
       <c r="C805">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D805" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>20574</v>
+        <v>20584</v>
       </c>
       <c r="B806" t="s">
         <v>1597</v>
       </c>
       <c r="C806">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D806" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>20584</v>
+        <v>20586</v>
       </c>
       <c r="B807" t="s">
         <v>1599</v>
       </c>
       <c r="C807">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D807" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>20586</v>
+        <v>20588</v>
       </c>
       <c r="B808" t="s">
         <v>1601</v>
       </c>
       <c r="C808">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D808" t="s">
         <v>1602</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>20588</v>
+        <v>20590</v>
       </c>
       <c r="B809" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C809">
+        <v>80</v>
+      </c>
+      <c r="D809" t="s">
         <v>1603</v>
-      </c>
-[...4 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>20590</v>
+        <v>20592</v>
       </c>
       <c r="B810" t="s">
-        <v>1260</v>
+        <v>1604</v>
       </c>
       <c r="C810">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D810" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>20592</v>
+        <v>20594</v>
       </c>
       <c r="B811" t="s">
         <v>1606</v>
       </c>
       <c r="C811">
         <v>20</v>
       </c>
       <c r="D811" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>20594</v>
+        <v>20595</v>
       </c>
       <c r="B812" t="s">
         <v>1608</v>
       </c>
       <c r="C812">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D812" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>20595</v>
+        <v>20597</v>
       </c>
       <c r="B813" t="s">
         <v>1610</v>
       </c>
       <c r="C813">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="D813" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>20597</v>
+        <v>20601</v>
       </c>
       <c r="B814" t="s">
         <v>1612</v>
       </c>
       <c r="C814">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D814" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>20601</v>
+        <v>20623</v>
       </c>
       <c r="B815" t="s">
         <v>1614</v>
       </c>
       <c r="C815">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D815" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>20623</v>
+        <v>20627</v>
       </c>
       <c r="B816" t="s">
         <v>1616</v>
       </c>
       <c r="C816">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D816" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>20627</v>
+        <v>20628</v>
       </c>
       <c r="B817" t="s">
         <v>1618</v>
       </c>
       <c r="C817">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D817" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>20628</v>
+        <v>20631</v>
       </c>
       <c r="B818" t="s">
         <v>1620</v>
       </c>
       <c r="C818">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D818" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>20631</v>
+        <v>20634</v>
       </c>
       <c r="B819" t="s">
         <v>1622</v>
       </c>
       <c r="C819">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D819" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>20634</v>
+        <v>20651</v>
       </c>
       <c r="B820" t="s">
         <v>1624</v>
       </c>
       <c r="C820">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D820" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>20651</v>
+        <v>20654</v>
       </c>
       <c r="B821" t="s">
         <v>1626</v>
       </c>
       <c r="C821">
         <v>30</v>
       </c>
       <c r="D821" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>20654</v>
+        <v>20656</v>
       </c>
       <c r="B822" t="s">
         <v>1628</v>
       </c>
       <c r="C822">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D822" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>20656</v>
+        <v>20659</v>
       </c>
       <c r="B823" t="s">
         <v>1630</v>
       </c>
       <c r="C823">
         <v>50</v>
       </c>
       <c r="D823" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>20659</v>
+        <v>20663</v>
       </c>
       <c r="B824" t="s">
         <v>1632</v>
       </c>
       <c r="C824">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D824" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>20663</v>
+        <v>20729</v>
       </c>
       <c r="B825" t="s">
         <v>1634</v>
       </c>
       <c r="C825">
         <v>30</v>
       </c>
       <c r="D825" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>20729</v>
+        <v>20770</v>
       </c>
       <c r="B826" t="s">
         <v>1636</v>
       </c>
       <c r="C826">
         <v>30</v>
       </c>
       <c r="D826" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>20770</v>
+        <v>20791</v>
       </c>
       <c r="B827" t="s">
         <v>1638</v>
       </c>
       <c r="C827">
         <v>30</v>
       </c>
       <c r="D827" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>20791</v>
+        <v>20800</v>
       </c>
       <c r="B828" t="s">
         <v>1640</v>
       </c>
       <c r="C828">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="D828" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>20800</v>
+        <v>20820</v>
       </c>
       <c r="B829" t="s">
         <v>1642</v>
       </c>
       <c r="C829">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="D829" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>20820</v>
+        <v>20909</v>
       </c>
       <c r="B830" t="s">
         <v>1644</v>
       </c>
       <c r="C830">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D830" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>20909</v>
+        <v>20911</v>
       </c>
       <c r="B831" t="s">
         <v>1646</v>
       </c>
       <c r="C831">
         <v>20</v>
       </c>
       <c r="D831" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>20911</v>
+        <v>21026</v>
       </c>
       <c r="B832" t="s">
         <v>1648</v>
       </c>
       <c r="C832">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D832" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>21026</v>
+        <v>21134</v>
       </c>
       <c r="B833" t="s">
         <v>1650</v>
       </c>
       <c r="C833">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D833" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>21134</v>
+        <v>21156</v>
       </c>
       <c r="B834" t="s">
         <v>1652</v>
       </c>
       <c r="C834">
         <v>20</v>
       </c>
       <c r="D834" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>21156</v>
+        <v>21161</v>
       </c>
       <c r="B835" t="s">
         <v>1654</v>
       </c>
       <c r="C835">
         <v>20</v>
       </c>
       <c r="D835" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>21161</v>
+        <v>21259</v>
       </c>
       <c r="B836" t="s">
         <v>1656</v>
       </c>
       <c r="C836">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D836" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>21259</v>
+        <v>21274</v>
       </c>
       <c r="B837" t="s">
         <v>1658</v>
       </c>
       <c r="C837">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D837" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>21274</v>
+        <v>21313</v>
       </c>
       <c r="B838" t="s">
         <v>1660</v>
       </c>
       <c r="C838">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D838" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>21313</v>
+        <v>21336</v>
       </c>
       <c r="B839" t="s">
         <v>1662</v>
       </c>
       <c r="C839">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D839" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>21336</v>
+        <v>21346</v>
       </c>
       <c r="B840" t="s">
         <v>1664</v>
       </c>
       <c r="C840">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D840" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>21346</v>
+        <v>21348</v>
       </c>
       <c r="B841" t="s">
         <v>1666</v>
       </c>
       <c r="C841">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D841" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>21348</v>
+        <v>21474</v>
       </c>
       <c r="B842" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C842">
+        <v>90</v>
+      </c>
+      <c r="D842" t="s">
         <v>1668</v>
-      </c>
-[...4 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>21474</v>
+        <v>21480</v>
       </c>
       <c r="B843" t="s">
-        <v>1612</v>
+        <v>1328</v>
       </c>
       <c r="C843">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D843" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>21480</v>
+        <v>21637</v>
       </c>
       <c r="B844" t="s">
-        <v>1328</v>
+        <v>1670</v>
       </c>
       <c r="C844">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D844" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>21637</v>
+        <v>21900</v>
       </c>
       <c r="B845" t="s">
         <v>1672</v>
       </c>
       <c r="C845">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D845" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>21900</v>
+        <v>21911</v>
       </c>
       <c r="B846" t="s">
         <v>1674</v>
       </c>
       <c r="C846">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D846" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>21911</v>
+        <v>21913</v>
       </c>
       <c r="B847" t="s">
         <v>1676</v>
       </c>
       <c r="C847">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D847" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>21913</v>
+        <v>21921</v>
       </c>
       <c r="B848" t="s">
         <v>1678</v>
       </c>
       <c r="C848">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="D848" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>21921</v>
+        <v>21931</v>
       </c>
       <c r="B849" t="s">
         <v>1680</v>
       </c>
       <c r="C849">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="D849" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>21931</v>
+        <v>21947</v>
       </c>
       <c r="B850" t="s">
         <v>1682</v>
       </c>
       <c r="C850">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D850" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>21947</v>
+        <v>21957</v>
       </c>
       <c r="B851" t="s">
         <v>1684</v>
       </c>
       <c r="C851">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D851" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>21957</v>
+        <v>22197</v>
       </c>
       <c r="B852" t="s">
         <v>1686</v>
       </c>
       <c r="C852">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D852" t="s">
         <v>1687</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>22197</v>
+        <v>22199</v>
       </c>
       <c r="B853" t="s">
         <v>1688</v>
       </c>
       <c r="C853">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D853" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>22199</v>
+        <v>22201</v>
       </c>
       <c r="B854" t="s">
         <v>1690</v>
       </c>
       <c r="C854">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D854" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>22201</v>
+        <v>22203</v>
       </c>
       <c r="B855" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C855">
+        <v>60</v>
+      </c>
+      <c r="D855" t="s">
         <v>1692</v>
-      </c>
-[...4 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>22203</v>
+        <v>22205</v>
       </c>
       <c r="B856" t="s">
-        <v>1403</v>
+        <v>1693</v>
       </c>
       <c r="C856">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D856" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>22205</v>
+        <v>22208</v>
       </c>
       <c r="B857" t="s">
         <v>1695</v>
       </c>
       <c r="C857">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D857" t="s">
         <v>1696</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>22208</v>
+        <v>22210</v>
       </c>
       <c r="B858" t="s">
         <v>1697</v>
       </c>
       <c r="C858">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D858" t="s">
         <v>1698</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>22210</v>
+        <v>22235</v>
       </c>
       <c r="B859" t="s">
         <v>1699</v>
       </c>
       <c r="C859">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D859" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>22235</v>
+        <v>22237</v>
       </c>
       <c r="B860" t="s">
         <v>1701</v>
       </c>
       <c r="C860">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D860" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>22237</v>
+        <v>22727</v>
       </c>
       <c r="B861" t="s">
         <v>1703</v>
       </c>
       <c r="C861">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D861" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>22727</v>
+        <v>22809</v>
       </c>
       <c r="B862" t="s">
         <v>1705</v>
       </c>
       <c r="C862">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D862" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>22809</v>
+        <v>22810</v>
       </c>
       <c r="B863" t="s">
         <v>1707</v>
       </c>
       <c r="C863">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D863" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>22810</v>
+        <v>23211</v>
       </c>
       <c r="B864" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C864">
+        <v>20</v>
+      </c>
+      <c r="D864" t="s">
         <v>1709</v>
-      </c>
-[...4 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>23211</v>
+        <v>23229</v>
       </c>
       <c r="B865" t="s">
-        <v>1576</v>
+        <v>1361</v>
       </c>
       <c r="C865">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D865" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>23229</v>
+        <v>23279</v>
       </c>
       <c r="B866" t="s">
-        <v>1361</v>
+        <v>1711</v>
       </c>
       <c r="C866">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D866" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>23279</v>
+        <v>23287</v>
       </c>
       <c r="B867" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C867">
+        <v>80</v>
+      </c>
+      <c r="D867" t="s">
         <v>1713</v>
-      </c>
-[...4 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>23287</v>
+        <v>23612</v>
       </c>
       <c r="B868" t="s">
-        <v>1529</v>
+        <v>1554</v>
       </c>
       <c r="C868">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D868" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>23612</v>
+        <v>23781</v>
       </c>
       <c r="B869" t="s">
-        <v>1556</v>
+        <v>1715</v>
       </c>
       <c r="C869">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D869" t="s">
         <v>1716</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>23781</v>
+        <v>23828</v>
       </c>
       <c r="B870" t="s">
         <v>1717</v>
       </c>
       <c r="C870">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D870" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>23828</v>
+        <v>23856</v>
       </c>
       <c r="B871" t="s">
         <v>1719</v>
       </c>
       <c r="C871">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D871" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>23856</v>
+        <v>24743</v>
       </c>
       <c r="B872" t="s">
         <v>1721</v>
       </c>
       <c r="C872">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D872" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>24743</v>
+        <v>24953</v>
       </c>
       <c r="B873" t="s">
         <v>1723</v>
       </c>
       <c r="C873">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D873" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>24953</v>
+        <v>24960</v>
       </c>
       <c r="B874" t="s">
         <v>1725</v>
       </c>
       <c r="C874">
         <v>15</v>
       </c>
       <c r="D874" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>24960</v>
+        <v>24965</v>
       </c>
       <c r="B875" t="s">
         <v>1727</v>
       </c>
       <c r="C875">
         <v>15</v>
       </c>
       <c r="D875" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>24965</v>
+        <v>24966</v>
       </c>
       <c r="B876" t="s">
         <v>1729</v>
       </c>
       <c r="C876">
         <v>15</v>
       </c>
       <c r="D876" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>24966</v>
+        <v>24985</v>
       </c>
       <c r="B877" t="s">
         <v>1731</v>
       </c>
       <c r="C877">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D877" t="s">
         <v>1732</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>24985</v>
+        <v>25204</v>
       </c>
       <c r="B878" t="s">
         <v>1733</v>
       </c>
       <c r="C878">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D878" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>25204</v>
+        <v>25407</v>
       </c>
       <c r="B879" t="s">
         <v>1735</v>
       </c>
       <c r="C879">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D879" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>25407</v>
+        <v>26785</v>
       </c>
       <c r="B880" t="s">
         <v>1737</v>
       </c>
       <c r="C880">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D880" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>26785</v>
+        <v>27134</v>
       </c>
       <c r="B881" t="s">
         <v>1739</v>
       </c>
       <c r="C881">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D881" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>27134</v>
+        <v>27214</v>
       </c>
       <c r="B882" t="s">
         <v>1741</v>
       </c>
       <c r="C882">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D882" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>27214</v>
+        <v>27303</v>
       </c>
       <c r="B883" t="s">
         <v>1743</v>
       </c>
       <c r="C883">
         <v>8</v>
       </c>
       <c r="D883" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>27303</v>
+        <v>27310</v>
       </c>
       <c r="B884" t="s">
         <v>1745</v>
       </c>
       <c r="C884">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="D884" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>27310</v>
+        <v>27350</v>
       </c>
       <c r="B885" t="s">
         <v>1747</v>
       </c>
       <c r="C885">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D885" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>27350</v>
+        <v>27352</v>
       </c>
       <c r="B886" t="s">
         <v>1749</v>
       </c>
       <c r="C886">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D886" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>27352</v>
+        <v>27409</v>
       </c>
       <c r="B887" t="s">
         <v>1751</v>
       </c>
       <c r="C887">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="D887" t="s">
         <v>1752</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>27409</v>
+        <v>27411</v>
       </c>
       <c r="B888" t="s">
         <v>1753</v>
       </c>
       <c r="C888">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="D888" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>27411</v>
+        <v>27419</v>
       </c>
       <c r="B889" t="s">
         <v>1755</v>
       </c>
       <c r="C889">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D889" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>27419</v>
+        <v>27420</v>
       </c>
       <c r="B890" t="s">
         <v>1757</v>
       </c>
       <c r="C890">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D890" t="s">
         <v>1758</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>27420</v>
+        <v>27438</v>
       </c>
       <c r="B891" t="s">
         <v>1759</v>
       </c>
       <c r="C891">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D891" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>27438</v>
+        <v>27440</v>
       </c>
       <c r="B892" t="s">
         <v>1761</v>
       </c>
       <c r="C892">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D892" t="s">
         <v>1762</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>27440</v>
+        <v>27443</v>
       </c>
       <c r="B893" t="s">
         <v>1763</v>
       </c>
       <c r="C893">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D893" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>27443</v>
+        <v>27445</v>
       </c>
       <c r="B894" t="s">
         <v>1765</v>
       </c>
       <c r="C894">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D894" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>27445</v>
+        <v>27507</v>
       </c>
       <c r="B895" t="s">
         <v>1767</v>
       </c>
       <c r="C895">
-        <v>6</v>
+        <v>150</v>
       </c>
       <c r="D895" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>27507</v>
+        <v>27508</v>
       </c>
       <c r="B896" t="s">
         <v>1769</v>
       </c>
       <c r="C896">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D896" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>27508</v>
+        <v>27515</v>
       </c>
       <c r="B897" t="s">
         <v>1771</v>
       </c>
       <c r="C897">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="D897" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>27515</v>
+        <v>27880</v>
       </c>
       <c r="B898" t="s">
         <v>1773</v>
       </c>
       <c r="C898">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="D898" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>27880</v>
+        <v>27883</v>
       </c>
       <c r="B899" t="s">
         <v>1775</v>
       </c>
       <c r="C899">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D899" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>27883</v>
+        <v>27884</v>
       </c>
       <c r="B900" t="s">
         <v>1777</v>
       </c>
       <c r="C900">
         <v>8</v>
       </c>
       <c r="D900" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>27884</v>
+        <v>27885</v>
       </c>
       <c r="B901" t="s">
         <v>1779</v>
       </c>
       <c r="C901">
         <v>8</v>
       </c>
       <c r="D901" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>27885</v>
+        <v>27886</v>
       </c>
       <c r="B902" t="s">
         <v>1781</v>
       </c>
       <c r="C902">
         <v>8</v>
       </c>
       <c r="D902" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>27886</v>
+        <v>27887</v>
       </c>
       <c r="B903" t="s">
         <v>1783</v>
       </c>
       <c r="C903">
         <v>8</v>
       </c>
       <c r="D903" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>27887</v>
+        <v>27910</v>
       </c>
       <c r="B904" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C904">
+        <v>30</v>
+      </c>
+      <c r="D904" t="s">
         <v>1785</v>
-      </c>
-[...4 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>27910</v>
+        <v>27913</v>
       </c>
       <c r="B905" t="s">
-        <v>1373</v>
+        <v>1786</v>
       </c>
       <c r="C905">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D905" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>27913</v>
+        <v>27920</v>
       </c>
       <c r="B906" t="s">
         <v>1788</v>
       </c>
       <c r="C906">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D906" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>27920</v>
+        <v>27922</v>
       </c>
       <c r="B907" t="s">
         <v>1790</v>
       </c>
       <c r="C907">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D907" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>27922</v>
+        <v>27925</v>
       </c>
       <c r="B908" t="s">
         <v>1792</v>
       </c>
       <c r="C908">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D908" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>27925</v>
+        <v>27928</v>
       </c>
       <c r="B909" t="s">
         <v>1794</v>
       </c>
       <c r="C909">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D909" t="s">
         <v>1795</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>27928</v>
+        <v>28206</v>
       </c>
       <c r="B910" t="s">
         <v>1796</v>
       </c>
       <c r="C910">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="D910" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>28194</v>
+        <v>28208</v>
       </c>
       <c r="B911" t="s">
         <v>1798</v>
       </c>
       <c r="C911">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D911" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>28206</v>
+        <v>28423</v>
       </c>
       <c r="B912" t="s">
         <v>1800</v>
       </c>
       <c r="C912">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D912" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>28208</v>
+        <v>28513</v>
       </c>
       <c r="B913" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C913">
+        <v>30</v>
+      </c>
+      <c r="D913" t="s">
         <v>1802</v>
-      </c>
-[...4 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>28423</v>
+        <v>28870</v>
       </c>
       <c r="B914" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C914">
+        <v>120</v>
+      </c>
+      <c r="D914" t="s">
         <v>1804</v>
-      </c>
-[...4 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>28513</v>
+        <v>28886</v>
       </c>
       <c r="B915" t="s">
-        <v>1521</v>
+        <v>1805</v>
       </c>
       <c r="C915">
-        <v>30</v>
+        <v>160</v>
       </c>
       <c r="D915" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>28870</v>
+        <v>29107</v>
       </c>
       <c r="B916" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C916">
+        <v>80</v>
+      </c>
+      <c r="D916" t="s">
         <v>1807</v>
-      </c>
-[...4 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>28886</v>
+        <v>29109</v>
       </c>
       <c r="B917" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C917">
+        <v>50</v>
+      </c>
+      <c r="D917" t="s">
         <v>1809</v>
-      </c>
-[...4 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>29107</v>
+        <v>29128</v>
       </c>
       <c r="B918" t="s">
-        <v>1682</v>
+        <v>1810</v>
       </c>
       <c r="C918">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D918" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>29109</v>
+        <v>29131</v>
       </c>
       <c r="B919" t="s">
         <v>1812</v>
       </c>
       <c r="C919">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D919" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>29128</v>
+        <v>29134</v>
       </c>
       <c r="B920" t="s">
         <v>1814</v>
       </c>
       <c r="C920">
         <v>30</v>
       </c>
       <c r="D920" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>29131</v>
+        <v>29145</v>
       </c>
       <c r="B921" t="s">
         <v>1816</v>
       </c>
       <c r="C921">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="D921" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>29134</v>
+        <v>29148</v>
       </c>
       <c r="B922" t="s">
         <v>1818</v>
       </c>
       <c r="C922">
         <v>30</v>
       </c>
       <c r="D922" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>29145</v>
+        <v>29151</v>
       </c>
       <c r="B923" t="s">
         <v>1820</v>
       </c>
       <c r="C923">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="D923" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>29148</v>
+        <v>29161</v>
       </c>
       <c r="B924" t="s">
         <v>1822</v>
       </c>
       <c r="C924">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D924" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>29151</v>
+        <v>29165</v>
       </c>
       <c r="B925" t="s">
         <v>1824</v>
       </c>
       <c r="C925">
         <v>150</v>
       </c>
       <c r="D925" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>29161</v>
+        <v>29172</v>
       </c>
       <c r="B926" t="s">
         <v>1826</v>
       </c>
       <c r="C926">
         <v>150</v>
       </c>
       <c r="D926" t="s">
         <v>1827</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>29165</v>
+        <v>29176</v>
       </c>
       <c r="B927" t="s">
         <v>1828</v>
       </c>
       <c r="C927">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D927" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>29172</v>
+        <v>29179</v>
       </c>
       <c r="B928" t="s">
         <v>1830</v>
       </c>
       <c r="C928">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D928" t="s">
         <v>1831</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>29176</v>
+        <v>29182</v>
       </c>
       <c r="B929" t="s">
         <v>1832</v>
       </c>
       <c r="C929">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D929" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>29179</v>
+        <v>29185</v>
       </c>
       <c r="B930" t="s">
-        <v>1834</v>
+        <v>136</v>
       </c>
       <c r="C930">
         <v>30</v>
       </c>
       <c r="D930" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>29182</v>
+        <v>29341</v>
       </c>
       <c r="B931" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C931">
+        <v>45</v>
+      </c>
+      <c r="D931" t="s">
         <v>1836</v>
-      </c>
-[...4 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>29185</v>
+        <v>29344</v>
       </c>
       <c r="B932" t="s">
-        <v>136</v>
+        <v>1837</v>
       </c>
       <c r="C932">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D932" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>29341</v>
+        <v>29347</v>
       </c>
       <c r="B933" t="s">
         <v>1839</v>
       </c>
       <c r="C933">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D933" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>29344</v>
+        <v>29375</v>
       </c>
       <c r="B934" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C934">
+        <v>40</v>
+      </c>
+      <c r="D934" t="s">
         <v>1841</v>
-      </c>
-[...4 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>29347</v>
+        <v>29405</v>
       </c>
       <c r="B935" t="s">
-        <v>1843</v>
+        <v>1248</v>
       </c>
       <c r="C935">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D935" t="s">
-        <v>1844</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>29375</v>
+        <v>29414</v>
       </c>
       <c r="B936" t="s">
-        <v>1618</v>
+        <v>988</v>
       </c>
       <c r="C936">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D936" t="s">
-        <v>1845</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>29405</v>
+        <v>29420</v>
       </c>
       <c r="B937" t="s">
-        <v>1248</v>
+        <v>132</v>
       </c>
       <c r="C937">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="D937" t="s">
-        <v>1846</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>29414</v>
+        <v>29535</v>
       </c>
       <c r="B938" t="s">
-        <v>988</v>
+        <v>1845</v>
       </c>
       <c r="C938">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D938" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>29420</v>
+        <v>30458</v>
       </c>
       <c r="B939" t="s">
-        <v>132</v>
+        <v>1847</v>
       </c>
       <c r="C939">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="D939" t="s">
         <v>1848</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>29535</v>
+        <v>30475</v>
       </c>
       <c r="B940" t="s">
         <v>1849</v>
       </c>
       <c r="C940">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D940" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>30458</v>
+        <v>30506</v>
       </c>
       <c r="B941" t="s">
         <v>1851</v>
       </c>
       <c r="C941">
-        <v>120</v>
+        <v>230</v>
       </c>
       <c r="D941" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>30475</v>
+        <v>30520</v>
       </c>
       <c r="B942" t="s">
         <v>1853</v>
       </c>
       <c r="C942">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="D942" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>30506</v>
+        <v>30533</v>
       </c>
       <c r="B943" t="s">
         <v>1855</v>
       </c>
       <c r="C943">
-        <v>230</v>
+        <v>120</v>
       </c>
       <c r="D943" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>30520</v>
+        <v>30679</v>
       </c>
       <c r="B944" t="s">
         <v>1857</v>
       </c>
       <c r="C944">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="D944" t="s">
         <v>1858</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>30533</v>
+        <v>31331</v>
       </c>
       <c r="B945" t="s">
         <v>1859</v>
       </c>
       <c r="C945">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="D945" t="s">
         <v>1860</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>30679</v>
+        <v>31334</v>
       </c>
       <c r="B946" t="s">
         <v>1861</v>
       </c>
       <c r="C946">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D946" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
-        <v>31331</v>
+        <v>31337</v>
       </c>
       <c r="B947" t="s">
         <v>1863</v>
       </c>
       <c r="C947">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="D947" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948">
-        <v>31334</v>
+        <v>31340</v>
       </c>
       <c r="B948" t="s">
         <v>1865</v>
       </c>
       <c r="C948">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D948" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949">
-        <v>31337</v>
+        <v>31343</v>
       </c>
       <c r="B949" t="s">
         <v>1867</v>
       </c>
       <c r="C949">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D949" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950">
-        <v>31340</v>
+        <v>31356</v>
       </c>
       <c r="B950" t="s">
         <v>1869</v>
       </c>
       <c r="C950">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D950" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951">
-        <v>31343</v>
+        <v>31359</v>
       </c>
       <c r="B951" t="s">
         <v>1871</v>
       </c>
       <c r="C951">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D951" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952">
-        <v>31356</v>
+        <v>31387</v>
       </c>
       <c r="B952" t="s">
         <v>1873</v>
       </c>
       <c r="C952">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D952" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953">
-        <v>31359</v>
+        <v>31449</v>
       </c>
       <c r="B953" t="s">
         <v>1875</v>
       </c>
       <c r="C953">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D953" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954">
-        <v>31387</v>
+        <v>31452</v>
       </c>
       <c r="B954" t="s">
         <v>1877</v>
       </c>
       <c r="C954">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D954" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955">
-        <v>31449</v>
+        <v>31455</v>
       </c>
       <c r="B955" t="s">
         <v>1879</v>
       </c>
       <c r="C955">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D955" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956">
-        <v>31452</v>
+        <v>31458</v>
       </c>
       <c r="B956" t="s">
         <v>1881</v>
       </c>
       <c r="C956">
         <v>15</v>
       </c>
       <c r="D956" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957">
-        <v>31455</v>
+        <v>31462</v>
       </c>
       <c r="B957" t="s">
         <v>1883</v>
       </c>
       <c r="C957">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D957" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958">
-        <v>31458</v>
+        <v>31465</v>
       </c>
       <c r="B958" t="s">
         <v>1885</v>
       </c>
       <c r="C958">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D958" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959">
-        <v>31462</v>
+        <v>31468</v>
       </c>
       <c r="B959" t="s">
         <v>1887</v>
       </c>
       <c r="C959">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="D959" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960">
-        <v>31465</v>
+        <v>31475</v>
       </c>
       <c r="B960" t="s">
         <v>1889</v>
       </c>
       <c r="C960">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D960" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
-        <v>31468</v>
+        <v>31478</v>
       </c>
       <c r="B961" t="s">
         <v>1891</v>
       </c>
       <c r="C961">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="D961" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>31475</v>
+        <v>31486</v>
       </c>
       <c r="B962" t="s">
         <v>1893</v>
       </c>
       <c r="C962">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D962" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>31478</v>
+        <v>32060</v>
       </c>
       <c r="B963" t="s">
         <v>1895</v>
       </c>
       <c r="C963">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="D963" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>31486</v>
+        <v>32413</v>
       </c>
       <c r="B964" t="s">
         <v>1897</v>
       </c>
       <c r="C964">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D964" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>32060</v>
+        <v>32505</v>
       </c>
       <c r="B965" t="s">
         <v>1899</v>
       </c>
       <c r="C965">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="D965" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>32413</v>
+        <v>32709</v>
       </c>
       <c r="B966" t="s">
         <v>1901</v>
       </c>
       <c r="C966">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="D966" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>32505</v>
+        <v>32968</v>
       </c>
       <c r="B967" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C967">
+        <v>40</v>
+      </c>
+      <c r="D967" t="s">
         <v>1903</v>
-      </c>
-[...4 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>32709</v>
+        <v>33006</v>
       </c>
       <c r="B968" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C968">
+        <v>55</v>
+      </c>
+      <c r="D968" t="s">
         <v>1905</v>
-      </c>
-[...4 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>32968</v>
+        <v>34492</v>
       </c>
       <c r="B969" t="s">
-        <v>1350</v>
+        <v>1906</v>
       </c>
       <c r="C969">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D969" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>33006</v>
+        <v>35105</v>
       </c>
       <c r="B970" t="s">
         <v>1908</v>
       </c>
       <c r="C970">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="D970" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>34492</v>
+        <v>35716</v>
       </c>
       <c r="B971" t="s">
         <v>1910</v>
       </c>
       <c r="C971">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="D971" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>35105</v>
+        <v>35948</v>
       </c>
       <c r="B972" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C972">
+        <v>30</v>
+      </c>
+      <c r="D972" t="s">
         <v>1912</v>
-      </c>
-[...4 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>35716</v>
+        <v>37438</v>
       </c>
       <c r="B973" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C973">
+        <v>54</v>
+      </c>
+      <c r="D973" t="s">
         <v>1914</v>
-      </c>
-[...4 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>35948</v>
+        <v>37465</v>
       </c>
       <c r="B974" t="s">
-        <v>1521</v>
+        <v>426</v>
       </c>
       <c r="C974">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="D974" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>35989</v>
+        <v>37632</v>
       </c>
       <c r="B975" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C975">
+        <v>50</v>
+      </c>
+      <c r="D975" t="s">
         <v>1917</v>
-      </c>
-[...4 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>37438</v>
+        <v>37634</v>
       </c>
       <c r="B976" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C976">
+        <v>20</v>
+      </c>
+      <c r="D976" t="s">
         <v>1919</v>
-      </c>
-[...4 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>37465</v>
+        <v>37636</v>
       </c>
       <c r="B977" t="s">
-        <v>426</v>
+        <v>1920</v>
       </c>
       <c r="C977">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D977" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>37632</v>
+        <v>38006</v>
       </c>
       <c r="B978" t="s">
         <v>1922</v>
       </c>
       <c r="C978">
         <v>50</v>
       </c>
       <c r="D978" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>37634</v>
+        <v>38012</v>
       </c>
       <c r="B979" t="s">
         <v>1924</v>
       </c>
       <c r="C979">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D979" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>37636</v>
+        <v>42123</v>
       </c>
       <c r="B980" t="s">
         <v>1926</v>
       </c>
       <c r="C980">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D980" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>38006</v>
+        <v>42127</v>
       </c>
       <c r="B981" t="s">
         <v>1928</v>
       </c>
       <c r="C981">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D981" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>38012</v>
+        <v>42205</v>
       </c>
       <c r="B982" t="s">
         <v>1930</v>
       </c>
       <c r="C982">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D982" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>42123</v>
+        <v>42242</v>
       </c>
       <c r="B983" t="s">
         <v>1932</v>
       </c>
       <c r="C983">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D983" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>42127</v>
+        <v>42243</v>
       </c>
       <c r="B984" t="s">
         <v>1934</v>
       </c>
       <c r="C984">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D984" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>42205</v>
+        <v>42244</v>
       </c>
       <c r="B985" t="s">
         <v>1936</v>
       </c>
       <c r="C985">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D985" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>42242</v>
+        <v>42245</v>
       </c>
       <c r="B986" t="s">
         <v>1938</v>
       </c>
       <c r="C986">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D986" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>42243</v>
+        <v>42255</v>
       </c>
       <c r="B987" t="s">
         <v>1940</v>
       </c>
       <c r="C987">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="D987" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>42244</v>
+        <v>42262</v>
       </c>
       <c r="B988" t="s">
         <v>1942</v>
       </c>
       <c r="C988">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D988" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>42245</v>
+        <v>42263</v>
       </c>
       <c r="B989" t="s">
         <v>1944</v>
       </c>
       <c r="C989">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D989" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990">
-        <v>42255</v>
+        <v>42268</v>
       </c>
       <c r="B990" t="s">
         <v>1946</v>
       </c>
       <c r="C990">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D990" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991">
-        <v>42262</v>
+        <v>42271</v>
       </c>
       <c r="B991" t="s">
         <v>1948</v>
       </c>
       <c r="C991">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="D991" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>42263</v>
+        <v>42273</v>
       </c>
       <c r="B992" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C992">
+        <v>80</v>
+      </c>
+      <c r="D992" t="s">
         <v>1950</v>
-      </c>
-[...4 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>42271</v>
+        <v>42284</v>
       </c>
       <c r="B993" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C993">
+        <v>15</v>
+      </c>
+      <c r="D993" t="s">
         <v>1952</v>
-      </c>
-[...4 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>42273</v>
+        <v>42285</v>
       </c>
       <c r="B994" t="s">
-        <v>1682</v>
+        <v>1953</v>
       </c>
       <c r="C994">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D994" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>42284</v>
+        <v>42316</v>
       </c>
       <c r="B995" t="s">
         <v>1955</v>
       </c>
       <c r="C995">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D995" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>42285</v>
+        <v>42327</v>
       </c>
       <c r="B996" t="s">
         <v>1957</v>
       </c>
       <c r="C996">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D996" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>42316</v>
+        <v>42329</v>
       </c>
       <c r="B997" t="s">
         <v>1959</v>
       </c>
       <c r="C997">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D997" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>42327</v>
+        <v>42343</v>
       </c>
       <c r="B998" t="s">
         <v>1961</v>
       </c>
       <c r="C998">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="D998" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>42329</v>
+        <v>42344</v>
       </c>
       <c r="B999" t="s">
         <v>1963</v>
       </c>
       <c r="C999">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D999" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>42343</v>
+        <v>42887</v>
       </c>
       <c r="B1000" t="s">
         <v>1965</v>
       </c>
       <c r="C1000">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D1000" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>42344</v>
+        <v>42888</v>
       </c>
       <c r="B1001" t="s">
         <v>1967</v>
       </c>
       <c r="C1001">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1001" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>42887</v>
+        <v>43320</v>
       </c>
       <c r="B1002" t="s">
         <v>1969</v>
       </c>
       <c r="C1002">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D1002" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>42888</v>
+        <v>43321</v>
       </c>
       <c r="B1003" t="s">
         <v>1971</v>
       </c>
       <c r="C1003">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1003" t="s">
         <v>1972</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>43320</v>
+        <v>43322</v>
       </c>
       <c r="B1004" t="s">
         <v>1973</v>
       </c>
       <c r="C1004">
         <v>70</v>
       </c>
       <c r="D1004" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>43321</v>
+        <v>43323</v>
       </c>
       <c r="B1005" t="s">
         <v>1975</v>
       </c>
       <c r="C1005">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D1005" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>43322</v>
+        <v>43618</v>
       </c>
       <c r="B1006" t="s">
         <v>1977</v>
       </c>
       <c r="C1006">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D1006" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>43323</v>
+        <v>43782</v>
       </c>
       <c r="B1007" t="s">
         <v>1979</v>
       </c>
       <c r="C1007">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D1007" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>43618</v>
+        <v>43838</v>
       </c>
       <c r="B1008" t="s">
         <v>1981</v>
       </c>
       <c r="C1008">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D1008" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>43782</v>
+        <v>43868</v>
       </c>
       <c r="B1009" t="s">
         <v>1983</v>
       </c>
       <c r="C1009">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D1009" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>43838</v>
+        <v>44100</v>
       </c>
       <c r="B1010" t="s">
         <v>1985</v>
       </c>
       <c r="C1010">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D1010" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>43868</v>
+        <v>44101</v>
       </c>
       <c r="B1011" t="s">
         <v>1987</v>
       </c>
       <c r="C1011">
         <v>50</v>
       </c>
       <c r="D1011" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>44100</v>
+        <v>44102</v>
       </c>
       <c r="B1012" t="s">
         <v>1989</v>
       </c>
       <c r="C1012">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="D1012" t="s">
         <v>1990</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>44101</v>
+        <v>44138</v>
       </c>
       <c r="B1013" t="s">
         <v>1991</v>
       </c>
       <c r="C1013">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D1013" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>44102</v>
+        <v>44139</v>
       </c>
       <c r="B1014" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C1014">
+        <v>90</v>
+      </c>
+      <c r="D1014" t="s">
         <v>1993</v>
-      </c>
-[...4 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>44138</v>
+        <v>44140</v>
       </c>
       <c r="B1015" t="s">
-        <v>1995</v>
+        <v>1589</v>
       </c>
       <c r="C1015">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D1015" t="s">
-        <v>1996</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>44139</v>
+        <v>44142</v>
       </c>
       <c r="B1016" t="s">
-        <v>1276</v>
+        <v>1612</v>
       </c>
       <c r="C1016">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D1016" t="s">
-        <v>1997</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>44140</v>
+        <v>44143</v>
       </c>
       <c r="B1017" t="s">
-        <v>1591</v>
+        <v>1996</v>
       </c>
       <c r="C1017">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D1017" t="s">
-        <v>1998</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>44142</v>
+        <v>44144</v>
       </c>
       <c r="B1018" t="s">
-        <v>1614</v>
+        <v>1998</v>
       </c>
       <c r="C1018">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1018" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>44143</v>
+        <v>44175</v>
       </c>
       <c r="B1019" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C1019">
+        <v>30</v>
+      </c>
+      <c r="D1019" t="s">
         <v>2000</v>
-      </c>
-[...4 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>44144</v>
+        <v>44191</v>
       </c>
       <c r="B1020" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C1020">
+        <v>50</v>
+      </c>
+      <c r="D1020" t="s">
         <v>2002</v>
-      </c>
-[...4 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>44175</v>
+        <v>44196</v>
       </c>
       <c r="B1021" t="s">
-        <v>1570</v>
+        <v>2003</v>
       </c>
       <c r="C1021">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D1021" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>44191</v>
+        <v>44213</v>
       </c>
       <c r="B1022" t="s">
         <v>2005</v>
       </c>
       <c r="C1022">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1022" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>44196</v>
+        <v>44487</v>
       </c>
       <c r="B1023" t="s">
         <v>2007</v>
       </c>
       <c r="C1023">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D1023" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>44213</v>
+        <v>44520</v>
       </c>
       <c r="B1024" t="s">
         <v>2009</v>
       </c>
       <c r="C1024">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D1024" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>44487</v>
+        <v>44524</v>
       </c>
       <c r="B1025" t="s">
         <v>2011</v>
       </c>
       <c r="C1025">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="D1025" t="s">
         <v>2012</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>44520</v>
+        <v>45013</v>
       </c>
       <c r="B1026" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C1026">
+        <v>80</v>
+      </c>
+      <c r="D1026" t="s">
         <v>2013</v>
-      </c>
-[...4 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>44524</v>
+        <v>45018</v>
       </c>
       <c r="B1027" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C1027">
+        <v>75</v>
+      </c>
+      <c r="D1027" t="s">
         <v>2015</v>
-      </c>
-[...4 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
+        <v>45019</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C1028">
+        <v>60</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>45020</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C1029">
+        <v>60</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>45021</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C1030">
+        <v>35</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>45022</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C1031">
+        <v>60</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>45023</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C1032">
+        <v>25</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>45109</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C1033">
+        <v>30</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>45111</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1034">
+        <v>20</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>45120</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1035">
+        <v>100</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>45122</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C1036">
+        <v>90</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>45130</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C1037">
+        <v>30</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>45131</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C1038">
+        <v>25</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>45133</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C1039">
+        <v>60</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>45137</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C1040">
+        <v>60</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>45287</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C1041">
+        <v>200</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
         <v>45304</v>
       </c>
-      <c r="B1028" t="s">
-[...2 lines deleted...]
-      <c r="C1028">
+      <c r="B1042" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C1042">
         <v>90</v>
       </c>
-      <c r="D1028" t="s">
-        <v>2018</v>
+      <c r="D1042" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>45342</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C1043">
+        <v>20</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>45354</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C1044">
+        <v>12</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>45445</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C1045">
+        <v>65</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>45566</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C1046">
+        <v>25</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>45644</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C1047">
+        <v>20</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>45645</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C1048">
+        <v>30</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>45666</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C1049">
+        <v>30</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>45743</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C1050">
+        <v>60</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>45763</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C1051">
+        <v>25</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>45797</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C1052">
+        <v>30</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>45800</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C1053">
+        <v>24</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>45837</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C1054">
+        <v>35</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>45839</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C1055">
+        <v>40</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>45854</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C1056">
+        <v>30</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>45897</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C1057">
+        <v>120</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>2071</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">