--- v0 (2026-03-03)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="870">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="894">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>UF1464_Calidad Del Producto Gráfico</t>
   </si>
   <si>
     <t>PD63</t>
   </si>
   <si>
     <t>Sensibilización Ambiental</t>
   </si>
   <si>
     <t>PIT107</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>UF0053: Aplicación de normas y condiciones higiénico-sanitarias en restauración.</t>
   </si>
   <si>
     <t>PA_UF0053</t>
   </si>
   <si>
     <t>Manipulación en crudo y conservación de alimentos .</t>
   </si>
   <si>
     <t>11016IN</t>
   </si>
   <si>
     <t>Experto en gestión medioambiental .</t>
   </si>
   <si>
     <t>45654IN</t>
   </si>
   <si>
     <t>Mantenedor de piscinas de uso colectivo .</t>
   </si>
   <si>
     <t>65243IN</t>
   </si>
   <si>
-    <t>Montaje y uso de andamios .</t>
+    <t>10793IN. Montaje y uso de andamios .</t>
   </si>
   <si>
     <t>10793IN</t>
   </si>
   <si>
     <t>Nociones básicas en PRL .</t>
   </si>
   <si>
     <t>10302IN</t>
   </si>
   <si>
     <t>Prevención de Riesgos Laborales Específicos para Centro Infantil .</t>
   </si>
   <si>
     <t>10768IN</t>
   </si>
   <si>
     <t>Prevención de Riesgos Laborales Específicos para el Sector Trabajo en altura  .</t>
   </si>
   <si>
     <t>10760IN</t>
   </si>
   <si>
     <t>Prevención de riesgos laborales específicos para el Sector Agricultura .</t>
   </si>
@@ -1445,56 +1445,50 @@
   <si>
     <t>MF0711_2. Seguridad e Higiene y Protección Ambiental en Hostelería</t>
   </si>
   <si>
     <t>10181IN</t>
   </si>
   <si>
     <t>ADGD046PO. Fundamentos de la calidad en la industria.   </t>
   </si>
   <si>
     <t>PA_ADGD046PO</t>
   </si>
   <si>
     <t>Prevención de riesgos laborales para personal de oficinas.</t>
   </si>
   <si>
     <t>PA347</t>
   </si>
   <si>
     <t>Curso PRL nivel básico adaptado a la normativa</t>
   </si>
   <si>
     <t>3910EC</t>
   </si>
   <si>
-    <t>PRL Nivel Básico Adaptado a la Normativa</t>
-[...4 lines deleted...]
-  <si>
     <t>Ergonomía y psicosociología aplicada</t>
   </si>
   <si>
     <t>4331EC</t>
   </si>
   <si>
     <t>Análisis de peligros y puntos de control críticos (APPCC)</t>
   </si>
   <si>
     <t>2463EC</t>
   </si>
   <si>
     <t>Curso ISO 9001:2015</t>
   </si>
   <si>
     <t>1821EC</t>
   </si>
   <si>
     <t>Sistemas de gestión de calidad alimentaria.</t>
   </si>
   <si>
     <t>3097EC</t>
   </si>
   <si>
     <t>Análisis práctico de la evaluación de impacto ambiental</t>
@@ -1931,54 +1925,54 @@
   <si>
     <t>Prevención de Riesgos Laborales Básicos y Específicos para el Sector Hostelería.</t>
   </si>
   <si>
     <t>12187IN_43693IN</t>
   </si>
   <si>
     <t>FCOS02. Básico de prevención de riesgos.</t>
   </si>
   <si>
     <t>PA_FCOS02</t>
   </si>
   <si>
     <t>La Norma ISO 22000 Mas Pas 220</t>
   </si>
   <si>
     <t>3483EC</t>
   </si>
   <si>
     <t>Gestión y prevención de la violencia laboral y/o sexual.</t>
   </si>
   <si>
     <t>1158ID</t>
   </si>
   <si>
-    <t>Garantía Integral de libertad sexual, acoso laboral y sexual.</t>
-[...2 lines deleted...]
-    <t>1159ID</t>
+    <t>Garantía Integral de libertad sexual, acoso laboral y sexual</t>
+  </si>
+  <si>
+    <t>1158ID_1164ID</t>
   </si>
   <si>
     <t>Prevención de riesgos laborales en el sector químico y primeros auxilios</t>
   </si>
   <si>
     <t>PS894_26444IN</t>
   </si>
   <si>
     <t>Acoso laboral y sexual</t>
   </si>
   <si>
     <t>1164ID</t>
   </si>
   <si>
     <t>SEAG008PO. Sostenibilidad Ambiental</t>
   </si>
   <si>
     <t>PHSEAG008PO</t>
   </si>
   <si>
     <t>Requisitos de la norma UNE en ISO/IEC 17020</t>
   </si>
   <si>
     <t>1166ID</t>
   </si>
@@ -2576,96 +2570,174 @@
   <si>
     <t>Ergonomía</t>
   </si>
   <si>
     <t>CURVIDEO_125</t>
   </si>
   <si>
     <t>Prevención de riesgos laborales. Nivel Básico</t>
   </si>
   <si>
     <t>1288ID</t>
   </si>
   <si>
     <t>FCOS02. Básico de prevención de riesgos laborales</t>
   </si>
   <si>
     <t>1287ID</t>
   </si>
   <si>
     <t>Prevención de Riesgos Laborales Básico y Desconexión digital .</t>
   </si>
   <si>
     <t>12187IN_113373IN</t>
   </si>
   <si>
-    <t>Seguridad en el trabajo (PRL y riesgos psicosociales)</t>
-[...4 lines deleted...]
-  <si>
     <t>Prevención de riesgos laborales Basico. Riesgos específicos sector transporte.</t>
   </si>
   <si>
     <t>12187IN_10764IN</t>
   </si>
   <si>
     <t>CTRR0012. Prevención de riesgos laborales nivel básico para el Sector Explosivos</t>
   </si>
   <si>
     <t>124205IN</t>
   </si>
   <si>
     <t>FCOS02. Básico de prevención de riesgos laborales en el empleo del hogar</t>
   </si>
   <si>
     <t>1299ID</t>
   </si>
   <si>
     <t>CTRR0012. Prevención de riesgos laborales nivel básico para el Sector Alta Tensión</t>
   </si>
   <si>
     <t>125669IN</t>
   </si>
   <si>
     <t>Prevención de riesgos laborales nivel básico para el Sector Biológico (exposición a agentes biológicos)</t>
   </si>
   <si>
     <t>126387IN</t>
   </si>
   <si>
     <t>PRL en el sector del empleo del hogar</t>
   </si>
   <si>
     <t>1305ID</t>
   </si>
   <si>
     <t>PRL Oficinas con Pvds y Seguridad Vial</t>
   </si>
   <si>
     <t>PIN548010</t>
+  </si>
+  <si>
+    <t>BASICO DE PREVENCION DE RIESGOS LABORALES (FCOS02)</t>
+  </si>
+  <si>
+    <t>PIN665531</t>
+  </si>
+  <si>
+    <t>FCOS02_06. Básico de prevención de riesgos laborales para el sector limpieza</t>
+  </si>
+  <si>
+    <t>PIN666451</t>
+  </si>
+  <si>
+    <t>Higiénico sanitario para profesionales del piercing, tatuajes y micropigmentación</t>
+  </si>
+  <si>
+    <t>PDG_FSIMP_D12252</t>
+  </si>
+  <si>
+    <t>Cambio climático y huella de carbono.</t>
+  </si>
+  <si>
+    <t>126878IN</t>
+  </si>
+  <si>
+    <t>Equipos de protección individual (EPI)</t>
+  </si>
+  <si>
+    <t>PC764</t>
+  </si>
+  <si>
+    <t>IFCT102. Ciberseguridad en el teletrabajo</t>
+  </si>
+  <si>
+    <t>PC786</t>
+  </si>
+  <si>
+    <t>Plan de evacuación de emergencias</t>
+  </si>
+  <si>
+    <t>PC976</t>
+  </si>
+  <si>
+    <t>FCOS02.Básico de prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PC813</t>
+  </si>
+  <si>
+    <t>Básico de prevención de riesgos laborales en Oficinas y despacho</t>
+  </si>
+  <si>
+    <t>1378ID</t>
+  </si>
+  <si>
+    <t>Cómo elaborar de forma práctica el Plan de Prevención del Desperdicio Alimentario (Ley 1/2025)</t>
+  </si>
+  <si>
+    <t>1369ID</t>
+  </si>
+  <si>
+    <t>Básico de prevención de riesgos laborales. Repartidos con vehículos de movilidad personal. (VMP)</t>
+  </si>
+  <si>
+    <t>1390ID</t>
+  </si>
+  <si>
+    <t>Prevención de Riesgos básico adaptado a la normativa</t>
+  </si>
+  <si>
+    <t>1418ID</t>
+  </si>
+  <si>
+    <t>PRL Nivel Básico Adaptado a La Normativa</t>
+  </si>
+  <si>
+    <t>1417ID</t>
+  </si>
+  <si>
+    <t>PRL para directivos de empresas del sector construcción</t>
+  </si>
+  <si>
+    <t>1412ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -2985,51 +3057,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D438"/>
+  <dimension ref="A1:D450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -6347,2832 +6419,3000 @@
         <v>473</v>
       </c>
       <c r="C238">
         <v>12</v>
       </c>
       <c r="D238" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
         <v>16050</v>
       </c>
       <c r="B239" t="s">
         <v>475</v>
       </c>
       <c r="C239">
         <v>70</v>
       </c>
       <c r="D239" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>16055</v>
+        <v>16070</v>
       </c>
       <c r="B240" t="s">
         <v>477</v>
       </c>
       <c r="C240">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D240" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>16070</v>
+        <v>16087</v>
       </c>
       <c r="B241" t="s">
         <v>479</v>
       </c>
       <c r="C241">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D241" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>16087</v>
+        <v>16089</v>
       </c>
       <c r="B242" t="s">
         <v>481</v>
       </c>
       <c r="C242">
         <v>50</v>
       </c>
       <c r="D242" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>16089</v>
+        <v>16094</v>
       </c>
       <c r="B243" t="s">
         <v>483</v>
       </c>
       <c r="C243">
         <v>50</v>
       </c>
       <c r="D243" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>16094</v>
+        <v>18358</v>
       </c>
       <c r="B244" t="s">
         <v>485</v>
       </c>
       <c r="C244">
         <v>50</v>
       </c>
       <c r="D244" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>18358</v>
+        <v>18424</v>
       </c>
       <c r="B245" t="s">
         <v>487</v>
       </c>
       <c r="C245">
         <v>50</v>
       </c>
       <c r="D245" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>18424</v>
+        <v>18429</v>
       </c>
       <c r="B246" t="s">
         <v>489</v>
       </c>
       <c r="C246">
         <v>50</v>
       </c>
       <c r="D246" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>18429</v>
+        <v>18439</v>
       </c>
       <c r="B247" t="s">
         <v>491</v>
       </c>
       <c r="C247">
         <v>50</v>
       </c>
       <c r="D247" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>18439</v>
+        <v>18447</v>
       </c>
       <c r="B248" t="s">
         <v>493</v>
       </c>
       <c r="C248">
         <v>50</v>
       </c>
       <c r="D248" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>18447</v>
+        <v>18449</v>
       </c>
       <c r="B249" t="s">
         <v>495</v>
       </c>
       <c r="C249">
         <v>50</v>
       </c>
       <c r="D249" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>18449</v>
+        <v>18463</v>
       </c>
       <c r="B250" t="s">
         <v>497</v>
       </c>
       <c r="C250">
         <v>50</v>
       </c>
       <c r="D250" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>18463</v>
+        <v>18472</v>
       </c>
       <c r="B251" t="s">
         <v>499</v>
       </c>
       <c r="C251">
         <v>50</v>
       </c>
       <c r="D251" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>18472</v>
+        <v>18483</v>
       </c>
       <c r="B252" t="s">
         <v>501</v>
       </c>
       <c r="C252">
         <v>50</v>
       </c>
       <c r="D252" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>18483</v>
+        <v>18504</v>
       </c>
       <c r="B253" t="s">
         <v>503</v>
       </c>
       <c r="C253">
         <v>50</v>
       </c>
       <c r="D253" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>18504</v>
+        <v>18588</v>
       </c>
       <c r="B254" t="s">
         <v>505</v>
       </c>
       <c r="C254">
         <v>50</v>
       </c>
       <c r="D254" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>18588</v>
+        <v>18594</v>
       </c>
       <c r="B255" t="s">
         <v>507</v>
       </c>
       <c r="C255">
         <v>50</v>
       </c>
       <c r="D255" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>18594</v>
+        <v>18612</v>
       </c>
       <c r="B256" t="s">
         <v>509</v>
       </c>
       <c r="C256">
         <v>50</v>
       </c>
       <c r="D256" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>18612</v>
+        <v>18668</v>
       </c>
       <c r="B257" t="s">
         <v>511</v>
       </c>
       <c r="C257">
         <v>50</v>
       </c>
       <c r="D257" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>18668</v>
+        <v>18691</v>
       </c>
       <c r="B258" t="s">
         <v>513</v>
       </c>
       <c r="C258">
         <v>50</v>
       </c>
       <c r="D258" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>18691</v>
+        <v>18703</v>
       </c>
       <c r="B259" t="s">
         <v>515</v>
       </c>
       <c r="C259">
         <v>50</v>
       </c>
       <c r="D259" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>18703</v>
+        <v>18705</v>
       </c>
       <c r="B260" t="s">
         <v>517</v>
       </c>
       <c r="C260">
         <v>50</v>
       </c>
       <c r="D260" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>18705</v>
+        <v>18735</v>
       </c>
       <c r="B261" t="s">
         <v>519</v>
       </c>
       <c r="C261">
         <v>50</v>
       </c>
       <c r="D261" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>18735</v>
+        <v>18758</v>
       </c>
       <c r="B262" t="s">
         <v>521</v>
       </c>
       <c r="C262">
         <v>50</v>
       </c>
       <c r="D262" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>18758</v>
+        <v>19033</v>
       </c>
       <c r="B263" t="s">
         <v>523</v>
       </c>
       <c r="C263">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D263" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>19033</v>
+        <v>19039</v>
       </c>
       <c r="B264" t="s">
         <v>525</v>
       </c>
       <c r="C264">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D264" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>19039</v>
+        <v>19154</v>
       </c>
       <c r="B265" t="s">
         <v>527</v>
       </c>
       <c r="C265">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="D265" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>19154</v>
+        <v>19155</v>
       </c>
       <c r="B266" t="s">
         <v>529</v>
       </c>
       <c r="C266">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D266" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>19155</v>
+        <v>19171</v>
       </c>
       <c r="B267" t="s">
         <v>531</v>
       </c>
       <c r="C267">
         <v>25</v>
       </c>
       <c r="D267" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>19171</v>
+        <v>19247</v>
       </c>
       <c r="B268" t="s">
         <v>533</v>
       </c>
       <c r="C268">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>19247</v>
+        <v>19248</v>
       </c>
       <c r="B269" t="s">
         <v>535</v>
       </c>
       <c r="C269">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D269" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>19248</v>
+        <v>19249</v>
       </c>
       <c r="B270" t="s">
         <v>537</v>
       </c>
       <c r="C270">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D270" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="B271" t="s">
         <v>539</v>
       </c>
       <c r="C271">
         <v>25</v>
       </c>
       <c r="D271" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="B272" t="s">
         <v>541</v>
       </c>
       <c r="C272">
         <v>25</v>
       </c>
       <c r="D272" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="B273" t="s">
         <v>543</v>
       </c>
       <c r="C273">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D273" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>19252</v>
+        <v>19253</v>
       </c>
       <c r="B274" t="s">
         <v>545</v>
       </c>
       <c r="C274">
         <v>35</v>
       </c>
       <c r="D274" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>19253</v>
+        <v>19254</v>
       </c>
       <c r="B275" t="s">
         <v>547</v>
       </c>
       <c r="C275">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D275" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>19254</v>
+        <v>19255</v>
       </c>
       <c r="B276" t="s">
         <v>549</v>
       </c>
       <c r="C276">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D276" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>19255</v>
+        <v>19256</v>
       </c>
       <c r="B277" t="s">
         <v>551</v>
       </c>
       <c r="C277">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D277" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>19256</v>
+        <v>20645</v>
       </c>
       <c r="B278" t="s">
         <v>553</v>
       </c>
       <c r="C278">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D278" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>20645</v>
+        <v>21959</v>
       </c>
       <c r="B279" t="s">
         <v>555</v>
       </c>
       <c r="C279">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D279" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>21959</v>
+        <v>22068</v>
       </c>
       <c r="B280" t="s">
         <v>557</v>
       </c>
       <c r="C280">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D280" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="B281" t="s">
         <v>559</v>
       </c>
       <c r="C281">
         <v>30</v>
       </c>
       <c r="D281" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>22071</v>
+        <v>22074</v>
       </c>
       <c r="B282" t="s">
         <v>561</v>
       </c>
       <c r="C282">
         <v>30</v>
       </c>
       <c r="D282" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>22074</v>
+        <v>22077</v>
       </c>
       <c r="B283" t="s">
         <v>563</v>
       </c>
       <c r="C283">
         <v>30</v>
       </c>
       <c r="D283" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>22077</v>
+        <v>22080</v>
       </c>
       <c r="B284" t="s">
         <v>565</v>
       </c>
       <c r="C284">
         <v>30</v>
       </c>
       <c r="D284" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>22080</v>
+        <v>22084</v>
       </c>
       <c r="B285" t="s">
         <v>567</v>
       </c>
       <c r="C285">
         <v>30</v>
       </c>
       <c r="D285" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>22084</v>
+        <v>22105</v>
       </c>
       <c r="B286" t="s">
         <v>569</v>
       </c>
       <c r="C286">
         <v>30</v>
       </c>
       <c r="D286" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>22105</v>
+        <v>22129</v>
       </c>
       <c r="B287" t="s">
         <v>571</v>
       </c>
       <c r="C287">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D287" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>22129</v>
+        <v>22730</v>
       </c>
       <c r="B288" t="s">
         <v>573</v>
       </c>
       <c r="C288">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="D288" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>22730</v>
+        <v>22740</v>
       </c>
       <c r="B289" t="s">
         <v>575</v>
       </c>
       <c r="C289">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D289" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>22740</v>
+        <v>22826</v>
       </c>
       <c r="B290" t="s">
         <v>577</v>
       </c>
       <c r="C290">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D290" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>22826</v>
+        <v>22835</v>
       </c>
       <c r="B291" t="s">
         <v>579</v>
       </c>
       <c r="C291">
         <v>5</v>
       </c>
       <c r="D291" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>22835</v>
+        <v>23349</v>
       </c>
       <c r="B292" t="s">
         <v>581</v>
       </c>
       <c r="C292">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D292" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>23349</v>
+        <v>23413</v>
       </c>
       <c r="B293" t="s">
         <v>583</v>
       </c>
       <c r="C293">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D293" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>23413</v>
+        <v>23476</v>
       </c>
       <c r="B294" t="s">
         <v>585</v>
       </c>
       <c r="C294">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D294" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>23476</v>
+        <v>23527</v>
       </c>
       <c r="B295" t="s">
         <v>587</v>
       </c>
       <c r="C295">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D295" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>23527</v>
+        <v>23530</v>
       </c>
       <c r="B296" t="s">
         <v>589</v>
       </c>
       <c r="C296">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D296" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>23530</v>
+        <v>23535</v>
       </c>
       <c r="B297" t="s">
         <v>591</v>
       </c>
       <c r="C297">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D297" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>23535</v>
+        <v>23622</v>
       </c>
       <c r="B298" t="s">
         <v>593</v>
       </c>
       <c r="C298">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D298" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>23622</v>
+        <v>23869</v>
       </c>
       <c r="B299" t="s">
         <v>595</v>
       </c>
       <c r="C299">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="D299" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>23869</v>
+        <v>23871</v>
       </c>
       <c r="B300" t="s">
         <v>597</v>
       </c>
       <c r="C300">
         <v>5</v>
       </c>
       <c r="D300" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>23871</v>
+        <v>23875</v>
       </c>
       <c r="B301" t="s">
         <v>599</v>
       </c>
       <c r="C301">
         <v>5</v>
       </c>
       <c r="D301" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>23875</v>
+        <v>24394</v>
       </c>
       <c r="B302" t="s">
         <v>601</v>
       </c>
       <c r="C302">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="D302" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>24394</v>
+        <v>24463</v>
       </c>
       <c r="B303" t="s">
         <v>603</v>
       </c>
       <c r="C303">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D303" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>24463</v>
+        <v>24469</v>
       </c>
       <c r="B304" t="s">
         <v>605</v>
       </c>
       <c r="C304">
         <v>30</v>
       </c>
       <c r="D304" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>24469</v>
+        <v>24726</v>
       </c>
       <c r="B305" t="s">
         <v>607</v>
       </c>
       <c r="C305">
         <v>30</v>
       </c>
       <c r="D305" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>24726</v>
+        <v>24986</v>
       </c>
       <c r="B306" t="s">
         <v>609</v>
       </c>
       <c r="C306">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D306" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>24986</v>
+        <v>25269</v>
       </c>
       <c r="B307" t="s">
         <v>611</v>
       </c>
       <c r="C307">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D307" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>25269</v>
+        <v>26306</v>
       </c>
       <c r="B308" t="s">
         <v>613</v>
       </c>
       <c r="C308">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D308" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>26306</v>
+        <v>26789</v>
       </c>
       <c r="B309" t="s">
         <v>615</v>
       </c>
       <c r="C309">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D309" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>26789</v>
+        <v>26820</v>
       </c>
       <c r="B310" t="s">
         <v>617</v>
       </c>
       <c r="C310">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D310" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>26820</v>
+        <v>27207</v>
       </c>
       <c r="B311" t="s">
         <v>619</v>
       </c>
       <c r="C311">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D311" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>27207</v>
+        <v>27233</v>
       </c>
       <c r="B312" t="s">
         <v>621</v>
       </c>
       <c r="C312">
         <v>10</v>
       </c>
       <c r="D312" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>27233</v>
+        <v>27515</v>
       </c>
       <c r="B313" t="s">
         <v>623</v>
       </c>
       <c r="C313">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D313" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>27515</v>
+        <v>27914</v>
       </c>
       <c r="B314" t="s">
         <v>625</v>
       </c>
       <c r="C314">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="D314" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>27914</v>
+        <v>27917</v>
       </c>
       <c r="B315" t="s">
         <v>627</v>
       </c>
       <c r="C315">
         <v>50</v>
       </c>
       <c r="D315" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>27917</v>
+        <v>27926</v>
       </c>
       <c r="B316" t="s">
         <v>629</v>
       </c>
       <c r="C316">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D316" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>27926</v>
+        <v>27947</v>
       </c>
       <c r="B317" t="s">
         <v>631</v>
       </c>
       <c r="C317">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D317" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>27947</v>
+        <v>28181</v>
       </c>
       <c r="B318" t="s">
         <v>633</v>
       </c>
       <c r="C318">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D318" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>28181</v>
+        <v>28214</v>
       </c>
       <c r="B319" t="s">
         <v>635</v>
       </c>
       <c r="C319">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>28214</v>
+        <v>28220</v>
       </c>
       <c r="B320" t="s">
         <v>637</v>
       </c>
       <c r="C320">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D320" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>28220</v>
+        <v>28234</v>
       </c>
       <c r="B321" t="s">
         <v>639</v>
       </c>
       <c r="C321">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D321" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>28234</v>
+        <v>28263</v>
       </c>
       <c r="B322" t="s">
         <v>641</v>
       </c>
       <c r="C322">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="D322" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>28263</v>
+        <v>28365</v>
       </c>
       <c r="B323" t="s">
         <v>643</v>
       </c>
       <c r="C323">
-        <v>6</v>
+        <v>210</v>
       </c>
       <c r="D323" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>28365</v>
+        <v>28368</v>
       </c>
       <c r="B324" t="s">
         <v>645</v>
       </c>
       <c r="C324">
-        <v>210</v>
+        <v>14</v>
       </c>
       <c r="D324" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>28368</v>
+        <v>28473</v>
       </c>
       <c r="B325" t="s">
         <v>647</v>
       </c>
       <c r="C325">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="D325" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>28473</v>
+        <v>28511</v>
       </c>
       <c r="B326" t="s">
         <v>649</v>
       </c>
       <c r="C326">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D326" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>28511</v>
+        <v>28538</v>
       </c>
       <c r="B327" t="s">
         <v>651</v>
       </c>
       <c r="C327">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D327" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>28538</v>
+        <v>28540</v>
       </c>
       <c r="B328" t="s">
         <v>653</v>
       </c>
       <c r="C328">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D328" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>28540</v>
+        <v>28545</v>
       </c>
       <c r="B329" t="s">
         <v>655</v>
       </c>
       <c r="C329">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D329" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>28545</v>
+        <v>29135</v>
       </c>
       <c r="B330" t="s">
         <v>657</v>
       </c>
       <c r="C330">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D330" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>29135</v>
+        <v>29436</v>
       </c>
       <c r="B331" t="s">
         <v>659</v>
       </c>
       <c r="C331">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D331" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>29436</v>
+        <v>29509</v>
       </c>
       <c r="B332" t="s">
         <v>661</v>
       </c>
       <c r="C332">
         <v>30</v>
       </c>
       <c r="D332" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>29509</v>
+        <v>29985</v>
       </c>
       <c r="B333" t="s">
         <v>663</v>
       </c>
       <c r="C333">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D333" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>29985</v>
+        <v>30083</v>
       </c>
       <c r="B334" t="s">
         <v>665</v>
       </c>
       <c r="C334">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D334" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>30083</v>
+        <v>30106</v>
       </c>
       <c r="B335" t="s">
         <v>667</v>
       </c>
       <c r="C335">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="D335" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>30106</v>
+        <v>30142</v>
       </c>
       <c r="B336" t="s">
         <v>669</v>
       </c>
       <c r="C336">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D336" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>30142</v>
+        <v>30303</v>
       </c>
       <c r="B337" t="s">
         <v>671</v>
       </c>
       <c r="C337">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D337" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>30303</v>
+        <v>31820</v>
       </c>
       <c r="B338" t="s">
         <v>673</v>
       </c>
       <c r="C338">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D338" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>31820</v>
+        <v>31826</v>
       </c>
       <c r="B339" t="s">
         <v>675</v>
       </c>
       <c r="C339">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D339" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>31826</v>
+        <v>31829</v>
       </c>
       <c r="B340" t="s">
         <v>677</v>
       </c>
       <c r="C340">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="D340" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>31829</v>
+        <v>31832</v>
       </c>
       <c r="B341" t="s">
         <v>679</v>
       </c>
       <c r="C341">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="D341" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>31832</v>
+        <v>31959</v>
       </c>
       <c r="B342" t="s">
         <v>681</v>
       </c>
       <c r="C342">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D342" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>31959</v>
+        <v>31964</v>
       </c>
       <c r="B343" t="s">
         <v>683</v>
       </c>
       <c r="C343">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D343" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>31964</v>
+        <v>32727</v>
       </c>
       <c r="B344" t="s">
         <v>685</v>
       </c>
       <c r="C344">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D344" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>32727</v>
+        <v>33010</v>
       </c>
       <c r="B345" t="s">
         <v>687</v>
       </c>
       <c r="C345">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D345" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>33010</v>
+        <v>33779</v>
       </c>
       <c r="B346" t="s">
         <v>689</v>
       </c>
       <c r="C346">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D346" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>33779</v>
+        <v>33809</v>
       </c>
       <c r="B347" t="s">
         <v>691</v>
       </c>
       <c r="C347">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D347" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>33809</v>
+        <v>34499</v>
       </c>
       <c r="B348" t="s">
         <v>693</v>
       </c>
       <c r="C348">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D348" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>34499</v>
+        <v>35930</v>
       </c>
       <c r="B349" t="s">
         <v>695</v>
       </c>
       <c r="C349">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D349" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>35930</v>
+        <v>36995</v>
       </c>
       <c r="B350" t="s">
         <v>697</v>
       </c>
       <c r="C350">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D350" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>36995</v>
+        <v>37403</v>
       </c>
       <c r="B351" t="s">
+        <v>679</v>
+      </c>
+      <c r="C351">
+        <v>150</v>
+      </c>
+      <c r="D351" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>37403</v>
+        <v>37404</v>
       </c>
       <c r="B352" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="C352">
         <v>150</v>
       </c>
       <c r="D352" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>37404</v>
+        <v>37523</v>
       </c>
       <c r="B353" t="s">
         <v>702</v>
       </c>
       <c r="C353">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D353" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>37523</v>
+        <v>37527</v>
       </c>
       <c r="B354" t="s">
+        <v>702</v>
+      </c>
+      <c r="C354">
+        <v>80</v>
+      </c>
+      <c r="D354" t="s">
         <v>704</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>37527</v>
+        <v>37583</v>
       </c>
       <c r="B355" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C355">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D355" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>37583</v>
+        <v>37589</v>
       </c>
       <c r="B356" t="s">
         <v>707</v>
       </c>
       <c r="C356">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D356" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>37589</v>
+        <v>38018</v>
       </c>
       <c r="B357" t="s">
         <v>709</v>
       </c>
       <c r="C357">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D357" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>38018</v>
+        <v>38026</v>
       </c>
       <c r="B358" t="s">
         <v>711</v>
       </c>
       <c r="C358">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D358" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>38026</v>
+        <v>42101</v>
       </c>
       <c r="B359" t="s">
         <v>713</v>
       </c>
       <c r="C359">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D359" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>42101</v>
+        <v>42116</v>
       </c>
       <c r="B360" t="s">
         <v>715</v>
       </c>
       <c r="C360">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="D360" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>42116</v>
+        <v>42130</v>
       </c>
       <c r="B361" t="s">
         <v>717</v>
       </c>
       <c r="C361">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="D361" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>42130</v>
+        <v>42139</v>
       </c>
       <c r="B362" t="s">
         <v>719</v>
       </c>
       <c r="C362">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D362" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>42139</v>
+        <v>42148</v>
       </c>
       <c r="B363" t="s">
         <v>721</v>
       </c>
       <c r="C363">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D363" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>42148</v>
+        <v>42165</v>
       </c>
       <c r="B364" t="s">
         <v>723</v>
       </c>
       <c r="C364">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="D364" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>42165</v>
+        <v>42166</v>
       </c>
       <c r="B365" t="s">
         <v>725</v>
       </c>
       <c r="C365">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="D365" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>42166</v>
+        <v>42167</v>
       </c>
       <c r="B366" t="s">
         <v>727</v>
       </c>
       <c r="C366">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D366" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>42167</v>
+        <v>42168</v>
       </c>
       <c r="B367" t="s">
         <v>729</v>
       </c>
       <c r="C367">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D367" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>42168</v>
+        <v>42206</v>
       </c>
       <c r="B368" t="s">
         <v>731</v>
       </c>
       <c r="C368">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D368" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>42206</v>
+        <v>42211</v>
       </c>
       <c r="B369" t="s">
         <v>733</v>
       </c>
       <c r="C369">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D369" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>42211</v>
+        <v>42250</v>
       </c>
       <c r="B370" t="s">
         <v>735</v>
       </c>
       <c r="C370">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D370" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>42250</v>
+        <v>42256</v>
       </c>
       <c r="B371" t="s">
         <v>737</v>
       </c>
       <c r="C371">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D371" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>42256</v>
+        <v>42774</v>
       </c>
       <c r="B372" t="s">
         <v>739</v>
       </c>
       <c r="C372">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="D372" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>42774</v>
+        <v>42775</v>
       </c>
       <c r="B373" t="s">
         <v>741</v>
       </c>
       <c r="C373">
         <v>3</v>
       </c>
       <c r="D373" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>42775</v>
+        <v>42776</v>
       </c>
       <c r="B374" t="s">
         <v>743</v>
       </c>
       <c r="C374">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D374" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>42776</v>
+        <v>42777</v>
       </c>
       <c r="B375" t="s">
         <v>745</v>
       </c>
       <c r="C375">
         <v>10</v>
       </c>
       <c r="D375" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>42777</v>
+        <v>42778</v>
       </c>
       <c r="B376" t="s">
         <v>747</v>
       </c>
       <c r="C376">
         <v>10</v>
       </c>
       <c r="D376" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>42778</v>
+        <v>42779</v>
       </c>
       <c r="B377" t="s">
         <v>749</v>
       </c>
       <c r="C377">
         <v>10</v>
       </c>
       <c r="D377" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>42779</v>
+        <v>42878</v>
       </c>
       <c r="B378" t="s">
         <v>751</v>
       </c>
       <c r="C378">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D378" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>42878</v>
+        <v>42898</v>
       </c>
       <c r="B379" t="s">
         <v>753</v>
       </c>
       <c r="C379">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="D379" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>42898</v>
+        <v>42968</v>
       </c>
       <c r="B380" t="s">
         <v>755</v>
       </c>
       <c r="C380">
         <v>60</v>
       </c>
       <c r="D380" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>42968</v>
+        <v>42970</v>
       </c>
       <c r="B381" t="s">
         <v>757</v>
       </c>
       <c r="C381">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D381" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>42970</v>
+        <v>43022</v>
       </c>
       <c r="B382" t="s">
+        <v>721</v>
+      </c>
+      <c r="C382">
+        <v>50</v>
+      </c>
+      <c r="D382" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>43022</v>
+        <v>43151</v>
       </c>
       <c r="B383" t="s">
-        <v>723</v>
+        <v>760</v>
       </c>
       <c r="C383">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D383" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>43151</v>
+        <v>43302</v>
       </c>
       <c r="B384" t="s">
         <v>762</v>
       </c>
       <c r="C384">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D384" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>43302</v>
+        <v>43435</v>
       </c>
       <c r="B385" t="s">
         <v>764</v>
       </c>
       <c r="C385">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D385" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>43435</v>
+        <v>43705</v>
       </c>
       <c r="B386" t="s">
         <v>766</v>
       </c>
       <c r="C386">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D386" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>43705</v>
+        <v>43721</v>
       </c>
       <c r="B387" t="s">
         <v>768</v>
       </c>
       <c r="C387">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D387" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>43721</v>
+        <v>43724</v>
       </c>
       <c r="B388" t="s">
         <v>770</v>
       </c>
       <c r="C388">
         <v>60</v>
       </c>
       <c r="D388" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>43724</v>
+        <v>43734</v>
       </c>
       <c r="B389" t="s">
         <v>772</v>
       </c>
       <c r="C389">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D389" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>43734</v>
+        <v>43780</v>
       </c>
       <c r="B390" t="s">
         <v>774</v>
       </c>
       <c r="C390">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D390" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>43780</v>
+        <v>43781</v>
       </c>
       <c r="B391" t="s">
         <v>776</v>
       </c>
       <c r="C391">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D391" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>43781</v>
+        <v>43863</v>
       </c>
       <c r="B392" t="s">
         <v>778</v>
       </c>
       <c r="C392">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D392" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>43863</v>
+        <v>43889</v>
       </c>
       <c r="B393" t="s">
         <v>780</v>
       </c>
       <c r="C393">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D393" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>43889</v>
+        <v>43984</v>
       </c>
       <c r="B394" t="s">
         <v>782</v>
       </c>
       <c r="C394">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D394" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>43984</v>
+        <v>43990</v>
       </c>
       <c r="B395" t="s">
         <v>784</v>
       </c>
       <c r="C395">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>43990</v>
+        <v>43992</v>
       </c>
       <c r="B396" t="s">
         <v>786</v>
       </c>
       <c r="C396">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="D396" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>43992</v>
+        <v>43996</v>
       </c>
       <c r="B397" t="s">
         <v>788</v>
       </c>
       <c r="C397">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="D397" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>43996</v>
+        <v>43998</v>
       </c>
       <c r="B398" t="s">
+        <v>673</v>
+      </c>
+      <c r="C398">
+        <v>50</v>
+      </c>
+      <c r="D398" t="s">
         <v>790</v>
-      </c>
-[...4 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>43998</v>
+        <v>44013</v>
       </c>
       <c r="B399" t="s">
-        <v>675</v>
+        <v>791</v>
       </c>
       <c r="C399">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D399" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>44013</v>
+        <v>44014</v>
       </c>
       <c r="B400" t="s">
         <v>793</v>
       </c>
       <c r="C400">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D400" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>44014</v>
+        <v>44016</v>
       </c>
       <c r="B401" t="s">
         <v>795</v>
       </c>
       <c r="C401">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D401" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>44016</v>
+        <v>44017</v>
       </c>
       <c r="B402" t="s">
         <v>797</v>
       </c>
       <c r="C402">
         <v>20</v>
       </c>
       <c r="D402" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>44017</v>
+        <v>44018</v>
       </c>
       <c r="B403" t="s">
         <v>799</v>
       </c>
       <c r="C403">
         <v>20</v>
       </c>
       <c r="D403" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>44018</v>
+        <v>44019</v>
       </c>
       <c r="B404" t="s">
         <v>801</v>
       </c>
       <c r="C404">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D404" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>44019</v>
+        <v>44020</v>
       </c>
       <c r="B405" t="s">
         <v>803</v>
       </c>
       <c r="C405">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D405" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>44020</v>
+        <v>44021</v>
       </c>
       <c r="B406" t="s">
         <v>805</v>
       </c>
       <c r="C406">
         <v>20</v>
       </c>
       <c r="D406" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>44021</v>
+        <v>44022</v>
       </c>
       <c r="B407" t="s">
         <v>807</v>
       </c>
       <c r="C407">
         <v>20</v>
       </c>
       <c r="D407" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>44022</v>
+        <v>44023</v>
       </c>
       <c r="B408" t="s">
         <v>809</v>
       </c>
       <c r="C408">
         <v>20</v>
       </c>
       <c r="D408" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>44023</v>
+        <v>44024</v>
       </c>
       <c r="B409" t="s">
         <v>811</v>
       </c>
       <c r="C409">
         <v>20</v>
       </c>
       <c r="D409" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>44024</v>
+        <v>44053</v>
       </c>
       <c r="B410" t="s">
         <v>813</v>
       </c>
       <c r="C410">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D410" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>44053</v>
+        <v>44054</v>
       </c>
       <c r="B411" t="s">
         <v>815</v>
       </c>
       <c r="C411">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D411" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>44054</v>
+        <v>44055</v>
       </c>
       <c r="B412" t="s">
         <v>817</v>
       </c>
       <c r="C412">
         <v>4</v>
       </c>
       <c r="D412" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>44055</v>
+        <v>44056</v>
       </c>
       <c r="B413" t="s">
         <v>819</v>
       </c>
       <c r="C413">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D413" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>44056</v>
+        <v>44088</v>
       </c>
       <c r="B414" t="s">
         <v>821</v>
       </c>
       <c r="C414">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="D414" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>44088</v>
+        <v>44125</v>
       </c>
       <c r="B415" t="s">
         <v>823</v>
       </c>
       <c r="C415">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D415" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>44125</v>
+        <v>44145</v>
       </c>
       <c r="B416" t="s">
         <v>825</v>
       </c>
       <c r="C416">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D416" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>44145</v>
+        <v>44158</v>
       </c>
       <c r="B417" t="s">
         <v>827</v>
       </c>
       <c r="C417">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="D417" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>44158</v>
+        <v>44159</v>
       </c>
       <c r="B418" t="s">
         <v>829</v>
       </c>
       <c r="C418">
         <v>6</v>
       </c>
       <c r="D418" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>44159</v>
+        <v>44163</v>
       </c>
       <c r="B419" t="s">
+        <v>527</v>
+      </c>
+      <c r="C419">
+        <v>8</v>
+      </c>
+      <c r="D419" t="s">
         <v>831</v>
-      </c>
-[...4 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>44163</v>
+        <v>44165</v>
       </c>
       <c r="B420" t="s">
-        <v>529</v>
+        <v>832</v>
       </c>
       <c r="C420">
-        <v>8</v>
+        <v>200</v>
       </c>
       <c r="D420" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>44165</v>
+        <v>44174</v>
       </c>
       <c r="B421" t="s">
         <v>834</v>
       </c>
       <c r="C421">
         <v>200</v>
       </c>
       <c r="D421" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>44174</v>
+        <v>44181</v>
       </c>
       <c r="B422" t="s">
         <v>836</v>
       </c>
       <c r="C422">
-        <v>200</v>
+        <v>4</v>
       </c>
       <c r="D422" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>44181</v>
+        <v>44182</v>
       </c>
       <c r="B423" t="s">
         <v>838</v>
       </c>
       <c r="C423">
         <v>4</v>
       </c>
       <c r="D423" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>44182</v>
+        <v>44184</v>
       </c>
       <c r="B424" t="s">
         <v>840</v>
       </c>
       <c r="C424">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="D424" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>44184</v>
+        <v>44185</v>
       </c>
       <c r="B425" t="s">
         <v>842</v>
       </c>
       <c r="C425">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D425" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>44185</v>
+        <v>44205</v>
       </c>
       <c r="B426" t="s">
         <v>844</v>
       </c>
       <c r="C426">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D426" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>44205</v>
+        <v>44473</v>
       </c>
       <c r="B427" t="s">
         <v>846</v>
       </c>
       <c r="C427">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="D427" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>44473</v>
+        <v>44486</v>
       </c>
       <c r="B428" t="s">
         <v>848</v>
       </c>
       <c r="C428">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D428" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>44486</v>
+        <v>44490</v>
       </c>
       <c r="B429" t="s">
         <v>850</v>
       </c>
       <c r="C429">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D429" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>44490</v>
+        <v>44509</v>
       </c>
       <c r="B430" t="s">
         <v>852</v>
       </c>
       <c r="C430">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D430" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>44495</v>
+        <v>44522</v>
       </c>
       <c r="B431" t="s">
         <v>854</v>
       </c>
       <c r="C431">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D431" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>44509</v>
+        <v>44525</v>
       </c>
       <c r="B432" t="s">
         <v>856</v>
       </c>
       <c r="C432">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D432" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>44522</v>
+        <v>44527</v>
       </c>
       <c r="B433" t="s">
         <v>858</v>
       </c>
       <c r="C433">
         <v>50</v>
       </c>
       <c r="D433" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>44525</v>
+        <v>44528</v>
       </c>
       <c r="B434" t="s">
         <v>860</v>
       </c>
       <c r="C434">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D434" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>44527</v>
+        <v>44530</v>
       </c>
       <c r="B435" t="s">
         <v>862</v>
       </c>
       <c r="C435">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D435" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>44528</v>
+        <v>44937</v>
       </c>
       <c r="B436" t="s">
         <v>864</v>
       </c>
       <c r="C436">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D436" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>44530</v>
+        <v>45156</v>
       </c>
       <c r="B437" t="s">
         <v>866</v>
       </c>
       <c r="C437">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D437" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>44937</v>
+        <v>45159</v>
       </c>
       <c r="B438" t="s">
         <v>868</v>
       </c>
       <c r="C438">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D438" t="s">
         <v>869</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>45305</v>
+      </c>
+      <c r="B439" t="s">
+        <v>870</v>
+      </c>
+      <c r="C439">
+        <v>200</v>
+      </c>
+      <c r="D439" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>45362</v>
+      </c>
+      <c r="B440" t="s">
+        <v>872</v>
+      </c>
+      <c r="C440">
+        <v>80</v>
+      </c>
+      <c r="D440" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>45616</v>
+      </c>
+      <c r="B441" t="s">
+        <v>874</v>
+      </c>
+      <c r="C441">
+        <v>10</v>
+      </c>
+      <c r="D441" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>45637</v>
+      </c>
+      <c r="B442" t="s">
+        <v>876</v>
+      </c>
+      <c r="C442">
+        <v>15</v>
+      </c>
+      <c r="D442" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>45648</v>
+      </c>
+      <c r="B443" t="s">
+        <v>878</v>
+      </c>
+      <c r="C443">
+        <v>20</v>
+      </c>
+      <c r="D443" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>45669</v>
+      </c>
+      <c r="B444" t="s">
+        <v>880</v>
+      </c>
+      <c r="C444">
+        <v>30</v>
+      </c>
+      <c r="D444" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>45864</v>
+      </c>
+      <c r="B445" t="s">
+        <v>882</v>
+      </c>
+      <c r="C445">
+        <v>30</v>
+      </c>
+      <c r="D445" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>45887</v>
+      </c>
+      <c r="B446" t="s">
+        <v>884</v>
+      </c>
+      <c r="C446">
+        <v>35</v>
+      </c>
+      <c r="D446" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>45890</v>
+      </c>
+      <c r="B447" t="s">
+        <v>886</v>
+      </c>
+      <c r="C447">
+        <v>30</v>
+      </c>
+      <c r="D447" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>45910</v>
+      </c>
+      <c r="B448" t="s">
+        <v>888</v>
+      </c>
+      <c r="C448">
+        <v>70</v>
+      </c>
+      <c r="D448" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>45911</v>
+      </c>
+      <c r="B449" t="s">
+        <v>890</v>
+      </c>
+      <c r="C449">
+        <v>50</v>
+      </c>
+      <c r="D449" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>45947</v>
+      </c>
+      <c r="B450" t="s">
+        <v>892</v>
+      </c>
+      <c r="C450">
+        <v>10</v>
+      </c>
+      <c r="D450" t="s">
+        <v>893</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">