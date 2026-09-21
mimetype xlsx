--- v0 (2026-05-26)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1532">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0349) Atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>PD11</t>
   </si>
   <si>
     <t>(UF0350) Gestión Administrativa Del Proceso Comercial</t>
   </si>
   <si>
     <t>PIT002</t>
   </si>
   <si>
@@ -2834,51 +2834,51 @@
   <si>
     <t>COMT0411. Gestión comercial de ventas.</t>
   </si>
   <si>
     <t>PA_COMT0411</t>
   </si>
   <si>
     <t>COMV0108. Actividades de venta.  </t>
   </si>
   <si>
     <t>PA_COMV0108</t>
   </si>
   <si>
     <t>HOTR0208. Operaciones básicas de restaurante y bar.</t>
   </si>
   <si>
     <t>PA_HOTR0208</t>
   </si>
   <si>
     <t>SANT0208. Transporte sanitario. </t>
   </si>
   <si>
     <t>PA_SANT0208</t>
   </si>
   <si>
-    <t>SSCE0110. Docencia de la formación profesional para el empleo.</t>
+    <t>SSCE0110. Habilitación para la Docencia en grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PA_SSCE0110</t>
   </si>
   <si>
     <t>SSCS0208: Atención sociosanitaria a personas dependientes en instituciones sociales. </t>
   </si>
   <si>
     <t>PASSCS0208</t>
   </si>
   <si>
     <t>(COMM114PO) Atención al cliente a través de medios interactivos o digitales.</t>
   </si>
   <si>
     <t>PIT040</t>
   </si>
   <si>
     <t>Energía Solar Térmica y Energía Geotérmica</t>
   </si>
   <si>
     <t>3533-38_V2</t>
   </si>
   <si>
     <t>COMM098PO. Estrategias de inbound marketing.</t>
   </si>
@@ -4424,56 +4424,50 @@
   <si>
     <t>MP1786. Competencia Digital para la  Práctica Docente</t>
   </si>
   <si>
     <t>PFT_MP1786</t>
   </si>
   <si>
     <t>Recepción de mercancías</t>
   </si>
   <si>
     <t>126382IN</t>
   </si>
   <si>
     <t>Archivo e impresión</t>
   </si>
   <si>
     <t>128538IN</t>
   </si>
   <si>
     <t>Gestión de flotas y localización de vehículos</t>
   </si>
   <si>
     <t>PFT_COML0029</t>
   </si>
   <si>
-    <t>Inteligencia Artificial en la gestión de los Recursos Humanos</t>
-[...4 lines deleted...]
-  <si>
     <t>Contratación Laboral y Cotización a la Seguridad Social en el Sector Agrícola</t>
   </si>
   <si>
     <t>134031IN</t>
   </si>
   <si>
     <t>COML0045. Organización del almacén</t>
   </si>
   <si>
     <t>PFT_COML0045</t>
   </si>
   <si>
     <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PFT_SSC_B_1705</t>
   </si>
   <si>
     <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
   </si>
   <si>
     <t>PDG_ENAE0022</t>
   </si>
   <si>
     <t>IFCD0211. Sistemas de gestión de información</t>
@@ -4584,50 +4578,80 @@
     <t>PC911</t>
   </si>
   <si>
     <t>ENAC0005. Eficiencia energética en la industria</t>
   </si>
   <si>
     <t>PC920</t>
   </si>
   <si>
     <t>ENAC20. Eficiencia energética. Implantación de medidas para la sostenibilidad</t>
   </si>
   <si>
     <t>PC923</t>
   </si>
   <si>
     <t>COMM025PO  Fundamentos del plan de marketing en Internet</t>
   </si>
   <si>
     <t>PC924</t>
   </si>
   <si>
     <t>COMM0082.Proyectos de decoración comercial</t>
   </si>
   <si>
     <t>PC940</t>
+  </si>
+  <si>
+    <t>ADGN093PO Prevención del blanqueo de capitales</t>
+  </si>
+  <si>
+    <t>PC953</t>
+  </si>
+  <si>
+    <t>ENAA007PO Gestión de los recursos hídricos</t>
+  </si>
+  <si>
+    <t>PC977</t>
+  </si>
+  <si>
+    <t>UF1552. Pintura de imitación y oxidaciones decorativas</t>
+  </si>
+  <si>
+    <t>PDG_ 1255</t>
+  </si>
+  <si>
+    <t>Procesos de lavado planchado y arreglo de ropa en alojamientos.Clasificación de ropas para el planchado en alojamientos</t>
+  </si>
+  <si>
+    <t>UF0046_V2_CT0163</t>
+  </si>
+  <si>
+    <t>Manipulación de cargas con carretillas elevadoras y primeros auxilios básicos</t>
+  </si>
+  <si>
+    <t>10672IN_1168ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4947,51 +4971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D766"/>
+  <dimension ref="A1:D770"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -15306,424 +15330,480 @@
         <v>1466</v>
       </c>
       <c r="C738">
         <v>55</v>
       </c>
       <c r="D738" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
         <v>45339</v>
       </c>
       <c r="B739" t="s">
         <v>1468</v>
       </c>
       <c r="C739">
         <v>35</v>
       </c>
       <c r="D739" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>45361</v>
+        <v>45377</v>
       </c>
       <c r="B740" t="s">
         <v>1470</v>
       </c>
       <c r="C740">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="D740" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>45377</v>
+        <v>45400</v>
       </c>
       <c r="B741" t="s">
         <v>1472</v>
       </c>
       <c r="C741">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D741" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>45400</v>
+        <v>45401</v>
       </c>
       <c r="B742" t="s">
         <v>1474</v>
       </c>
       <c r="C742">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D742" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>45401</v>
+        <v>45402</v>
       </c>
       <c r="B743" t="s">
         <v>1476</v>
       </c>
       <c r="C743">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D743" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>45402</v>
+        <v>45404</v>
       </c>
       <c r="B744" t="s">
         <v>1478</v>
       </c>
       <c r="C744">
-        <v>100</v>
+        <v>510</v>
       </c>
       <c r="D744" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>45404</v>
+        <v>45414</v>
       </c>
       <c r="B745" t="s">
         <v>1480</v>
       </c>
       <c r="C745">
-        <v>510</v>
+        <v>40</v>
       </c>
       <c r="D745" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>45414</v>
+        <v>45415</v>
       </c>
       <c r="B746" t="s">
         <v>1482</v>
       </c>
       <c r="C746">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D746" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>45415</v>
+        <v>45416</v>
       </c>
       <c r="B747" t="s">
         <v>1484</v>
       </c>
       <c r="C747">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D747" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>45416</v>
+        <v>45420</v>
       </c>
       <c r="B748" t="s">
         <v>1486</v>
       </c>
       <c r="C748">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D748" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>45420</v>
+        <v>45429</v>
       </c>
       <c r="B749" t="s">
         <v>1488</v>
       </c>
       <c r="C749">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D749" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>45429</v>
+        <v>45431</v>
       </c>
       <c r="B750" t="s">
         <v>1490</v>
       </c>
       <c r="C750">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D750" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>45431</v>
+        <v>45435</v>
       </c>
       <c r="B751" t="s">
         <v>1492</v>
       </c>
       <c r="C751">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D751" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>45435</v>
+        <v>45436</v>
       </c>
       <c r="B752" t="s">
         <v>1494</v>
       </c>
       <c r="C752">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D752" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>45436</v>
+        <v>45439</v>
       </c>
       <c r="B753" t="s">
         <v>1496</v>
       </c>
       <c r="C753">
         <v>60</v>
       </c>
       <c r="D753" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>45439</v>
+        <v>45443</v>
       </c>
       <c r="B754" t="s">
         <v>1498</v>
       </c>
       <c r="C754">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D754" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>45443</v>
+        <v>45448</v>
       </c>
       <c r="B755" t="s">
         <v>1500</v>
       </c>
       <c r="C755">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D755" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
-        <v>45448</v>
+        <v>45498</v>
       </c>
       <c r="B756" t="s">
         <v>1502</v>
       </c>
       <c r="C756">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D756" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
-        <v>45498</v>
+        <v>45500</v>
       </c>
       <c r="B757" t="s">
         <v>1504</v>
       </c>
       <c r="C757">
-        <v>150</v>
+        <v>510</v>
       </c>
       <c r="D757" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
-        <v>45500</v>
+        <v>45501</v>
       </c>
       <c r="B758" t="s">
         <v>1506</v>
       </c>
       <c r="C758">
-        <v>510</v>
+        <v>550</v>
       </c>
       <c r="D758" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>45501</v>
+        <v>45706</v>
       </c>
       <c r="B759" t="s">
         <v>1508</v>
       </c>
       <c r="C759">
-        <v>550</v>
+        <v>24</v>
       </c>
       <c r="D759" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>45706</v>
+        <v>45762</v>
       </c>
       <c r="B760" t="s">
         <v>1510</v>
       </c>
       <c r="C760">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D760" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>45762</v>
+        <v>45766</v>
       </c>
       <c r="B761" t="s">
         <v>1512</v>
       </c>
       <c r="C761">
         <v>50</v>
       </c>
       <c r="D761" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>45766</v>
+        <v>45775</v>
       </c>
       <c r="B762" t="s">
         <v>1514</v>
       </c>
       <c r="C762">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D762" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>45775</v>
+        <v>45778</v>
       </c>
       <c r="B763" t="s">
         <v>1516</v>
       </c>
       <c r="C763">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D763" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="B764" t="s">
         <v>1518</v>
       </c>
       <c r="C764">
         <v>30</v>
       </c>
       <c r="D764" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>45779</v>
+        <v>45799</v>
       </c>
       <c r="B765" t="s">
         <v>1520</v>
       </c>
       <c r="C765">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D765" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>45799</v>
+        <v>45820</v>
       </c>
       <c r="B766" t="s">
         <v>1522</v>
       </c>
       <c r="C766">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D766" t="s">
         <v>1523</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>45835</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C767">
+        <v>60</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>45867</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C768">
+        <v>40</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>45879</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C769">
+        <v>72</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>45891</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C770">
+        <v>60</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1531</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">