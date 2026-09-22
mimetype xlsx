--- v0 (2026-03-19)
+++ v1 (2026-09-22)
@@ -12,320 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1532">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0349) Atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>PD11</t>
   </si>
   <si>
     <t>(UF0350) Gestión Administrativa Del Proceso Comercial</t>
   </si>
   <si>
     <t>PIT002</t>
   </si>
   <si>
     <t>(UF0351) Aplicaciones Informáticas De Gestión Comercial</t>
   </si>
   <si>
     <t>PIT003</t>
   </si>
   <si>
     <t>(UF0510) Procesadores De Textos Y Presentaciones De Información Básicos</t>
   </si>
   <si>
     <t>PD14</t>
   </si>
   <si>
-    <t>(UF0511) Tratamiento Básico De Datos Y Hojas De Cálculo</t>
-[...8 lines deleted...]
-    <t>PD16</t>
+    <t>UF0511 Tratamiento Básico De Datos Y Hojas De Cálculo</t>
+  </si>
+  <si>
+    <t>PD_UF0511</t>
+  </si>
+  <si>
+    <t>UF0512 Transmisión De Información Por Medios Convencionales O Informáticos</t>
+  </si>
+  <si>
+    <t>PD_UF0512</t>
   </si>
   <si>
     <t>UF0513_Gestión Auxiliar De Archivo En Soporte Convencional O Informático</t>
   </si>
   <si>
-    <t>PD17</t>
-[...5 lines deleted...]
-    <t>PD18</t>
+    <t>PD_UF0513</t>
+  </si>
+  <si>
+    <t>UF0514 Gestión Auxiliar De Reproducción En Soporte Convencional O Informático</t>
+  </si>
+  <si>
+    <t>PD_UF0514</t>
   </si>
   <si>
     <t>(UF0519) Gestión Auxiliar De Documentación Económico-Administrativa Y Comercial</t>
   </si>
   <si>
     <t>PIT017</t>
   </si>
   <si>
     <t>(UF0520) Comunicación En Las Relaciones Profesionales</t>
   </si>
   <si>
     <t>PIT018</t>
   </si>
   <si>
     <t>(UF0521) Comunicación Oral Y Escrita En La Empresa</t>
   </si>
   <si>
     <t>PIT019</t>
   </si>
   <si>
     <t>UF0335_Aplicaciones Informáticas De Análisis Contable Y Presupuestos</t>
   </si>
   <si>
     <t>PD39</t>
   </si>
   <si>
     <t>UF1464_Calidad Del Producto Gráfico</t>
   </si>
   <si>
     <t>PD63</t>
   </si>
   <si>
     <t>MF0432_1_Manipulación De Cargas Con Carretillas Elevadoras</t>
   </si>
   <si>
-    <t>PD65</t>
-[...11 lines deleted...]
-    <t>PD67</t>
+    <t>PD_MF0432_1</t>
+  </si>
+  <si>
+    <t>MF1325_1 Operaciones Auxiliares De Almacenaje</t>
+  </si>
+  <si>
+    <t>PD_MF1325_1</t>
+  </si>
+  <si>
+    <t>MF1326_1 Preparación De Pedidos</t>
+  </si>
+  <si>
+    <t>PD_MF1326_1</t>
   </si>
   <si>
     <t>MF1327_1_ Operaciones Auxiliares En El Punto De Venta</t>
   </si>
   <si>
-    <t>PD68</t>
+    <t>PD_MF1327_1</t>
   </si>
   <si>
     <t>MF1442_3. Programación Didáctica De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT117</t>
   </si>
   <si>
     <t>MF1443_3. Selección, Elaboración, Adaptación Y Utilización De Materiales, Medios Y Recursos Didácticos En Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT118</t>
   </si>
   <si>
     <t>MF1444_3. Impartición Y Tutorización De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT119</t>
   </si>
   <si>
     <t>MF1445_3. Evaluación Del Proceso De Enseñanza-Aprendizaje En Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT120</t>
   </si>
   <si>
     <t>MF1446_3. Orientación Laboral Y Promoción De La Calidad En La Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT121</t>
   </si>
   <si>
     <t>UF1645. Impartición De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT122</t>
   </si>
   <si>
     <t>UF1646. Tutorización De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT123</t>
   </si>
   <si>
-    <t>(MF1002_2) Inglés Profesional Para Actividades Comerciales</t>
-[...2 lines deleted...]
-    <t>PD156</t>
+    <t>MF1002_2 Inglés Profesional Para Actividades Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF1002_2</t>
   </si>
   <si>
     <t>(MF1051_2) Inglés Profesional Para Servicios De Restauración</t>
   </si>
   <si>
     <t>PD158</t>
   </si>
   <si>
     <t>(MF0233_2) Ofimática</t>
   </si>
   <si>
     <t>PIT006</t>
   </si>
   <si>
     <t>MF0525_2 Control Fitosanitario</t>
   </si>
   <si>
     <t>PIT025</t>
   </si>
   <si>
     <t>MF0531_2 Instalación De Jardines Y Zonas Verdes</t>
   </si>
   <si>
     <t>PIT026</t>
   </si>
   <si>
     <t>UF0006 Determinación Del Estado Sanitario De Las Plantas, Suelo E Instalaciones Y Elección De Los Métodos De Control</t>
   </si>
   <si>
     <t>PIT028</t>
   </si>
   <si>
     <t>UF0007 Aplicación de métodos fitosanitarios en plantas, suelos e instalaciones</t>
   </si>
   <si>
     <t>PIT029</t>
   </si>
   <si>
     <t>MF0520_1 Operaciones Básicas En Viveros Y Centros De Jardinería.</t>
   </si>
   <si>
     <t>PIT022</t>
   </si>
   <si>
-    <t>(MF0239_2) Operaciones De Venta</t>
-[...62 lines deleted...]
-    <t>PD249</t>
+    <t>MF0239_2 Operaciones De Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0239_2</t>
+  </si>
+  <si>
+    <t>MF0240_2 Operaciones Auxiliares A La Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0240_2</t>
+  </si>
+  <si>
+    <t>MF0241_2 Información Y Atención Al Cliente/Consumidor/Usuario</t>
+  </si>
+  <si>
+    <t>PD_MF0241_2</t>
+  </si>
+  <si>
+    <t>MF0501_3 Implantación De Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0501_3</t>
+  </si>
+  <si>
+    <t>MF0502_3 Implantación De Productos Y Servicios</t>
+  </si>
+  <si>
+    <t>PD_MF0502_3</t>
+  </si>
+  <si>
+    <t>MF0503_3 Promociones En Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0503_3</t>
+  </si>
+  <si>
+    <t>MF0504_3 Escaparatismo Comercial</t>
+  </si>
+  <si>
+    <t>PD_MF0504_3</t>
+  </si>
+  <si>
+    <t>UF0030 Organización De Procesos De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0030</t>
+  </si>
+  <si>
+    <t>UF0031 Técnicas De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0031</t>
+  </si>
+  <si>
+    <t>UF0032 Venta Online</t>
+  </si>
+  <si>
+    <t>PD_UF0032</t>
+  </si>
+  <si>
+    <t>UF0033 Aprovisionamiento Y Almacenaje En Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0033</t>
   </si>
   <si>
     <t>COMM026PO. Promociones Comerciales En El Punto De Venta</t>
   </si>
   <si>
     <t>PD256</t>
   </si>
   <si>
     <t>(MF0238) Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PMMF0238</t>
   </si>
   <si>
     <t>(UF0044) Función Del Mando Intermedio En La Prevención De Riesgos Laborales</t>
   </si>
   <si>
     <t>PMMF0044</t>
   </si>
   <si>
     <t>UF0341 Contratación Laboral</t>
   </si>
   <si>
     <t>PD273</t>
   </si>
@@ -2780,51 +2780,51 @@
   <si>
     <t>MF0711_2. Seguridad e Higiene y Protección Ambiental en Hostelería</t>
   </si>
   <si>
     <t>10181IN</t>
   </si>
   <si>
     <t>SSCE0110. Selección, elaboración, adaptación y utilización de materiales, medios y recursos didácticos en Formación Profesional para el Empleo</t>
   </si>
   <si>
     <t>11404IN</t>
   </si>
   <si>
     <t>(UF0259) Servicio y atención al cliente en Restaurante.</t>
   </si>
   <si>
     <t>40298IN</t>
   </si>
   <si>
     <t>ADGG0208  Técnicas de recepción y comunicación - Actividades Administrativas en la relación con el cliente</t>
   </si>
   <si>
     <t>39326IN</t>
   </si>
   <si>
-    <t>ADGD0108. Gestión contable y gestión administrativa para auditoría.</t>
+    <t>ADGD0108. Gestión contable y gestión administrativa para auditoría</t>
   </si>
   <si>
     <t>PA_ADGD0108</t>
   </si>
   <si>
     <t>COML0110: Actividades auxiliares de almacén.</t>
   </si>
   <si>
     <t>PA_COML0110</t>
   </si>
   <si>
     <t>COMP0108: Implantación y animación de espacios comerciales.</t>
   </si>
   <si>
     <t>PA354</t>
   </si>
   <si>
     <t>COMT0210. Gestión administrativa y financiera del comercio internacional.</t>
   </si>
   <si>
     <t>PA_COMT0210</t>
   </si>
   <si>
     <t>COMT0211. Actividades auxiliares y de comercio.</t>
   </si>
@@ -2834,51 +2834,51 @@
   <si>
     <t>COMT0411. Gestión comercial de ventas.</t>
   </si>
   <si>
     <t>PA_COMT0411</t>
   </si>
   <si>
     <t>COMV0108. Actividades de venta.  </t>
   </si>
   <si>
     <t>PA_COMV0108</t>
   </si>
   <si>
     <t>HOTR0208. Operaciones básicas de restaurante y bar.</t>
   </si>
   <si>
     <t>PA_HOTR0208</t>
   </si>
   <si>
     <t>SANT0208. Transporte sanitario. </t>
   </si>
   <si>
     <t>PA_SANT0208</t>
   </si>
   <si>
-    <t>SSCE0110. Docencia de la formación profesional para el empleo.</t>
+    <t>SSCE0110. Habilitación para la Docencia en grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PA_SSCE0110</t>
   </si>
   <si>
     <t>SSCS0208: Atención sociosanitaria a personas dependientes en instituciones sociales. </t>
   </si>
   <si>
     <t>PASSCS0208</t>
   </si>
   <si>
     <t>(COMM114PO) Atención al cliente a través de medios interactivos o digitales.</t>
   </si>
   <si>
     <t>PIT040</t>
   </si>
   <si>
     <t>Energía Solar Térmica y Energía Geotérmica</t>
   </si>
   <si>
     <t>3533-38_V2</t>
   </si>
   <si>
     <t>COMM098PO. Estrategias de inbound marketing.</t>
   </si>
@@ -3074,50 +3074,56 @@
   <si>
     <t>COMM127PO. Organización de eventos y protocolo</t>
   </si>
   <si>
     <t>PS1180</t>
   </si>
   <si>
     <t>ENAE008PO. Energía solar térmica y termoeléctrica</t>
   </si>
   <si>
     <t>ENAE008PO_PH</t>
   </si>
   <si>
     <t>ENAE009PO. Diseño y montaje de instalaciones Fotovoltaicas y térmicas</t>
   </si>
   <si>
     <t>ENAE009PO_PH</t>
   </si>
   <si>
     <t>ENAE010PO. Energías renovables: especialidad biomasa</t>
   </si>
   <si>
     <t>ENAE010PO_PH</t>
   </si>
   <si>
+    <t>SSCB0209. Dinamización de actividades de tiempo libre educativo infantil y juvenil</t>
+  </si>
+  <si>
+    <t>PM_SSCB0209</t>
+  </si>
+  <si>
     <t>UF0039. Limpieza y puesta a punto de pisos y zonas comunes en alojamientos</t>
   </si>
   <si>
     <t>21658IN</t>
   </si>
   <si>
     <t>MF1000_3. Organización comercial.</t>
   </si>
   <si>
     <t>PA_MF1000_3</t>
   </si>
   <si>
     <t>COMM18. Inteligencia artificial (IA) aplicada a marketing digital.</t>
   </si>
   <si>
     <t>PS_COMM18</t>
   </si>
   <si>
     <t>COMM23. Analítica y marketing digital.</t>
   </si>
   <si>
     <t>PS_COMM23</t>
   </si>
   <si>
     <t>COMM27. Digital Marketing &amp; automation Marketing.</t>
@@ -3302,50 +3308,56 @@
   <si>
     <t>MF1443_3: Selección, elaboración, adaptación y utilización de materiales, medios y recursos didácticos en formación profesional para el empleo</t>
   </si>
   <si>
     <t>64024IN</t>
   </si>
   <si>
     <t>UF1645: Impartición de acciones formativas para el empleo</t>
   </si>
   <si>
     <t>64026IN</t>
   </si>
   <si>
     <t>MF1445_3: Evaluación del proceso de enseñanza-aprendizaje en formación profesional para el empleo</t>
   </si>
   <si>
     <t>64030IN</t>
   </si>
   <si>
     <t>MF1446_3: Orientación laboral y promoción de la calidad en la formación profesional para el empleo</t>
   </si>
   <si>
     <t>64032IN</t>
   </si>
   <si>
+    <t>Excel 365...</t>
+  </si>
+  <si>
+    <t>32650IN_</t>
+  </si>
+  <si>
     <t>MF1016_ 2: Apoyo en la organización de intervenciones en el ámbito institucional </t>
   </si>
   <si>
     <t>PA_MF1016_ 2</t>
   </si>
   <si>
     <t>MF1017_2: Intervención en la atención higiénico–alimentaria en instituciones</t>
   </si>
   <si>
     <t>PA_MF1017_2</t>
   </si>
   <si>
     <t>MF1018_2: Intervención en la atención sociosanitaria en instituciones.</t>
   </si>
   <si>
     <t>PA_MF1018_2</t>
   </si>
   <si>
     <t>MF1442_3. Programación didáctica de acciones formativas para el empleo</t>
   </si>
   <si>
     <t>PA_MF1442_3</t>
   </si>
   <si>
     <t>PD_ENAE010PO</t>
@@ -3563,50 +3575,56 @@
   <si>
     <t>IFCT021PO. Autocad 3d</t>
   </si>
   <si>
     <t>IFCT021PO_EC</t>
   </si>
   <si>
     <t>IFCT029PO. Creación de blogs y redes sociales</t>
   </si>
   <si>
     <t>IFCT029PO_EC</t>
   </si>
   <si>
     <t>IFCT030PO. Creación, programación y diseño de páginas web</t>
   </si>
   <si>
     <t>IFCT030PO_EC</t>
   </si>
   <si>
     <t>IFCT031PO. Creación, programación y diseño de páginas web con html5 y css3</t>
   </si>
   <si>
     <t>IFCT031PO_EC</t>
   </si>
   <si>
+    <t>Trazabilidad en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD050PO_EC</t>
+  </si>
+  <si>
     <t>IFCT048PO.Aplicaciones con android y html 5</t>
   </si>
   <si>
     <t>IFCT048PO_EC</t>
   </si>
   <si>
     <t>IFCT050PO.Gestión de la seguridad informática en la empresa</t>
   </si>
   <si>
     <t>IFCT050PO_EC</t>
   </si>
   <si>
     <t>IFCT057PO. Internet seguro</t>
   </si>
   <si>
     <t>IFCT057PO_EC</t>
   </si>
   <si>
     <t>IFCT071PO.Microsoft visual c++ 2017</t>
   </si>
   <si>
     <t>IFCT071PO_EC</t>
   </si>
   <si>
     <t>IFCT081PO. Programación con visual basic asp net 3 5 en comercio electrónico</t>
@@ -3773,56 +3791,50 @@
   <si>
     <t>IFCT184PO. Análisis de datos y vinculación de bbdd con excel</t>
   </si>
   <si>
     <t>IFCT184PO_EC</t>
   </si>
   <si>
     <t>IFCT45. Competencias  digitales básicas</t>
   </si>
   <si>
     <t>IFCT45_EC</t>
   </si>
   <si>
     <t>IFCT46. Competencias  digitales avanzadas</t>
   </si>
   <si>
     <t>IFCT46_EC</t>
   </si>
   <si>
     <t>IFCT85. Tecnologías para la comercialización y la gestión del cliente en la era post covid</t>
   </si>
   <si>
     <t>IFCT85_EC</t>
   </si>
   <si>
-    <t>IFCT91. Desarrollo de aplicaciones web con aspnet - mcsa web applications</t>
-[...4 lines deleted...]
-  <si>
     <t>IFCT94. Administración de sistemas linux red hat - rhcsa</t>
   </si>
   <si>
     <t>IFCT94_EC</t>
   </si>
   <si>
     <t>UF1822: Gestión contable, fiscal y laboral de pequeños negocios o microempresas</t>
   </si>
   <si>
     <t>46543IN</t>
   </si>
   <si>
     <t>MF2259_2: Desarrollo de las intervenciones de atención personal</t>
   </si>
   <si>
     <t>MF2259_PDG</t>
   </si>
   <si>
     <t>SSCG10. Coordinación y gestión de servicios de atención domiciliaria</t>
   </si>
   <si>
     <t>PDG_SSCG10</t>
   </si>
   <si>
     <t>ADGD0042. Análisis de balances</t>
@@ -4082,84 +4094,564 @@
   <si>
     <t>ADGD0020_Inicición a Compliance</t>
   </si>
   <si>
     <t>PDG_ ADGD0020</t>
   </si>
   <si>
     <t>ADGD0020_Inicición a Compliance  con casos prácticos.</t>
   </si>
   <si>
     <t>PDG_ ADGD0020_CCPP</t>
   </si>
   <si>
     <t>Auditorías internas de sistemas de gestión</t>
   </si>
   <si>
     <t>VIDEO_IND_424-1</t>
   </si>
   <si>
     <t>ADGD001PO. 6 SIGMA. Herramientas de seguridad, eficiencia y productividad.</t>
   </si>
   <si>
     <t>PC_ADGD001PO</t>
   </si>
   <si>
+    <t>Atención al Ciudadano</t>
+  </si>
+  <si>
+    <t>PIN558199</t>
+  </si>
+  <si>
+    <t>Análisis Cualitativo del Riesgo con Clientes Empresa</t>
+  </si>
+  <si>
+    <t>PIN95703</t>
+  </si>
+  <si>
+    <t>Convertir Oportunidades en Necesidades (Sector Financiero).</t>
+  </si>
+  <si>
+    <t>PIN619774</t>
+  </si>
+  <si>
+    <t>El Cierre de Venta (Sector Financiero)</t>
+  </si>
+  <si>
+    <t>PIN619916</t>
+  </si>
+  <si>
+    <t>Fidelización y seguimiento del cliente y del negocio (en el sector financiero)</t>
+  </si>
+  <si>
+    <t>PIN619969</t>
+  </si>
+  <si>
+    <t>Introducción al Análisis del Riesgo con Clientes Empresa</t>
+  </si>
+  <si>
+    <t>PIN103662</t>
+  </si>
+  <si>
+    <t>Prevención y Gestión de la Morosidad y del Recobro - Banca</t>
+  </si>
+  <si>
+    <t>PIN658302</t>
+  </si>
+  <si>
+    <t>Presentaciones a través de web conference</t>
+  </si>
+  <si>
+    <t>PIN451293</t>
+  </si>
+  <si>
+    <t>Finanzas Personales</t>
+  </si>
+  <si>
+    <t>PIN719862</t>
+  </si>
+  <si>
+    <t>Análisis cualitativo y estratégico de la empresa</t>
+  </si>
+  <si>
+    <t>PIN161914</t>
+  </si>
+  <si>
+    <t>Introducción a las Organizaciones Exponenciales.</t>
+  </si>
+  <si>
+    <t>PIN622125</t>
+  </si>
+  <si>
+    <t>Lean Manufacturing: Eficiencia sin desperdicios en la produccion moderna</t>
+  </si>
+  <si>
+    <t>PIN779713</t>
+  </si>
+  <si>
+    <t>Factores Macroeconómicos</t>
+  </si>
+  <si>
+    <t>PIN305341</t>
+  </si>
+  <si>
+    <t>Gestión de Carteras</t>
+  </si>
+  <si>
+    <t>PIN656445</t>
+  </si>
+  <si>
+    <t>Instrumentos y Mercados Financieros</t>
+  </si>
+  <si>
+    <t>PIN593670</t>
+  </si>
+  <si>
+    <t>Mercado de Productos Derivados</t>
+  </si>
+  <si>
+    <t>PIN656931</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Fija</t>
+  </si>
+  <si>
+    <t>PIN657016</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Variable</t>
+  </si>
+  <si>
+    <t>PIN657144</t>
+  </si>
+  <si>
+    <t>Pensiones y Planificación de Jubilación</t>
+  </si>
+  <si>
+    <t>PIN657250</t>
+  </si>
+  <si>
+    <t>Sistema Financiero</t>
+  </si>
+  <si>
+    <t>PIN657292</t>
+  </si>
+  <si>
+    <t>Manipulación en crudo y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>PIN_INAD030PO</t>
+  </si>
+  <si>
+    <t>Planificación comercial y técnicas de venta de productos y servicios en el sector financiero (7PO)</t>
+  </si>
+  <si>
+    <t>PIN_COMT08</t>
+  </si>
+  <si>
+    <t>Diseño gráfico vectorial con Corel Draw</t>
+  </si>
+  <si>
+    <t>PIN_ARGG005PO</t>
+  </si>
+  <si>
+    <t>Diseño y programación de aplicaciones multimedia</t>
+  </si>
+  <si>
+    <t>PIN_ARGG100</t>
+  </si>
+  <si>
+    <t>El proceso de emprender</t>
+  </si>
+  <si>
+    <t>PIN648219</t>
+  </si>
+  <si>
+    <t>Creatividad e innovación empresarial y profesional</t>
+  </si>
+  <si>
+    <t>PIN_ADGD059PO</t>
+  </si>
+  <si>
+    <t>Equipos de alto rendimiento</t>
+  </si>
+  <si>
+    <t>PIN_ADGD093PO</t>
+  </si>
+  <si>
+    <t>ADGD032PO. Fundamentos del coaching y orientación</t>
+  </si>
+  <si>
+    <t>PIN678903</t>
+  </si>
+  <si>
+    <t>Liderazgo estratégico</t>
+  </si>
+  <si>
+    <t>PIN_ADGD177PO</t>
+  </si>
+  <si>
+    <t>SSCE01. Inglés A1</t>
+  </si>
+  <si>
+    <t>PIN764877</t>
+  </si>
+  <si>
+    <t>SSCE02. Inglés A2</t>
+  </si>
+  <si>
+    <t>PIN_SSCE02</t>
+  </si>
+  <si>
+    <t>B2B en la era digital</t>
+  </si>
+  <si>
+    <t>PIN_COMT114PO</t>
+  </si>
+  <si>
+    <t>IFCT029PO.  Creación de blogs y redes sociales</t>
+  </si>
+  <si>
+    <t>PIN_IFCT029PO</t>
+  </si>
+  <si>
+    <t>E-commerce marketing digital y RRSS en gestión de clientes</t>
+  </si>
+  <si>
+    <t>PIN_COMM40</t>
+  </si>
+  <si>
+    <t>Google AdWords y sus aplicaciones publicitarias</t>
+  </si>
+  <si>
+    <t>PIN_IFCM008PO</t>
+  </si>
+  <si>
+    <t>ADGG039PO Internet y fundamentos de diseño de páginas web.</t>
+  </si>
+  <si>
+    <t>PIN_ADGG039PO</t>
+  </si>
+  <si>
+    <t>COMM092PO. Redes sociales y marketing 2.0.</t>
+  </si>
+  <si>
+    <t>PIN_COMM092PO</t>
+  </si>
+  <si>
+    <t>(COMM049P)Técnicas de marketing on line, buscadores, social media y móvil.</t>
+  </si>
+  <si>
+    <t>PIN_734262</t>
+  </si>
+  <si>
+    <t>ADGG053PO. Ofimática</t>
+  </si>
+  <si>
+    <t>PIN_ADGG053PO</t>
+  </si>
+  <si>
+    <t>ADGG063PO. PowerPoint presentaciones gráficas</t>
+  </si>
+  <si>
+    <t>PIN_ADGG063PO</t>
+  </si>
+  <si>
+    <t>Básico de prevención de riesgos laborales para el sector lavandería</t>
+  </si>
+  <si>
+    <t>PIN_FCOS02_05</t>
+  </si>
+  <si>
+    <t>(IFCT091PO)Programación páginas web JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PIN_IFCT091PO</t>
+  </si>
+  <si>
+    <t>CTRI0014. Sensibilización LGTBI+: Respetar la diversidad sexual y prevenir la discriminación social y laboral de personas LGTBI+.</t>
+  </si>
+  <si>
+    <t>PIN_CTRI0014</t>
+  </si>
+  <si>
+    <t>SANT079PO_ Movilización de enfermos</t>
+  </si>
+  <si>
+    <t>PIN_SANT079PO</t>
+  </si>
+  <si>
+    <t>Seguridad informática y firma digital</t>
+  </si>
+  <si>
+    <t>PIN_IFCM026PO</t>
+  </si>
+  <si>
     <t>SANT0014. El derecho a morir dignamente</t>
   </si>
   <si>
     <t>PN_0051</t>
   </si>
   <si>
     <t>SSCS0108. Atención sociosanitaria a personas dependientes en el domicilio</t>
   </si>
   <si>
     <t>SSCS0108_V2</t>
   </si>
   <si>
     <t>MF0249_2: Higiene y atención sanitaria domiciliaria</t>
   </si>
   <si>
     <t>MF0249_2_V2</t>
   </si>
   <si>
     <t>MF0250_2: Atención y apoyo psicosocial domiciliario</t>
   </si>
   <si>
     <t>MF0250_2</t>
   </si>
   <si>
     <t>MF0251_2: Apoyo domiciliario y alimentación familiar</t>
   </si>
   <si>
     <t>MF0251_2_V2</t>
   </si>
   <si>
     <t>Mantenimiento básico de instalaciones y elaboración del cuaderno de explotación</t>
   </si>
   <si>
     <t>49768IN_1311ID</t>
+  </si>
+  <si>
+    <t>MP1786. Competencia Digital para la  Práctica Docente</t>
+  </si>
+  <si>
+    <t>PFT_MP1786</t>
+  </si>
+  <si>
+    <t>Recepción de mercancías</t>
+  </si>
+  <si>
+    <t>126382IN</t>
+  </si>
+  <si>
+    <t>Archivo e impresión</t>
+  </si>
+  <si>
+    <t>128538IN</t>
+  </si>
+  <si>
+    <t>Gestión de flotas y localización de vehículos</t>
+  </si>
+  <si>
+    <t>PFT_COML0029</t>
+  </si>
+  <si>
+    <t>Contratación Laboral y Cotización a la Seguridad Social en el Sector Agrícola</t>
+  </si>
+  <si>
+    <t>134031IN</t>
+  </si>
+  <si>
+    <t>COML0045. Organización del almacén</t>
+  </si>
+  <si>
+    <t>PFT_COML0045</t>
+  </si>
+  <si>
+    <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
+  </si>
+  <si>
+    <t>PFT_SSC_B_1705</t>
+  </si>
+  <si>
+    <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
+  </si>
+  <si>
+    <t>PDG_ENAE0022</t>
+  </si>
+  <si>
+    <t>IFCD0211. Sistemas de gestión de información</t>
+  </si>
+  <si>
+    <t>IFCD0211_V</t>
+  </si>
+  <si>
+    <t>ELES001PO. Protocolo KNX para domótica</t>
+  </si>
+  <si>
+    <t>PD_ELES001PO</t>
+  </si>
+  <si>
+    <t>IFCT091PO. Programación páginas web, JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PD_IFCT091PO</t>
+  </si>
+  <si>
+    <t>Posicionamiento en buscadores</t>
+  </si>
+  <si>
+    <t>PDADGD211PO</t>
+  </si>
+  <si>
+    <t>Planificación, programación y control de la producción.</t>
+  </si>
+  <si>
+    <t>PDADGD332PO</t>
+  </si>
+  <si>
+    <t>Desarrollo de equipos. Técnicas y herramientas</t>
+  </si>
+  <si>
+    <t>PDADGD35</t>
+  </si>
+  <si>
+    <t>Excel avanzado</t>
+  </si>
+  <si>
+    <t>PDADGG020PO</t>
+  </si>
+  <si>
+    <t>Entornos profesionales con Microsoft 365</t>
+  </si>
+  <si>
+    <t>PDADGG03</t>
+  </si>
+  <si>
+    <t>Office: Word, Excel, Access y PowerPoint</t>
+  </si>
+  <si>
+    <t>PDADGG052PO</t>
+  </si>
+  <si>
+    <t>Ofimática: aplicaciones informáticas de gestión</t>
+  </si>
+  <si>
+    <t>PDCTRD0022</t>
+  </si>
+  <si>
+    <t>Retribuciones salariales, cotización y recaudación</t>
+  </si>
+  <si>
+    <t>PD5483894..</t>
+  </si>
+  <si>
+    <t>Técnicas de negociación</t>
+  </si>
+  <si>
+    <t>PD845693...</t>
+  </si>
+  <si>
+    <t>SSCB0209 Dinamización de actividades de tiempo libre educativo infantil y juvenil</t>
+  </si>
+  <si>
+    <t>SSCB0209_V</t>
+  </si>
+  <si>
+    <t>HOTG0108. Creación y gestión de viajes combinados y eventos</t>
+  </si>
+  <si>
+    <t>HOTG0108_V</t>
+  </si>
+  <si>
+    <t>HOTG0208. Venta de productos y servicios turísticos</t>
+  </si>
+  <si>
+    <t>HOTG0208_V</t>
+  </si>
+  <si>
+    <t>Dirección y desarrollo de equipos de trabajo</t>
+  </si>
+  <si>
+    <t>PC853</t>
+  </si>
+  <si>
+    <t>INAD028PO Legislación y normativa alimentaria</t>
+  </si>
+  <si>
+    <t>PC906</t>
+  </si>
+  <si>
+    <t>ADGD359PO Lean Manufacturing</t>
+  </si>
+  <si>
+    <t>PC911</t>
+  </si>
+  <si>
+    <t>ENAC0005. Eficiencia energética en la industria</t>
+  </si>
+  <si>
+    <t>PC920</t>
+  </si>
+  <si>
+    <t>ENAC20. Eficiencia energética. Implantación de medidas para la sostenibilidad</t>
+  </si>
+  <si>
+    <t>PC923</t>
+  </si>
+  <si>
+    <t>COMM025PO  Fundamentos del plan de marketing en Internet</t>
+  </si>
+  <si>
+    <t>PC924</t>
+  </si>
+  <si>
+    <t>COMM0082.Proyectos de decoración comercial</t>
+  </si>
+  <si>
+    <t>PC940</t>
+  </si>
+  <si>
+    <t>ADGN093PO Prevención del blanqueo de capitales</t>
+  </si>
+  <si>
+    <t>PC953</t>
+  </si>
+  <si>
+    <t>ENAA007PO Gestión de los recursos hídricos</t>
+  </si>
+  <si>
+    <t>PC977</t>
+  </si>
+  <si>
+    <t>UF1552. Pintura de imitación y oxidaciones decorativas</t>
+  </si>
+  <si>
+    <t>PDG_ 1255</t>
+  </si>
+  <si>
+    <t>Procesos de lavado planchado y arreglo de ropa en alojamientos.Clasificación de ropas para el planchado en alojamientos</t>
+  </si>
+  <si>
+    <t>UF0046_V2_CT0163</t>
+  </si>
+  <si>
+    <t>Manipulación de cargas con carretillas elevadoras y primeros auxilios básicos</t>
+  </si>
+  <si>
+    <t>10672IN_1168ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4479,51 +4971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D688"/>
+  <dimension ref="A1:D770"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -11635,2535 +12127,3683 @@
         <v>1016</v>
       </c>
       <c r="C509">
         <v>140</v>
       </c>
       <c r="D509" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
         <v>27519</v>
       </c>
       <c r="B510" t="s">
         <v>1018</v>
       </c>
       <c r="C510">
         <v>70</v>
       </c>
       <c r="D510" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>28512</v>
+        <v>28045</v>
       </c>
       <c r="B511" t="s">
         <v>1020</v>
       </c>
       <c r="C511">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="D511" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>28870</v>
+        <v>28512</v>
       </c>
       <c r="B512" t="s">
         <v>1022</v>
       </c>
       <c r="C512">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D512" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>29117</v>
+        <v>28870</v>
       </c>
       <c r="B513" t="s">
         <v>1024</v>
       </c>
       <c r="C513">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="D513" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>29124</v>
+        <v>29117</v>
       </c>
       <c r="B514" t="s">
         <v>1026</v>
       </c>
       <c r="C514">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="D514" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>29140</v>
+        <v>29124</v>
       </c>
       <c r="B515" t="s">
         <v>1028</v>
       </c>
       <c r="C515">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D515" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>30070</v>
+        <v>29140</v>
       </c>
       <c r="B516" t="s">
         <v>1030</v>
       </c>
       <c r="C516">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D516" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>30072</v>
+        <v>30070</v>
       </c>
       <c r="B517" t="s">
         <v>1032</v>
       </c>
       <c r="C517">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="D517" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>30099</v>
+        <v>30072</v>
       </c>
       <c r="B518" t="s">
         <v>1034</v>
       </c>
       <c r="C518">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D518" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>30103</v>
+        <v>30099</v>
       </c>
       <c r="B519" t="s">
         <v>1036</v>
       </c>
       <c r="C519">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="D519" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>30313</v>
+        <v>30103</v>
       </c>
       <c r="B520" t="s">
         <v>1038</v>
       </c>
       <c r="C520">
-        <v>210</v>
+        <v>90</v>
       </c>
       <c r="D520" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>30333</v>
+        <v>30313</v>
       </c>
       <c r="B521" t="s">
         <v>1040</v>
       </c>
       <c r="C521">
-        <v>150</v>
+        <v>210</v>
       </c>
       <c r="D521" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>30392</v>
+        <v>30333</v>
       </c>
       <c r="B522" t="s">
         <v>1042</v>
       </c>
       <c r="C522">
         <v>150</v>
       </c>
       <c r="D522" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>30409</v>
+        <v>30392</v>
       </c>
       <c r="B523" t="s">
         <v>1044</v>
       </c>
       <c r="C523">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="D523" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>30422</v>
+        <v>30409</v>
       </c>
       <c r="B524" t="s">
         <v>1046</v>
       </c>
       <c r="C524">
         <v>120</v>
       </c>
       <c r="D524" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>30475</v>
+        <v>30422</v>
       </c>
       <c r="B525" t="s">
         <v>1048</v>
       </c>
       <c r="C525">
         <v>120</v>
       </c>
       <c r="D525" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>30520</v>
+        <v>30475</v>
       </c>
       <c r="B526" t="s">
         <v>1050</v>
       </c>
       <c r="C526">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="D526" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>30533</v>
+        <v>30520</v>
       </c>
       <c r="B527" t="s">
         <v>1052</v>
       </c>
       <c r="C527">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="D527" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>31084</v>
+        <v>30533</v>
       </c>
       <c r="B528" t="s">
         <v>1054</v>
       </c>
       <c r="C528">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D528" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>31138</v>
+        <v>31084</v>
       </c>
       <c r="B529" t="s">
         <v>1056</v>
       </c>
       <c r="C529">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D529" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>31489</v>
+        <v>31138</v>
       </c>
       <c r="B530" t="s">
         <v>1058</v>
       </c>
       <c r="C530">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D530" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>32060</v>
+        <v>31489</v>
       </c>
       <c r="B531" t="s">
         <v>1060</v>
       </c>
       <c r="C531">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="D531" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>34476</v>
+        <v>32060</v>
       </c>
       <c r="B532" t="s">
         <v>1062</v>
       </c>
       <c r="C532">
-        <v>25</v>
+        <v>180</v>
       </c>
       <c r="D532" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>34504</v>
+        <v>34476</v>
       </c>
       <c r="B533" t="s">
         <v>1064</v>
       </c>
       <c r="C533">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D533" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>35555</v>
+        <v>34504</v>
       </c>
       <c r="B534" t="s">
         <v>1066</v>
       </c>
       <c r="C534">
-        <v>370</v>
+        <v>20</v>
       </c>
       <c r="D534" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>37380</v>
+        <v>35555</v>
       </c>
       <c r="B535" t="s">
         <v>1068</v>
       </c>
       <c r="C535">
-        <v>25</v>
+        <v>370</v>
       </c>
       <c r="D535" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>37397</v>
+        <v>37380</v>
       </c>
       <c r="B536" t="s">
         <v>1070</v>
       </c>
       <c r="C536">
-        <v>200</v>
+        <v>25</v>
       </c>
       <c r="D536" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>37440</v>
+        <v>37397</v>
       </c>
       <c r="B537" t="s">
         <v>1072</v>
       </c>
       <c r="C537">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="D537" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>37441</v>
+        <v>37440</v>
       </c>
       <c r="B538" t="s">
         <v>1074</v>
       </c>
       <c r="C538">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D538" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>37497</v>
+        <v>37441</v>
       </c>
       <c r="B539" t="s">
         <v>1076</v>
       </c>
       <c r="C539">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D539" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>37643</v>
+        <v>37497</v>
       </c>
       <c r="B540" t="s">
         <v>1078</v>
       </c>
       <c r="C540">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D540" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>37669</v>
+        <v>37643</v>
       </c>
       <c r="B541" t="s">
         <v>1080</v>
       </c>
       <c r="C541">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="D541" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>37736</v>
+        <v>37669</v>
       </c>
       <c r="B542" t="s">
         <v>1082</v>
       </c>
       <c r="C542">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="D542" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>37759</v>
+        <v>37736</v>
       </c>
       <c r="B543" t="s">
         <v>1084</v>
       </c>
       <c r="C543">
-        <v>50</v>
+        <v>140</v>
       </c>
       <c r="D543" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>42103</v>
+        <v>37759</v>
       </c>
       <c r="B544" t="s">
         <v>1086</v>
       </c>
       <c r="C544">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D544" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>42143</v>
+        <v>42103</v>
       </c>
       <c r="B545" t="s">
         <v>1088</v>
       </c>
       <c r="C545">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D545" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>42144</v>
+        <v>42143</v>
       </c>
       <c r="B546" t="s">
         <v>1090</v>
       </c>
       <c r="C546">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D546" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>42146</v>
+        <v>42144</v>
       </c>
       <c r="B547" t="s">
         <v>1092</v>
       </c>
       <c r="C547">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D547" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>42147</v>
+        <v>42146</v>
       </c>
       <c r="B548" t="s">
         <v>1094</v>
       </c>
       <c r="C548">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D548" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>42317</v>
+        <v>42147</v>
       </c>
       <c r="B549" t="s">
         <v>1096</v>
       </c>
       <c r="C549">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D549" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>42319</v>
+        <v>42275</v>
       </c>
       <c r="B550" t="s">
         <v>1098</v>
       </c>
       <c r="C550">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D550" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>42320</v>
+        <v>42317</v>
       </c>
       <c r="B551" t="s">
         <v>1100</v>
       </c>
       <c r="C551">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D551" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>42322</v>
+        <v>42319</v>
       </c>
       <c r="B552" t="s">
         <v>1102</v>
       </c>
       <c r="C552">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D552" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>42330</v>
+        <v>42320</v>
       </c>
       <c r="B553" t="s">
-        <v>1018</v>
+        <v>1104</v>
       </c>
       <c r="C553">
         <v>70</v>
       </c>
       <c r="D553" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>42338</v>
+        <v>42322</v>
       </c>
       <c r="B554" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C554">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D554" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>42340</v>
+        <v>42330</v>
       </c>
       <c r="B555" t="s">
-        <v>1107</v>
+        <v>1018</v>
       </c>
       <c r="C555">
-        <v>470</v>
+        <v>70</v>
       </c>
       <c r="D555" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>42341</v>
+        <v>42338</v>
       </c>
       <c r="B556" t="s">
         <v>1109</v>
       </c>
       <c r="C556">
-        <v>450</v>
+        <v>55</v>
       </c>
       <c r="D556" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>42358</v>
+        <v>42340</v>
       </c>
       <c r="B557" t="s">
         <v>1111</v>
       </c>
       <c r="C557">
-        <v>30</v>
+        <v>470</v>
       </c>
       <c r="D557" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>42541</v>
+        <v>42341</v>
       </c>
       <c r="B558" t="s">
         <v>1113</v>
       </c>
       <c r="C558">
-        <v>100</v>
+        <v>450</v>
       </c>
       <c r="D558" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>42628</v>
+        <v>42358</v>
       </c>
       <c r="B559" t="s">
         <v>1115</v>
       </c>
       <c r="C559">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D559" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>42630</v>
+        <v>42541</v>
       </c>
       <c r="B560" t="s">
         <v>1117</v>
       </c>
       <c r="C560">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D560" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>42631</v>
+        <v>42628</v>
       </c>
       <c r="B561" t="s">
         <v>1119</v>
       </c>
       <c r="C561">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D561" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>42632</v>
+        <v>42630</v>
       </c>
       <c r="B562" t="s">
         <v>1121</v>
       </c>
       <c r="C562">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D562" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>42633</v>
+        <v>42631</v>
       </c>
       <c r="B563" t="s">
         <v>1123</v>
       </c>
       <c r="C563">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D563" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>42634</v>
+        <v>42632</v>
       </c>
       <c r="B564" t="s">
         <v>1125</v>
       </c>
       <c r="C564">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D564" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>42635</v>
+        <v>42633</v>
       </c>
       <c r="B565" t="s">
         <v>1127</v>
       </c>
       <c r="C565">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D565" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>42636</v>
+        <v>42634</v>
       </c>
       <c r="B566" t="s">
         <v>1129</v>
       </c>
       <c r="C566">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D566" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>42637</v>
+        <v>42635</v>
       </c>
       <c r="B567" t="s">
         <v>1131</v>
       </c>
       <c r="C567">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D567" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>42638</v>
+        <v>42636</v>
       </c>
       <c r="B568" t="s">
         <v>1133</v>
       </c>
       <c r="C568">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D568" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>42639</v>
+        <v>42637</v>
       </c>
       <c r="B569" t="s">
         <v>1135</v>
       </c>
       <c r="C569">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D569" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>42640</v>
+        <v>42638</v>
       </c>
       <c r="B570" t="s">
         <v>1137</v>
       </c>
       <c r="C570">
         <v>40</v>
       </c>
       <c r="D570" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>42641</v>
+        <v>42639</v>
       </c>
       <c r="B571" t="s">
         <v>1139</v>
       </c>
       <c r="C571">
         <v>40</v>
       </c>
       <c r="D571" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>42642</v>
+        <v>42640</v>
       </c>
       <c r="B572" t="s">
         <v>1141</v>
       </c>
       <c r="C572">
         <v>40</v>
       </c>
       <c r="D572" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>42643</v>
+        <v>42641</v>
       </c>
       <c r="B573" t="s">
         <v>1143</v>
       </c>
       <c r="C573">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D573" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>42644</v>
+        <v>42642</v>
       </c>
       <c r="B574" t="s">
         <v>1145</v>
       </c>
       <c r="C574">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D574" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>42645</v>
+        <v>42643</v>
       </c>
       <c r="B575" t="s">
         <v>1147</v>
       </c>
       <c r="C575">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="D575" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>42646</v>
+        <v>42644</v>
       </c>
       <c r="B576" t="s">
         <v>1149</v>
       </c>
       <c r="C576">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D576" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>42647</v>
+        <v>42645</v>
       </c>
       <c r="B577" t="s">
         <v>1151</v>
       </c>
       <c r="C577">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D577" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>42648</v>
+        <v>42646</v>
       </c>
       <c r="B578" t="s">
         <v>1153</v>
       </c>
       <c r="C578">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D578" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>42649</v>
+        <v>42647</v>
       </c>
       <c r="B579" t="s">
         <v>1155</v>
       </c>
       <c r="C579">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="D579" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>42650</v>
+        <v>42648</v>
       </c>
       <c r="B580" t="s">
         <v>1157</v>
       </c>
       <c r="C580">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D580" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>42651</v>
+        <v>42649</v>
       </c>
       <c r="B581" t="s">
         <v>1159</v>
       </c>
       <c r="C581">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D581" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>42652</v>
+        <v>42650</v>
       </c>
       <c r="B582" t="s">
         <v>1161</v>
       </c>
       <c r="C582">
-        <v>150</v>
+        <v>51</v>
       </c>
       <c r="D582" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>42653</v>
+        <v>42651</v>
       </c>
       <c r="B583" t="s">
         <v>1163</v>
       </c>
       <c r="C583">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D583" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>42654</v>
+        <v>42652</v>
       </c>
       <c r="B584" t="s">
         <v>1165</v>
       </c>
       <c r="C584">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D584" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>42655</v>
+        <v>42653</v>
       </c>
       <c r="B585" t="s">
         <v>1167</v>
       </c>
       <c r="C585">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D585" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>42656</v>
+        <v>42654</v>
       </c>
       <c r="B586" t="s">
         <v>1169</v>
       </c>
       <c r="C586">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D586" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>42657</v>
+        <v>42655</v>
       </c>
       <c r="B587" t="s">
         <v>1171</v>
       </c>
       <c r="C587">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D587" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>42658</v>
+        <v>42656</v>
       </c>
       <c r="B588" t="s">
         <v>1173</v>
       </c>
       <c r="C588">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D588" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>42659</v>
+        <v>42657</v>
       </c>
       <c r="B589" t="s">
         <v>1175</v>
       </c>
       <c r="C589">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D589" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>42660</v>
+        <v>42658</v>
       </c>
       <c r="B590" t="s">
         <v>1177</v>
       </c>
       <c r="C590">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D590" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>42661</v>
+        <v>42659</v>
       </c>
       <c r="B591" t="s">
         <v>1179</v>
       </c>
       <c r="C591">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D591" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>42662</v>
+        <v>42660</v>
       </c>
       <c r="B592" t="s">
         <v>1181</v>
       </c>
       <c r="C592">
-        <v>210</v>
+        <v>60</v>
       </c>
       <c r="D592" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>42825</v>
+        <v>42661</v>
       </c>
       <c r="B593" t="s">
         <v>1183</v>
       </c>
       <c r="C593">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D593" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>42826</v>
+        <v>42662</v>
       </c>
       <c r="B594" t="s">
         <v>1185</v>
       </c>
       <c r="C594">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="D594" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>42827</v>
+        <v>42680</v>
       </c>
       <c r="B595" t="s">
         <v>1187</v>
       </c>
       <c r="C595">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D595" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>42828</v>
+        <v>42825</v>
       </c>
       <c r="B596" t="s">
         <v>1189</v>
       </c>
       <c r="C596">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="D596" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>42829</v>
+        <v>42826</v>
       </c>
       <c r="B597" t="s">
         <v>1191</v>
       </c>
       <c r="C597">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D597" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>42830</v>
+        <v>42827</v>
       </c>
       <c r="B598" t="s">
         <v>1193</v>
       </c>
       <c r="C598">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D598" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>42831</v>
+        <v>42828</v>
       </c>
       <c r="B599" t="s">
         <v>1195</v>
       </c>
       <c r="C599">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="D599" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>42832</v>
+        <v>42829</v>
       </c>
       <c r="B600" t="s">
         <v>1197</v>
       </c>
       <c r="C600">
         <v>60</v>
       </c>
       <c r="D600" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>42833</v>
+        <v>42830</v>
       </c>
       <c r="B601" t="s">
         <v>1199</v>
       </c>
       <c r="C601">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D601" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>42834</v>
+        <v>42831</v>
       </c>
       <c r="B602" t="s">
         <v>1201</v>
       </c>
       <c r="C602">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D602" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>42835</v>
+        <v>42832</v>
       </c>
       <c r="B603" t="s">
         <v>1203</v>
       </c>
       <c r="C603">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D603" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>42836</v>
+        <v>42833</v>
       </c>
       <c r="B604" t="s">
         <v>1205</v>
       </c>
       <c r="C604">
-        <v>49</v>
+        <v>150</v>
       </c>
       <c r="D604" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>42837</v>
+        <v>42834</v>
       </c>
       <c r="B605" t="s">
         <v>1207</v>
       </c>
       <c r="C605">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D605" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>42838</v>
+        <v>42835</v>
       </c>
       <c r="B606" t="s">
         <v>1209</v>
       </c>
       <c r="C606">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D606" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>42839</v>
+        <v>42836</v>
       </c>
       <c r="B607" t="s">
         <v>1211</v>
       </c>
       <c r="C607">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D607" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>42840</v>
+        <v>42837</v>
       </c>
       <c r="B608" t="s">
         <v>1213</v>
       </c>
       <c r="C608">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D608" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>42841</v>
+        <v>42838</v>
       </c>
       <c r="B609" t="s">
         <v>1215</v>
       </c>
       <c r="C609">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="D609" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>42842</v>
+        <v>42839</v>
       </c>
       <c r="B610" t="s">
         <v>1217</v>
       </c>
       <c r="C610">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D610" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>42843</v>
+        <v>42840</v>
       </c>
       <c r="B611" t="s">
         <v>1219</v>
       </c>
       <c r="C611">
         <v>60</v>
       </c>
       <c r="D611" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>42844</v>
+        <v>42841</v>
       </c>
       <c r="B612" t="s">
         <v>1221</v>
       </c>
       <c r="C612">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="D612" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>42845</v>
+        <v>42842</v>
       </c>
       <c r="B613" t="s">
         <v>1223</v>
       </c>
       <c r="C613">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D613" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>42846</v>
+        <v>42843</v>
       </c>
       <c r="B614" t="s">
         <v>1225</v>
       </c>
       <c r="C614">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D614" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>42847</v>
+        <v>42844</v>
       </c>
       <c r="B615" t="s">
         <v>1227</v>
       </c>
       <c r="C615">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D615" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>42848</v>
+        <v>42845</v>
       </c>
       <c r="B616" t="s">
         <v>1229</v>
       </c>
       <c r="C616">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D616" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>42849</v>
+        <v>42846</v>
       </c>
       <c r="B617" t="s">
         <v>1231</v>
       </c>
       <c r="C617">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D617" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>42850</v>
+        <v>42847</v>
       </c>
       <c r="B618" t="s">
         <v>1233</v>
       </c>
       <c r="C618">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D618" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>42851</v>
+        <v>42848</v>
       </c>
       <c r="B619" t="s">
         <v>1235</v>
       </c>
       <c r="C619">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D619" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>42852</v>
+        <v>42849</v>
       </c>
       <c r="B620" t="s">
         <v>1237</v>
       </c>
       <c r="C620">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D620" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>42853</v>
+        <v>42850</v>
       </c>
       <c r="B621" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C621">
         <v>40</v>
       </c>
       <c r="D621" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>42854</v>
+        <v>42851</v>
       </c>
       <c r="B622" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="C622">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D622" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>42855</v>
+        <v>42852</v>
       </c>
       <c r="B623" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C623">
+        <v>80</v>
+      </c>
+      <c r="D623" t="s">
         <v>1242</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>42856</v>
+        <v>42853</v>
       </c>
       <c r="B624" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C624">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="D624" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>42857</v>
+        <v>42854</v>
       </c>
       <c r="B625" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C625">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D625" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>42858</v>
+        <v>42855</v>
       </c>
       <c r="B626" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C626">
+        <v>40</v>
+      </c>
+      <c r="D626" t="s">
         <v>1247</v>
-      </c>
-[...4 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>42859</v>
+        <v>42856</v>
       </c>
       <c r="B627" t="s">
         <v>1249</v>
       </c>
       <c r="C627">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="D627" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>42860</v>
+        <v>42857</v>
       </c>
       <c r="B628" t="s">
         <v>1251</v>
       </c>
       <c r="C628">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D628" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>42861</v>
+        <v>42858</v>
       </c>
       <c r="B629" t="s">
         <v>1253</v>
       </c>
       <c r="C629">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D629" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>42862</v>
+        <v>42859</v>
       </c>
       <c r="B630" t="s">
         <v>1255</v>
       </c>
       <c r="C630">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D630" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>42899</v>
+        <v>42860</v>
       </c>
       <c r="B631" t="s">
         <v>1257</v>
       </c>
       <c r="C631">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D631" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>42902</v>
+        <v>42862</v>
       </c>
       <c r="B632" t="s">
         <v>1259</v>
       </c>
       <c r="C632">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D632" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>42905</v>
+        <v>42899</v>
       </c>
       <c r="B633" t="s">
         <v>1261</v>
       </c>
       <c r="C633">
-        <v>280</v>
+        <v>60</v>
       </c>
       <c r="D633" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>42906</v>
+        <v>42902</v>
       </c>
       <c r="B634" t="s">
         <v>1263</v>
       </c>
       <c r="C634">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D634" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>42919</v>
+        <v>42905</v>
       </c>
       <c r="B635" t="s">
         <v>1265</v>
       </c>
       <c r="C635">
-        <v>50</v>
+        <v>280</v>
       </c>
       <c r="D635" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>42920</v>
+        <v>42906</v>
       </c>
       <c r="B636" t="s">
         <v>1267</v>
       </c>
       <c r="C636">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D636" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>42921</v>
+        <v>42919</v>
       </c>
       <c r="B637" t="s">
         <v>1269</v>
       </c>
       <c r="C637">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D637" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>42922</v>
+        <v>42920</v>
       </c>
       <c r="B638" t="s">
         <v>1271</v>
       </c>
       <c r="C638">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D638" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>42923</v>
+        <v>42921</v>
       </c>
       <c r="B639" t="s">
         <v>1273</v>
       </c>
       <c r="C639">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D639" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>42938</v>
+        <v>42922</v>
       </c>
       <c r="B640" t="s">
         <v>1275</v>
       </c>
       <c r="C640">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D640" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>42939</v>
+        <v>42923</v>
       </c>
       <c r="B641" t="s">
         <v>1277</v>
       </c>
       <c r="C641">
         <v>50</v>
       </c>
       <c r="D641" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>42982</v>
+        <v>42938</v>
       </c>
       <c r="B642" t="s">
         <v>1279</v>
       </c>
       <c r="C642">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D642" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>43320</v>
+        <v>42939</v>
       </c>
       <c r="B643" t="s">
         <v>1281</v>
       </c>
       <c r="C643">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D643" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>43326</v>
+        <v>42982</v>
       </c>
       <c r="B644" t="s">
         <v>1283</v>
       </c>
       <c r="C644">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D644" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>43327</v>
+        <v>43320</v>
       </c>
       <c r="B645" t="s">
         <v>1285</v>
       </c>
       <c r="C645">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="D645" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>43328</v>
+        <v>43326</v>
       </c>
       <c r="B646" t="s">
         <v>1287</v>
       </c>
       <c r="C646">
         <v>100</v>
       </c>
       <c r="D646" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>43329</v>
+        <v>43327</v>
       </c>
       <c r="B647" t="s">
         <v>1289</v>
       </c>
       <c r="C647">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="D647" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>43330</v>
+        <v>43328</v>
       </c>
       <c r="B648" t="s">
         <v>1291</v>
       </c>
       <c r="C648">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="D648" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>43334</v>
+        <v>43329</v>
       </c>
       <c r="B649" t="s">
         <v>1293</v>
       </c>
       <c r="C649">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="D649" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>43337</v>
+        <v>43330</v>
       </c>
       <c r="B650" t="s">
         <v>1295</v>
       </c>
       <c r="C650">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="D650" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>43339</v>
+        <v>43334</v>
       </c>
       <c r="B651" t="s">
         <v>1297</v>
       </c>
       <c r="C651">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D651" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>43345</v>
+        <v>43337</v>
       </c>
       <c r="B652" t="s">
         <v>1299</v>
       </c>
       <c r="C652">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="D652" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>43371</v>
+        <v>43339</v>
       </c>
       <c r="B653" t="s">
         <v>1301</v>
       </c>
       <c r="C653">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D653" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>43421</v>
+        <v>43345</v>
       </c>
       <c r="B654" t="s">
         <v>1303</v>
       </c>
       <c r="C654">
         <v>60</v>
       </c>
       <c r="D654" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>43422</v>
+        <v>43371</v>
       </c>
       <c r="B655" t="s">
-        <v>1088</v>
+        <v>1305</v>
       </c>
       <c r="C655">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D655" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>43423</v>
+        <v>43421</v>
       </c>
       <c r="B656" t="s">
-        <v>996</v>
+        <v>1307</v>
       </c>
       <c r="C656">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D656" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>43424</v>
+        <v>43422</v>
       </c>
       <c r="B657" t="s">
-        <v>1307</v>
+        <v>1090</v>
       </c>
       <c r="C657">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D657" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>43425</v>
+        <v>43423</v>
       </c>
       <c r="B658" t="s">
-        <v>1309</v>
+        <v>996</v>
       </c>
       <c r="C658">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D658" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>43426</v>
+        <v>43424</v>
       </c>
       <c r="B659" t="s">
-        <v>1094</v>
+        <v>1311</v>
       </c>
       <c r="C659">
         <v>30</v>
       </c>
       <c r="D659" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>43463</v>
+        <v>43425</v>
       </c>
       <c r="B660" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C660">
         <v>60</v>
       </c>
       <c r="D660" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>43580</v>
+        <v>43426</v>
       </c>
       <c r="B661" t="s">
-        <v>1314</v>
+        <v>1096</v>
       </c>
       <c r="C661">
         <v>30</v>
       </c>
       <c r="D661" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>43867</v>
+        <v>43463</v>
       </c>
       <c r="B662" t="s">
         <v>1316</v>
       </c>
       <c r="C662">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D662" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>43977</v>
+        <v>43580</v>
       </c>
       <c r="B663" t="s">
         <v>1318</v>
       </c>
       <c r="C663">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D663" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>43978</v>
+        <v>43867</v>
       </c>
       <c r="B664" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C664">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D664" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>43989</v>
+        <v>43977</v>
       </c>
       <c r="B665" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="C665">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D665" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>44005</v>
+        <v>43978</v>
       </c>
       <c r="B666" t="s">
         <v>1322</v>
       </c>
       <c r="C666">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="D666" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>44029</v>
+        <v>43989</v>
       </c>
       <c r="B667" t="s">
         <v>1324</v>
       </c>
       <c r="C667">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D667" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>44033</v>
+        <v>44005</v>
       </c>
       <c r="B668" t="s">
         <v>1326</v>
       </c>
       <c r="C668">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D668" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>44058</v>
+        <v>44029</v>
       </c>
       <c r="B669" t="s">
         <v>1328</v>
       </c>
       <c r="C669">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D669" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>44059</v>
+        <v>44033</v>
       </c>
       <c r="B670" t="s">
         <v>1330</v>
       </c>
       <c r="C670">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D670" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>44060</v>
+        <v>44058</v>
       </c>
       <c r="B671" t="s">
         <v>1332</v>
       </c>
       <c r="C671">
         <v>50</v>
       </c>
       <c r="D671" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>44061</v>
+        <v>44059</v>
       </c>
       <c r="B672" t="s">
         <v>1334</v>
       </c>
       <c r="C672">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D672" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>44062</v>
+        <v>44060</v>
       </c>
       <c r="B673" t="s">
         <v>1336</v>
       </c>
       <c r="C673">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D673" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>44063</v>
+        <v>44061</v>
       </c>
       <c r="B674" t="s">
         <v>1338</v>
       </c>
       <c r="C674">
         <v>90</v>
       </c>
       <c r="D674" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>44064</v>
+        <v>44062</v>
       </c>
       <c r="B675" t="s">
         <v>1340</v>
       </c>
       <c r="C675">
         <v>90</v>
       </c>
       <c r="D675" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>44067</v>
+        <v>44063</v>
       </c>
       <c r="B676" t="s">
         <v>1342</v>
       </c>
       <c r="C676">
-        <v>240</v>
+        <v>90</v>
       </c>
       <c r="D676" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>44068</v>
+        <v>44064</v>
       </c>
       <c r="B677" t="s">
         <v>1344</v>
       </c>
       <c r="C677">
-        <v>180</v>
+        <v>90</v>
       </c>
       <c r="D677" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>44088</v>
+        <v>44067</v>
       </c>
       <c r="B678" t="s">
         <v>1346</v>
       </c>
       <c r="C678">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D678" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>44164</v>
+        <v>44068</v>
       </c>
       <c r="B679" t="s">
         <v>1348</v>
       </c>
       <c r="C679">
-        <v>8</v>
+        <v>180</v>
       </c>
       <c r="D679" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>44167</v>
+        <v>44088</v>
       </c>
       <c r="B680" t="s">
         <v>1350</v>
       </c>
       <c r="C680">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D680" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>44345</v>
+        <v>44164</v>
       </c>
       <c r="B681" t="s">
         <v>1352</v>
       </c>
+      <c r="C681">
+        <v>8</v>
+      </c>
       <c r="D681" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>44533</v>
+        <v>44167</v>
       </c>
       <c r="B682" t="s">
         <v>1354</v>
       </c>
       <c r="C682">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D682" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>45265</v>
+        <v>44345</v>
       </c>
       <c r="B683" t="s">
         <v>1356</v>
       </c>
-      <c r="C683">
-[...1 lines deleted...]
-      </c>
       <c r="D683" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>45299</v>
+        <v>44533</v>
       </c>
       <c r="B684" t="s">
         <v>1358</v>
       </c>
       <c r="C684">
-        <v>480</v>
+        <v>60</v>
       </c>
       <c r="D684" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>45300</v>
+        <v>44608</v>
       </c>
       <c r="B685" t="s">
         <v>1360</v>
       </c>
       <c r="C685">
-        <v>170</v>
+        <v>8</v>
       </c>
       <c r="D685" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>45301</v>
+        <v>44643</v>
       </c>
       <c r="B686" t="s">
         <v>1362</v>
       </c>
       <c r="C686">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D686" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>45302</v>
+        <v>44649</v>
       </c>
       <c r="B687" t="s">
         <v>1364</v>
       </c>
       <c r="C687">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="D687" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>45303</v>
+        <v>44650</v>
       </c>
       <c r="B688" t="s">
         <v>1366</v>
       </c>
       <c r="C688">
-        <v>70</v>
+        <v>4</v>
       </c>
       <c r="D688" t="s">
         <v>1367</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>44651</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C689">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>44652</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C690">
+        <v>16</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>44658</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C691">
+        <v>16</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>44703</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C692">
+        <v>2</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>44715</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C693">
+        <v>8</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>44747</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C694">
+        <v>25</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>44751</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C695">
+        <v>3</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>44752</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C696">
+        <v>4</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>44945</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C697">
+        <v>3</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>44948</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C698">
+        <v>10</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>44949</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C699">
+        <v>40</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>44953</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C700">
+        <v>8</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>44954</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C701">
+        <v>8</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>44955</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C702">
+        <v>8</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>44956</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C703">
+        <v>16</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>44957</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C704">
+        <v>3</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>45016</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C705">
+        <v>125</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>45023</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C706">
+        <v>25</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>45048</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C707">
+        <v>70</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>45050</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C708">
+        <v>50</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>45077</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C709">
+        <v>30</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>45084</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C710">
+        <v>75</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>45085</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C711">
+        <v>16</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>45088</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C712">
+        <v>35</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>45095</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C713">
+        <v>120</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>45101</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C714">
+        <v>150</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>45102</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C715">
+        <v>150</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>45110</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C716">
+        <v>30</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>45114</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C717">
+        <v>60</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>45115</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C718">
+        <v>20</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>45124</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C719">
+        <v>30</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>45127</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C720">
+        <v>30</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>45137</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C721">
+        <v>60</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>45140</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C722">
+        <v>90</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>45148</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C723">
+        <v>100</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>45150</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C724">
+        <v>30</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>45157</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C725">
+        <v>30</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>45172</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C726">
+        <v>65</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>45184</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C727">
+        <v>8</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>45195</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C728">
+        <v>80</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>45200</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C729">
+        <v>50</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>45265</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C730">
+        <v>20</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>45299</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C731">
+        <v>480</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>45300</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C732">
+        <v>170</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>45301</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C733">
+        <v>210</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>45302</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C734">
+        <v>100</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>45303</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C735">
+        <v>70</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>45315</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C736">
+        <v>30</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>45322</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C737">
+        <v>30</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>45332</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C738">
+        <v>55</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>45339</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C739">
+        <v>35</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>45377</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C740">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>45400</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C741">
+        <v>30</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>45401</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C742">
+        <v>90</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>45402</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C743">
+        <v>100</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>45404</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C744">
+        <v>510</v>
+      </c>
+      <c r="D744" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>45414</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C745">
+        <v>40</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>45415</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C746">
+        <v>65</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>45416</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C747">
+        <v>50</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>45420</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C748">
+        <v>40</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>45429</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C749">
+        <v>90</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>45431</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C750">
+        <v>20</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>45435</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C751">
+        <v>90</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>45436</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C752">
+        <v>60</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>45439</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C753">
+        <v>60</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>45443</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C754">
+        <v>90</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>45448</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C755">
+        <v>40</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>45498</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C756">
+        <v>150</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>45500</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C757">
+        <v>510</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>45501</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C758">
+        <v>550</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>45706</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C759">
+        <v>24</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>45762</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C760">
+        <v>50</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>45766</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C761">
+        <v>50</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>45775</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C762">
+        <v>20</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>45778</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C763">
+        <v>30</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>45779</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C764">
+        <v>30</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>45799</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C765">
+        <v>80</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>45820</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C766">
+        <v>30</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>45835</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C767">
+        <v>60</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>45867</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C768">
+        <v>40</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>45879</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C769">
+        <v>72</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>45891</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C770">
+        <v>60</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1531</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">