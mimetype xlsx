--- v0 (2026-04-15)
+++ v1 (2026-10-25)
@@ -12,352 +12,346 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1542">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0349) Atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>PD11</t>
   </si>
   <si>
     <t>(UF0350) Gestión Administrativa Del Proceso Comercial</t>
   </si>
   <si>
     <t>PIT002</t>
   </si>
   <si>
     <t>(UF0351) Aplicaciones Informáticas De Gestión Comercial</t>
   </si>
   <si>
     <t>PIT003</t>
   </si>
   <si>
     <t>(UF0510) Procesadores De Textos Y Presentaciones De Información Básicos</t>
   </si>
   <si>
     <t>PD14</t>
   </si>
   <si>
-    <t>(UF0511) Tratamiento Básico De Datos Y Hojas De Cálculo</t>
-[...8 lines deleted...]
-    <t>PD16</t>
+    <t>UF0511 Tratamiento Básico De Datos Y Hojas De Cálculo</t>
+  </si>
+  <si>
+    <t>PD_UF0511</t>
+  </si>
+  <si>
+    <t>UF0512 Transmisión De Información Por Medios Convencionales O Informáticos</t>
+  </si>
+  <si>
+    <t>PD_UF0512</t>
   </si>
   <si>
     <t>UF0513_Gestión Auxiliar De Archivo En Soporte Convencional O Informático</t>
   </si>
   <si>
-    <t>PD17</t>
-[...5 lines deleted...]
-    <t>PD18</t>
+    <t>PD_UF0513</t>
+  </si>
+  <si>
+    <t>UF0514 Gestión Auxiliar De Reproducción En Soporte Convencional O Informático</t>
+  </si>
+  <si>
+    <t>PD_UF0514</t>
   </si>
   <si>
     <t>(UF0519) Gestión Auxiliar De Documentación Económico-Administrativa Y Comercial</t>
   </si>
   <si>
     <t>PIT017</t>
   </si>
   <si>
     <t>(UF0520) Comunicación En Las Relaciones Profesionales</t>
   </si>
   <si>
     <t>PIT018</t>
   </si>
   <si>
     <t>(UF0521) Comunicación Oral Y Escrita En La Empresa</t>
   </si>
   <si>
     <t>PIT019</t>
   </si>
   <si>
     <t>UF0335_Aplicaciones Informáticas De Análisis Contable Y Presupuestos</t>
   </si>
   <si>
     <t>PD39</t>
   </si>
   <si>
     <t>UF1464_Calidad Del Producto Gráfico</t>
   </si>
   <si>
     <t>PD63</t>
   </si>
   <si>
     <t>MF0432_1_Manipulación De Cargas Con Carretillas Elevadoras</t>
   </si>
   <si>
-    <t>PD65</t>
-[...11 lines deleted...]
-    <t>PD67</t>
+    <t>PD_MF0432_1</t>
+  </si>
+  <si>
+    <t>MF1325_1 Operaciones Auxiliares De Almacenaje</t>
+  </si>
+  <si>
+    <t>PD_MF1325_1</t>
+  </si>
+  <si>
+    <t>MF1326_1 Preparación De Pedidos</t>
+  </si>
+  <si>
+    <t>PD_MF1326_1</t>
   </si>
   <si>
     <t>MF1327_1_ Operaciones Auxiliares En El Punto De Venta</t>
   </si>
   <si>
-    <t>PD68</t>
+    <t>PD_MF1327_1</t>
   </si>
   <si>
     <t>MF1442_3. Programación Didáctica De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT117</t>
   </si>
   <si>
     <t>MF1443_3. Selección, Elaboración, Adaptación Y Utilización De Materiales, Medios Y Recursos Didácticos En Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT118</t>
   </si>
   <si>
     <t>MF1444_3. Impartición Y Tutorización De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT119</t>
   </si>
   <si>
     <t>MF1445_3. Evaluación Del Proceso De Enseñanza-Aprendizaje En Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT120</t>
   </si>
   <si>
     <t>MF1446_3. Orientación Laboral Y Promoción De La Calidad En La Formación Profesional Para El Empleo</t>
   </si>
   <si>
     <t>PIT121</t>
   </si>
   <si>
     <t>UF1645. Impartición De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT122</t>
   </si>
   <si>
     <t>UF1646. Tutorización De Acciones Formativas Para El Empleo</t>
   </si>
   <si>
     <t>PIT123</t>
   </si>
   <si>
-    <t>(MF1002_2) Inglés Profesional Para Actividades Comerciales</t>
-[...2 lines deleted...]
-    <t>PD156</t>
+    <t>MF1002_2 Inglés Profesional Para Actividades Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF1002_2</t>
   </si>
   <si>
     <t>(MF1051_2) Inglés Profesional Para Servicios De Restauración</t>
   </si>
   <si>
     <t>PD158</t>
   </si>
   <si>
     <t>(MF0233_2) Ofimática</t>
   </si>
   <si>
     <t>PIT006</t>
   </si>
   <si>
     <t>MF0525_2 Control Fitosanitario</t>
   </si>
   <si>
     <t>PIT025</t>
   </si>
   <si>
     <t>MF0531_2 Instalación De Jardines Y Zonas Verdes</t>
   </si>
   <si>
     <t>PIT026</t>
   </si>
   <si>
     <t>UF0006 Determinación Del Estado Sanitario De Las Plantas, Suelo E Instalaciones Y Elección De Los Métodos De Control</t>
   </si>
   <si>
     <t>PIT028</t>
   </si>
   <si>
     <t>UF0007 Aplicación de métodos fitosanitarios en plantas, suelos e instalaciones</t>
   </si>
   <si>
     <t>PIT029</t>
   </si>
   <si>
     <t>MF0520_1 Operaciones Básicas En Viveros Y Centros De Jardinería.</t>
   </si>
   <si>
     <t>PIT022</t>
   </si>
   <si>
-    <t>(MF0239_2) Operaciones De Venta</t>
-[...62 lines deleted...]
-    <t>PD249</t>
+    <t>MF0239_2 Operaciones De Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0239_2</t>
+  </si>
+  <si>
+    <t>MF0240_2 Operaciones Auxiliares A La Venta</t>
+  </si>
+  <si>
+    <t>PD_MF0240_2</t>
+  </si>
+  <si>
+    <t>MF0241_2 Información Y Atención Al Cliente/Consumidor/Usuario</t>
+  </si>
+  <si>
+    <t>PD_MF0241_2</t>
+  </si>
+  <si>
+    <t>MF0501_3 Implantación De Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0501_3</t>
+  </si>
+  <si>
+    <t>MF0502_3 Implantación De Productos Y Servicios</t>
+  </si>
+  <si>
+    <t>PD_MF0502_3</t>
+  </si>
+  <si>
+    <t>MF0503_3 Promociones En Espacios Comerciales</t>
+  </si>
+  <si>
+    <t>PD_MF0503_3</t>
+  </si>
+  <si>
+    <t>MF0504_3 Escaparatismo Comercial</t>
+  </si>
+  <si>
+    <t>PD_MF0504_3</t>
+  </si>
+  <si>
+    <t>UF0030 Organización De Procesos De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0030</t>
+  </si>
+  <si>
+    <t>UF0031 Técnicas De Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0031</t>
+  </si>
+  <si>
+    <t>UF0032 Venta Online</t>
+  </si>
+  <si>
+    <t>PD_UF0032</t>
+  </si>
+  <si>
+    <t>UF0033 Aprovisionamiento Y Almacenaje En Venta</t>
+  </si>
+  <si>
+    <t>PD_UF0033</t>
   </si>
   <si>
     <t>COMM026PO. Promociones Comerciales En El Punto De Venta</t>
   </si>
   <si>
     <t>PD256</t>
   </si>
   <si>
     <t>(MF0238) Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PMMF0238</t>
   </si>
   <si>
     <t>(UF0044) Función Del Mando Intermedio En La Prevención De Riesgos Laborales</t>
   </si>
   <si>
     <t>PMMF0044</t>
   </si>
   <si>
     <t>UF0341 Contratación Laboral</t>
   </si>
   <si>
     <t>PD273</t>
   </si>
   <si>
-    <t>(UF0343) Retribuciones Salariales, Cotización Y Recaudación</t>
-[...4 lines deleted...]
-  <si>
     <t>(UF0345) Apoyo Administrativo A La Gestión De Recursos Humanos</t>
   </si>
   <si>
     <t>PMUF0345</t>
   </si>
   <si>
     <t>(UF0346) Comunicación Efectiva Y Trabajo En Equipo</t>
   </si>
   <si>
     <t>PMUF0346</t>
   </si>
   <si>
     <t>(UF0347) Sistemas De Archivo Y Clasificación De Documentos</t>
   </si>
   <si>
     <t>PD279</t>
   </si>
   <si>
     <t>UF0131 Técnicas De Comunicación Con Personas Dependientes En Instituciones</t>
   </si>
   <si>
     <t>PIT116</t>
   </si>
   <si>
     <t>UF2416. Utilización De Las Técnicas De Movilidad En Desplazamientos Internos Por El Centro Educativo Del ACNEE</t>
@@ -2780,51 +2774,51 @@
   <si>
     <t>MF0711_2. Seguridad e Higiene y Protección Ambiental en Hostelería</t>
   </si>
   <si>
     <t>10181IN</t>
   </si>
   <si>
     <t>SSCE0110. Selección, elaboración, adaptación y utilización de materiales, medios y recursos didácticos en Formación Profesional para el Empleo</t>
   </si>
   <si>
     <t>11404IN</t>
   </si>
   <si>
     <t>(UF0259) Servicio y atención al cliente en Restaurante.</t>
   </si>
   <si>
     <t>40298IN</t>
   </si>
   <si>
     <t>ADGG0208  Técnicas de recepción y comunicación - Actividades Administrativas en la relación con el cliente</t>
   </si>
   <si>
     <t>39326IN</t>
   </si>
   <si>
-    <t>ADGD0108. Gestión contable y gestión administrativa para auditoría.</t>
+    <t>ADGD0108. Gestión contable y gestión administrativa para auditoría</t>
   </si>
   <si>
     <t>PA_ADGD0108</t>
   </si>
   <si>
     <t>COML0110: Actividades auxiliares de almacén.</t>
   </si>
   <si>
     <t>PA_COML0110</t>
   </si>
   <si>
     <t>COMP0108: Implantación y animación de espacios comerciales.</t>
   </si>
   <si>
     <t>PA354</t>
   </si>
   <si>
     <t>COMT0210. Gestión administrativa y financiera del comercio internacional.</t>
   </si>
   <si>
     <t>PA_COMT0210</t>
   </si>
   <si>
     <t>COMT0211. Actividades auxiliares y de comercio.</t>
   </si>
@@ -2834,51 +2828,51 @@
   <si>
     <t>COMT0411. Gestión comercial de ventas.</t>
   </si>
   <si>
     <t>PA_COMT0411</t>
   </si>
   <si>
     <t>COMV0108. Actividades de venta.  </t>
   </si>
   <si>
     <t>PA_COMV0108</t>
   </si>
   <si>
     <t>HOTR0208. Operaciones básicas de restaurante y bar.</t>
   </si>
   <si>
     <t>PA_HOTR0208</t>
   </si>
   <si>
     <t>SANT0208. Transporte sanitario. </t>
   </si>
   <si>
     <t>PA_SANT0208</t>
   </si>
   <si>
-    <t>SSCE0110. Docencia de la formación profesional para el empleo.</t>
+    <t>SSCE0110. Habilitación para la Docencia en grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PA_SSCE0110</t>
   </si>
   <si>
     <t>SSCS0208: Atención sociosanitaria a personas dependientes en instituciones sociales. </t>
   </si>
   <si>
     <t>PASSCS0208</t>
   </si>
   <si>
     <t>(COMM114PO) Atención al cliente a través de medios interactivos o digitales.</t>
   </si>
   <si>
     <t>PIT040</t>
   </si>
   <si>
     <t>Energía Solar Térmica y Energía Geotérmica</t>
   </si>
   <si>
     <t>3533-38_V2</t>
   </si>
   <si>
     <t>COMM098PO. Estrategias de inbound marketing.</t>
   </si>
@@ -3074,50 +3068,56 @@
   <si>
     <t>COMM127PO. Organización de eventos y protocolo</t>
   </si>
   <si>
     <t>PS1180</t>
   </si>
   <si>
     <t>ENAE008PO. Energía solar térmica y termoeléctrica</t>
   </si>
   <si>
     <t>ENAE008PO_PH</t>
   </si>
   <si>
     <t>ENAE009PO. Diseño y montaje de instalaciones Fotovoltaicas y térmicas</t>
   </si>
   <si>
     <t>ENAE009PO_PH</t>
   </si>
   <si>
     <t>ENAE010PO. Energías renovables: especialidad biomasa</t>
   </si>
   <si>
     <t>ENAE010PO_PH</t>
   </si>
   <si>
+    <t>SSCB0209. Dinamización de actividades de tiempo libre educativo infantil y juvenil</t>
+  </si>
+  <si>
+    <t>PM_SSCB0209</t>
+  </si>
+  <si>
     <t>UF0039. Limpieza y puesta a punto de pisos y zonas comunes en alojamientos</t>
   </si>
   <si>
     <t>21658IN</t>
   </si>
   <si>
     <t>MF1000_3. Organización comercial.</t>
   </si>
   <si>
     <t>PA_MF1000_3</t>
   </si>
   <si>
     <t>COMM18. Inteligencia artificial (IA) aplicada a marketing digital.</t>
   </si>
   <si>
     <t>PS_COMM18</t>
   </si>
   <si>
     <t>COMM23. Analítica y marketing digital.</t>
   </si>
   <si>
     <t>PS_COMM23</t>
   </si>
   <si>
     <t>COMM27. Digital Marketing &amp; automation Marketing.</t>
@@ -3302,50 +3302,56 @@
   <si>
     <t>MF1443_3: Selección, elaboración, adaptación y utilización de materiales, medios y recursos didácticos en formación profesional para el empleo</t>
   </si>
   <si>
     <t>64024IN</t>
   </si>
   <si>
     <t>UF1645: Impartición de acciones formativas para el empleo</t>
   </si>
   <si>
     <t>64026IN</t>
   </si>
   <si>
     <t>MF1445_3: Evaluación del proceso de enseñanza-aprendizaje en formación profesional para el empleo</t>
   </si>
   <si>
     <t>64030IN</t>
   </si>
   <si>
     <t>MF1446_3: Orientación laboral y promoción de la calidad en la formación profesional para el empleo</t>
   </si>
   <si>
     <t>64032IN</t>
   </si>
   <si>
+    <t>Excel 365...</t>
+  </si>
+  <si>
+    <t>32650IN_</t>
+  </si>
+  <si>
     <t>MF1016_ 2: Apoyo en la organización de intervenciones en el ámbito institucional </t>
   </si>
   <si>
     <t>PA_MF1016_ 2</t>
   </si>
   <si>
     <t>MF1017_2: Intervención en la atención higiénico–alimentaria en instituciones</t>
   </si>
   <si>
     <t>PA_MF1017_2</t>
   </si>
   <si>
     <t>MF1018_2: Intervención en la atención sociosanitaria en instituciones.</t>
   </si>
   <si>
     <t>PA_MF1018_2</t>
   </si>
   <si>
     <t>MF1442_3. Programación didáctica de acciones formativas para el empleo</t>
   </si>
   <si>
     <t>PA_MF1442_3</t>
   </si>
   <si>
     <t>PD_ENAE010PO</t>
@@ -3563,50 +3569,56 @@
   <si>
     <t>IFCT021PO. Autocad 3d</t>
   </si>
   <si>
     <t>IFCT021PO_EC</t>
   </si>
   <si>
     <t>IFCT029PO. Creación de blogs y redes sociales</t>
   </si>
   <si>
     <t>IFCT029PO_EC</t>
   </si>
   <si>
     <t>IFCT030PO. Creación, programación y diseño de páginas web</t>
   </si>
   <si>
     <t>IFCT030PO_EC</t>
   </si>
   <si>
     <t>IFCT031PO. Creación, programación y diseño de páginas web con html5 y css3</t>
   </si>
   <si>
     <t>IFCT031PO_EC</t>
   </si>
   <si>
+    <t>Trazabilidad en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD050PO_EC</t>
+  </si>
+  <si>
     <t>IFCT048PO.Aplicaciones con android y html 5</t>
   </si>
   <si>
     <t>IFCT048PO_EC</t>
   </si>
   <si>
     <t>IFCT050PO.Gestión de la seguridad informática en la empresa</t>
   </si>
   <si>
     <t>IFCT050PO_EC</t>
   </si>
   <si>
     <t>IFCT057PO. Internet seguro</t>
   </si>
   <si>
     <t>IFCT057PO_EC</t>
   </si>
   <si>
     <t>IFCT071PO.Microsoft visual c++ 2017</t>
   </si>
   <si>
     <t>IFCT071PO_EC</t>
   </si>
   <si>
     <t>IFCT081PO. Programación con visual basic asp net 3 5 en comercio electrónico</t>
@@ -3773,56 +3785,50 @@
   <si>
     <t>IFCT184PO. Análisis de datos y vinculación de bbdd con excel</t>
   </si>
   <si>
     <t>IFCT184PO_EC</t>
   </si>
   <si>
     <t>IFCT45. Competencias  digitales básicas</t>
   </si>
   <si>
     <t>IFCT45_EC</t>
   </si>
   <si>
     <t>IFCT46. Competencias  digitales avanzadas</t>
   </si>
   <si>
     <t>IFCT46_EC</t>
   </si>
   <si>
     <t>IFCT85. Tecnologías para la comercialización y la gestión del cliente en la era post covid</t>
   </si>
   <si>
     <t>IFCT85_EC</t>
   </si>
   <si>
-    <t>IFCT91. Desarrollo de aplicaciones web con aspnet - mcsa web applications</t>
-[...4 lines deleted...]
-  <si>
     <t>IFCT94. Administración de sistemas linux red hat - rhcsa</t>
   </si>
   <si>
     <t>IFCT94_EC</t>
   </si>
   <si>
     <t>UF1822: Gestión contable, fiscal y laboral de pequeños negocios o microempresas</t>
   </si>
   <si>
     <t>46543IN</t>
   </si>
   <si>
     <t>MF2259_2: Desarrollo de las intervenciones de atención personal</t>
   </si>
   <si>
     <t>MF2259_PDG</t>
   </si>
   <si>
     <t>SSCG10. Coordinación y gestión de servicios de atención domiciliaria</t>
   </si>
   <si>
     <t>PDG_SSCG10</t>
   </si>
   <si>
     <t>ADGD0042. Análisis de balances</t>
@@ -4082,174 +4088,294 @@
   <si>
     <t>ADGD0020_Inicición a Compliance</t>
   </si>
   <si>
     <t>PDG_ ADGD0020</t>
   </si>
   <si>
     <t>ADGD0020_Inicición a Compliance  con casos prácticos.</t>
   </si>
   <si>
     <t>PDG_ ADGD0020_CCPP</t>
   </si>
   <si>
     <t>Auditorías internas de sistemas de gestión</t>
   </si>
   <si>
     <t>VIDEO_IND_424-1</t>
   </si>
   <si>
     <t>ADGD001PO. 6 SIGMA. Herramientas de seguridad, eficiencia y productividad.</t>
   </si>
   <si>
     <t>PC_ADGD001PO</t>
   </si>
   <si>
+    <t>Atención al Ciudadano</t>
+  </si>
+  <si>
+    <t>PIN558199</t>
+  </si>
+  <si>
+    <t>Análisis Cualitativo del Riesgo con Clientes Empresa</t>
+  </si>
+  <si>
+    <t>PIN95703</t>
+  </si>
+  <si>
+    <t>Convertir Oportunidades en Necesidades (Sector Financiero).</t>
+  </si>
+  <si>
+    <t>PIN619774</t>
+  </si>
+  <si>
+    <t>El Cierre de Venta (Sector Financiero)</t>
+  </si>
+  <si>
+    <t>PIN619916</t>
+  </si>
+  <si>
+    <t>Fidelización y seguimiento del cliente y del negocio (en el sector financiero)</t>
+  </si>
+  <si>
+    <t>PIN619969</t>
+  </si>
+  <si>
+    <t>Introducción al Análisis del Riesgo con Clientes Empresa</t>
+  </si>
+  <si>
+    <t>PIN103662</t>
+  </si>
+  <si>
+    <t>Prevención y Gestión de la Morosidad y del Recobro - Banca</t>
+  </si>
+  <si>
+    <t>PIN658302</t>
+  </si>
+  <si>
+    <t>Presentaciones a través de web conference</t>
+  </si>
+  <si>
+    <t>PIN451293</t>
+  </si>
+  <si>
+    <t>Finanzas Personales</t>
+  </si>
+  <si>
+    <t>PIN719862</t>
+  </si>
+  <si>
+    <t>Análisis cualitativo y estratégico de la empresa</t>
+  </si>
+  <si>
+    <t>PIN161914</t>
+  </si>
+  <si>
+    <t>Introducción a las Organizaciones Exponenciales.</t>
+  </si>
+  <si>
+    <t>PIN622125</t>
+  </si>
+  <si>
+    <t>Lean Manufacturing: Eficiencia sin desperdicios en la produccion moderna</t>
+  </si>
+  <si>
+    <t>PIN779713</t>
+  </si>
+  <si>
+    <t>Factores Macroeconómicos</t>
+  </si>
+  <si>
+    <t>PIN305341</t>
+  </si>
+  <si>
+    <t>Gestión de Carteras</t>
+  </si>
+  <si>
+    <t>PIN656445</t>
+  </si>
+  <si>
+    <t>Instrumentos y Mercados Financieros</t>
+  </si>
+  <si>
+    <t>PIN593670</t>
+  </si>
+  <si>
+    <t>Mercado de Productos Derivados</t>
+  </si>
+  <si>
+    <t>PIN656931</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Fija</t>
+  </si>
+  <si>
+    <t>PIN657016</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Variable</t>
+  </si>
+  <si>
+    <t>PIN657144</t>
+  </si>
+  <si>
+    <t>Pensiones y Planificación de Jubilación</t>
+  </si>
+  <si>
+    <t>PIN657250</t>
+  </si>
+  <si>
+    <t>Sistema Financiero</t>
+  </si>
+  <si>
+    <t>PIN657292</t>
+  </si>
+  <si>
     <t>Manipulación en crudo y conservación de alimentos</t>
   </si>
   <si>
-    <t>PININAD030PO</t>
+    <t>PIN_INAD030PO</t>
   </si>
   <si>
     <t>Planificación comercial y técnicas de venta de productos y servicios en el sector financiero (7PO)</t>
   </si>
   <si>
-    <t>PINCOMT08</t>
+    <t>PIN_COMT08</t>
   </si>
   <si>
     <t>Diseño gráfico vectorial con Corel Draw</t>
   </si>
   <si>
-    <t>PINARGG005PO.</t>
+    <t>PIN_ARGG005PO</t>
   </si>
   <si>
     <t>Diseño y programación de aplicaciones multimedia</t>
   </si>
   <si>
-    <t>PINARGG100.</t>
+    <t>PIN_ARGG100</t>
   </si>
   <si>
     <t>El proceso de emprender</t>
   </si>
   <si>
     <t>PIN648219</t>
   </si>
   <si>
     <t>Creatividad e innovación empresarial y profesional</t>
   </si>
   <si>
-    <t>PINADGD059PO.</t>
+    <t>PIN_ADGD059PO</t>
   </si>
   <si>
     <t>Equipos de alto rendimiento</t>
   </si>
   <si>
-    <t>PINADGD093PO</t>
+    <t>PIN_ADGD093PO</t>
   </si>
   <si>
     <t>ADGD032PO. Fundamentos del coaching y orientación</t>
   </si>
   <si>
     <t>PIN678903</t>
   </si>
   <si>
     <t>Liderazgo estratégico</t>
   </si>
   <si>
-    <t>PINADGD177PO</t>
+    <t>PIN_ADGD177PO</t>
   </si>
   <si>
     <t>SSCE01. Inglés A1</t>
   </si>
   <si>
     <t>PIN764877</t>
   </si>
   <si>
     <t>SSCE02. Inglés A2</t>
   </si>
   <si>
     <t>PIN_SSCE02</t>
   </si>
   <si>
     <t>B2B en la era digital</t>
   </si>
   <si>
-    <t>PINCOMT114PO</t>
+    <t>PIN_COMT114PO</t>
   </si>
   <si>
     <t>IFCT029PO.  Creación de blogs y redes sociales</t>
   </si>
   <si>
-    <t>PINIFCT029PO.</t>
+    <t>PIN_IFCT029PO</t>
   </si>
   <si>
     <t>E-commerce marketing digital y RRSS en gestión de clientes</t>
   </si>
   <si>
-    <t>PINCOMM40</t>
+    <t>PIN_COMM40</t>
   </si>
   <si>
     <t>Google AdWords y sus aplicaciones publicitarias</t>
   </si>
   <si>
-    <t>PINIFCM008PO</t>
+    <t>PIN_IFCM008PO</t>
   </si>
   <si>
     <t>ADGG039PO Internet y fundamentos de diseño de páginas web.</t>
   </si>
   <si>
     <t>PIN_ADGG039PO</t>
   </si>
   <si>
     <t>COMM092PO. Redes sociales y marketing 2.0.</t>
   </si>
   <si>
-    <t>PINCOMM092PO.</t>
+    <t>PIN_COMM092PO</t>
   </si>
   <si>
     <t>(COMM049P)Técnicas de marketing on line, buscadores, social media y móvil.</t>
   </si>
   <si>
     <t>PIN_734262</t>
   </si>
   <si>
-    <t>Ofimática</t>
-[...2 lines deleted...]
-    <t>PINADGG053PO</t>
+    <t>ADGG053PO. Ofimática</t>
+  </si>
+  <si>
+    <t>PIN_ADGG053PO</t>
   </si>
   <si>
     <t>ADGG063PO. PowerPoint presentaciones gráficas</t>
   </si>
   <si>
     <t>PIN_ADGG063PO</t>
   </si>
   <si>
     <t>Básico de prevención de riesgos laborales para el sector lavandería</t>
   </si>
   <si>
-    <t>PINFCOS02_05</t>
+    <t>PIN_FCOS02_05</t>
   </si>
   <si>
     <t>(IFCT091PO)Programación páginas web JavaScript y PHP</t>
   </si>
   <si>
     <t>PIN_IFCT091PO</t>
   </si>
   <si>
     <t>CTRI0014. Sensibilización LGTBI+: Respetar la diversidad sexual y prevenir la discriminación social y laboral de personas LGTBI+.</t>
   </si>
   <si>
     <t>PIN_CTRI0014</t>
   </si>
   <si>
     <t>SANT079PO_ Movilización de enfermos</t>
   </si>
   <si>
     <t>PIN_SANT079PO</t>
   </si>
   <si>
     <t>Seguridad informática y firma digital</t>
   </si>
   <si>
     <t>PIN_IFCM026PO</t>
   </si>
@@ -4290,50 +4416,272 @@
     <t>49768IN_1311ID</t>
   </si>
   <si>
     <t>MP1786. Competencia Digital para la  Práctica Docente</t>
   </si>
   <si>
     <t>PFT_MP1786</t>
   </si>
   <si>
     <t>Recepción de mercancías</t>
   </si>
   <si>
     <t>126382IN</t>
   </si>
   <si>
     <t>Archivo e impresión</t>
   </si>
   <si>
     <t>128538IN</t>
   </si>
   <si>
     <t>Gestión de flotas y localización de vehículos</t>
   </si>
   <si>
     <t>PFT_COML0029</t>
+  </si>
+  <si>
+    <t>Contratación Laboral y Cotización a la Seguridad Social en el Sector Agrícola</t>
+  </si>
+  <si>
+    <t>134031IN</t>
+  </si>
+  <si>
+    <t>COML0045. Organización del almacén</t>
+  </si>
+  <si>
+    <t>PFT_COML0045</t>
+  </si>
+  <si>
+    <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
+  </si>
+  <si>
+    <t>PFT_SSC_B_1705</t>
+  </si>
+  <si>
+    <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
+  </si>
+  <si>
+    <t>PDG_ENAE0022</t>
+  </si>
+  <si>
+    <t>IFCD0211. Sistemas de gestión de información</t>
+  </si>
+  <si>
+    <t>IFCD0211_V</t>
+  </si>
+  <si>
+    <t>ELES001PO. Protocolo KNX para domótica</t>
+  </si>
+  <si>
+    <t>PD_ELES001PO</t>
+  </si>
+  <si>
+    <t>IFCT091PO. Programación páginas web, JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PD_IFCT091PO</t>
+  </si>
+  <si>
+    <t>Posicionamiento en buscadores</t>
+  </si>
+  <si>
+    <t>PDADGD211PO</t>
+  </si>
+  <si>
+    <t>Planificación, programación y control de la producción.</t>
+  </si>
+  <si>
+    <t>PDADGD332PO</t>
+  </si>
+  <si>
+    <t>Desarrollo de equipos. Técnicas y herramientas</t>
+  </si>
+  <si>
+    <t>PDADGD35</t>
+  </si>
+  <si>
+    <t>Excel avanzado</t>
+  </si>
+  <si>
+    <t>PDADGG020PO</t>
+  </si>
+  <si>
+    <t>Entornos profesionales con Microsoft 365</t>
+  </si>
+  <si>
+    <t>PDADGG03</t>
+  </si>
+  <si>
+    <t>Office: Word, Excel, Access y PowerPoint</t>
+  </si>
+  <si>
+    <t>PDADGG052PO</t>
+  </si>
+  <si>
+    <t>Ofimática: aplicaciones informáticas de gestión</t>
+  </si>
+  <si>
+    <t>PDCTRD0022</t>
+  </si>
+  <si>
+    <t>Retribuciones salariales, cotización y recaudación</t>
+  </si>
+  <si>
+    <t>PD5483894..</t>
+  </si>
+  <si>
+    <t>Técnicas de negociación</t>
+  </si>
+  <si>
+    <t>PD845693...</t>
+  </si>
+  <si>
+    <t>SSCB0209 Dinamización de actividades de tiempo libre educativo infantil y juvenil</t>
+  </si>
+  <si>
+    <t>SSCB0209_V</t>
+  </si>
+  <si>
+    <t>HOTG0108. Creación y gestión de viajes combinados y eventos</t>
+  </si>
+  <si>
+    <t>HOTG0108_V</t>
+  </si>
+  <si>
+    <t>HOTG0208. Venta de productos y servicios turísticos</t>
+  </si>
+  <si>
+    <t>HOTG0208_V</t>
+  </si>
+  <si>
+    <t>Dirección y desarrollo de equipos de trabajo</t>
+  </si>
+  <si>
+    <t>PC853</t>
+  </si>
+  <si>
+    <t>INAD028PO Legislación y normativa alimentaria</t>
+  </si>
+  <si>
+    <t>PC906</t>
+  </si>
+  <si>
+    <t>ADGD359PO Lean Manufacturing</t>
+  </si>
+  <si>
+    <t>PC911</t>
+  </si>
+  <si>
+    <t>ENAC0005. Eficiencia energética en la industria</t>
+  </si>
+  <si>
+    <t>PC920</t>
+  </si>
+  <si>
+    <t>ENAC20. Eficiencia energética. Implantación de medidas para la sostenibilidad</t>
+  </si>
+  <si>
+    <t>PC923</t>
+  </si>
+  <si>
+    <t>COMM025PO  Fundamentos del plan de marketing en Internet</t>
+  </si>
+  <si>
+    <t>PC924</t>
+  </si>
+  <si>
+    <t>COMM0082.Proyectos de decoración comercial</t>
+  </si>
+  <si>
+    <t>PC940</t>
+  </si>
+  <si>
+    <t>ADGN093PO Prevención del blanqueo de capitales</t>
+  </si>
+  <si>
+    <t>PC953</t>
+  </si>
+  <si>
+    <t>ENAA007PO Gestión de los recursos hídricos</t>
+  </si>
+  <si>
+    <t>PC977</t>
+  </si>
+  <si>
+    <t>UF1552. Pintura de imitación y oxidaciones decorativas</t>
+  </si>
+  <si>
+    <t>PDG_ 1255</t>
+  </si>
+  <si>
+    <t>Procesos de lavado planchado y arreglo de ropa en alojamientos.Clasificación de ropas para el planchado en alojamientos</t>
+  </si>
+  <si>
+    <t>UF0046_V2_CT0163</t>
+  </si>
+  <si>
+    <t>Manipulación de cargas con carretillas elevadoras y primeros auxilios básicos</t>
+  </si>
+  <si>
+    <t>10672IN_1168ID</t>
+  </si>
+  <si>
+    <t>COM_C_001_5B Investigación de mercados y estudios de opinión.</t>
+  </si>
+  <si>
+    <t>PD_ COM_C_001_5B</t>
+  </si>
+  <si>
+    <t>COM_C_002_5B  Publicidad, relaciones públicas y organización de eventos de marketing</t>
+  </si>
+  <si>
+    <t>PD_COM_C_002_5B</t>
+  </si>
+  <si>
+    <t>SSC_C_006_5B  Intervención socioeducativa y de promoción de la autonomía con personas en situación de dependencia</t>
+  </si>
+  <si>
+    <t>PD_SSC_C_006_5B</t>
+  </si>
+  <si>
+    <t>COM_C_003_5B Lanzamiento del producto, gestión de la empresa y de la atención al cliente</t>
+  </si>
+  <si>
+    <t>PD_COM_C_003_5B</t>
+  </si>
+  <si>
+    <t>SSCE0110_Habilitación para la docencia en grados a, b y c del sistema de formación profesional</t>
+  </si>
+  <si>
+    <t>SSCE0110IN</t>
+  </si>
+  <si>
+    <t>Gestión de una unidad de un Laboratorio de Análisis clínicos</t>
+  </si>
+  <si>
+    <t>PDG_MF0369</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4653,51 +5001,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D717"/>
+  <dimension ref="A1:D775"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -5341,6511 +5689,6511 @@
         <v>94</v>
       </c>
       <c r="C47">
         <v>30</v>
       </c>
       <c r="D47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>4329</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48">
         <v>60</v>
       </c>
       <c r="D48" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>4331</v>
+        <v>4333</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50">
         <v>60</v>
       </c>
       <c r="D50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>4335</v>
+        <v>4352</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>4352</v>
+        <v>4354</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>4355</v>
+        <v>4356</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56">
         <v>70</v>
       </c>
       <c r="D56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>4357</v>
+        <v>4358</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D57" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>4358</v>
+        <v>4360</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>4360</v>
+        <v>4771</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="D59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>4771</v>
+        <v>4782</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="D60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>4782</v>
+        <v>4789</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
         <v>40</v>
       </c>
       <c r="D61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>4789</v>
+        <v>5287</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>5287</v>
+        <v>5288</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>5288</v>
+        <v>5298</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D64" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>5298</v>
+        <v>5489</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D65" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>5489</v>
+        <v>5490</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D66" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>5490</v>
+        <v>5491</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D67" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>5491</v>
+        <v>5494</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D68" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>5494</v>
+        <v>5497</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D69" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>5497</v>
+        <v>5498</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70">
         <v>30</v>
       </c>
       <c r="D70" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>5498</v>
+        <v>5499</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D71" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>5499</v>
+        <v>5500</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72">
         <v>50</v>
       </c>
       <c r="D72" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>5500</v>
+        <v>5501</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D73" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>5501</v>
+        <v>5510</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D74" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>5510</v>
+        <v>5511</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D75" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>5511</v>
+        <v>5512</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D76" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>5512</v>
+        <v>5513</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D77" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>5513</v>
+        <v>5514</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D78" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>5514</v>
+        <v>5515</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79">
         <v>60</v>
       </c>
       <c r="D79" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>5515</v>
+        <v>5517</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D80" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>5517</v>
+        <v>5518</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D81" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>5518</v>
+        <v>5519</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82">
         <v>60</v>
       </c>
       <c r="D82" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>5519</v>
+        <v>5520</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D83" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>5520</v>
+        <v>5522</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D84" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>5522</v>
+        <v>5523</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D85" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>5523</v>
+        <v>5524</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D86" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>5524</v>
+        <v>5525</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D87" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>5525</v>
+        <v>5527</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88">
         <v>40</v>
       </c>
       <c r="D88" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>5527</v>
+        <v>5530</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D89" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>5530</v>
+        <v>5531</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90">
         <v>90</v>
       </c>
       <c r="D90" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>5531</v>
+        <v>5533</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91">
         <v>90</v>
       </c>
       <c r="D91" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>5533</v>
+        <v>5534</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D92" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>5534</v>
+        <v>5535</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93">
         <v>70</v>
       </c>
       <c r="D93" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>5535</v>
+        <v>5536</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D94" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>5536</v>
+        <v>5537</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D95" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>5537</v>
+        <v>5538</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96">
         <v>90</v>
       </c>
       <c r="D96" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>5538</v>
+        <v>5539</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D97" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>5539</v>
+        <v>5540</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D98" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>5540</v>
+        <v>5541</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D99" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>5541</v>
+        <v>5542</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D100" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>5542</v>
+        <v>5543</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101">
         <v>50</v>
       </c>
       <c r="D101" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>5543</v>
+        <v>5544</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D102" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>5544</v>
+        <v>5545</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
       </c>
       <c r="C103">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D103" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>5545</v>
+        <v>5546</v>
       </c>
       <c r="B104" t="s">
         <v>208</v>
       </c>
       <c r="C104">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D104" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>5546</v>
+        <v>5547</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D105" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>5547</v>
+        <v>5548</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D106" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>5548</v>
+        <v>5549</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D107" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>5549</v>
+        <v>5550</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D108" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>5550</v>
+        <v>5551</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109">
         <v>60</v>
       </c>
       <c r="D109" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>5551</v>
+        <v>5552</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110">
         <v>60</v>
       </c>
       <c r="D110" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>5552</v>
+        <v>5553</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111">
         <v>60</v>
       </c>
       <c r="D111" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>5553</v>
+        <v>5554</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112">
         <v>60</v>
       </c>
       <c r="D112" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>5554</v>
+        <v>5555</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113">
         <v>60</v>
       </c>
       <c r="D113" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>5555</v>
+        <v>5556</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D114" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>5556</v>
+        <v>5557</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D115" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>5557</v>
+        <v>5558</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D116" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>5558</v>
+        <v>5559</v>
       </c>
       <c r="B117" t="s">
         <v>234</v>
       </c>
       <c r="C117">
         <v>30</v>
       </c>
       <c r="D117" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>5559</v>
+        <v>5560</v>
       </c>
       <c r="B118" t="s">
         <v>236</v>
       </c>
       <c r="C118">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D118" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>5560</v>
+        <v>5561</v>
       </c>
       <c r="B119" t="s">
         <v>238</v>
       </c>
       <c r="C119">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D119" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>5561</v>
+        <v>5562</v>
       </c>
       <c r="B120" t="s">
         <v>240</v>
       </c>
       <c r="C120">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D120" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>5562</v>
+        <v>5563</v>
       </c>
       <c r="B121" t="s">
         <v>242</v>
       </c>
       <c r="C121">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D121" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>5563</v>
+        <v>5564</v>
       </c>
       <c r="B122" t="s">
         <v>244</v>
       </c>
       <c r="C122">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D122" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>5564</v>
+        <v>5566</v>
       </c>
       <c r="B123" t="s">
         <v>246</v>
       </c>
       <c r="C123">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D123" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>5566</v>
+        <v>5567</v>
       </c>
       <c r="B124" t="s">
         <v>248</v>
       </c>
       <c r="C124">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D124" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>5567</v>
+        <v>5571</v>
       </c>
       <c r="B125" t="s">
         <v>250</v>
       </c>
       <c r="C125">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D125" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>5571</v>
+        <v>5580</v>
       </c>
       <c r="B126" t="s">
         <v>252</v>
       </c>
       <c r="C126">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D126" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>5580</v>
+        <v>5581</v>
       </c>
       <c r="B127" t="s">
         <v>254</v>
       </c>
       <c r="C127">
         <v>90</v>
       </c>
       <c r="D127" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>5581</v>
+        <v>5582</v>
       </c>
       <c r="B128" t="s">
         <v>256</v>
       </c>
       <c r="C128">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D128" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>5582</v>
+        <v>5585</v>
       </c>
       <c r="B129" t="s">
         <v>258</v>
       </c>
       <c r="C129">
         <v>40</v>
       </c>
       <c r="D129" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>5585</v>
+        <v>5593</v>
       </c>
       <c r="B130" t="s">
         <v>260</v>
       </c>
       <c r="C130">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D130" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>5593</v>
+        <v>5594</v>
       </c>
       <c r="B131" t="s">
         <v>262</v>
       </c>
       <c r="C131">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D131" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>5594</v>
+        <v>5595</v>
       </c>
       <c r="B132" t="s">
         <v>264</v>
       </c>
       <c r="C132">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D132" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>5595</v>
+        <v>5601</v>
       </c>
       <c r="B133" t="s">
         <v>266</v>
       </c>
       <c r="C133">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D133" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>5601</v>
+        <v>5602</v>
       </c>
       <c r="B134" t="s">
         <v>268</v>
       </c>
       <c r="C134">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D134" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>5602</v>
+        <v>5651</v>
       </c>
       <c r="B135" t="s">
         <v>270</v>
       </c>
       <c r="C135">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D135" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>5651</v>
+        <v>10308</v>
       </c>
       <c r="B136" t="s">
         <v>272</v>
       </c>
       <c r="C136">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D136" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>10308</v>
+        <v>10314</v>
       </c>
       <c r="B137" t="s">
         <v>274</v>
       </c>
       <c r="C137">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D137" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>10314</v>
+        <v>10320</v>
       </c>
       <c r="B138" t="s">
         <v>276</v>
       </c>
       <c r="C138">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D138" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>10320</v>
+        <v>10333</v>
       </c>
       <c r="B139" t="s">
         <v>278</v>
       </c>
       <c r="C139">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D139" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>10333</v>
+        <v>10336</v>
       </c>
       <c r="B140" t="s">
         <v>280</v>
       </c>
       <c r="C140">
         <v>90</v>
       </c>
       <c r="D140" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>10336</v>
+        <v>10338</v>
       </c>
       <c r="B141" t="s">
         <v>282</v>
       </c>
       <c r="C141">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D141" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>10338</v>
+        <v>10343</v>
       </c>
       <c r="B142" t="s">
         <v>284</v>
       </c>
       <c r="C142">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D142" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>10343</v>
+        <v>10344</v>
       </c>
       <c r="B143" t="s">
         <v>286</v>
       </c>
       <c r="C143">
         <v>80</v>
       </c>
       <c r="D143" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>10344</v>
+        <v>10345</v>
       </c>
       <c r="B144" t="s">
         <v>288</v>
       </c>
       <c r="C144">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D144" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>10345</v>
+        <v>10346</v>
       </c>
       <c r="B145" t="s">
         <v>290</v>
       </c>
       <c r="C145">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D145" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>10346</v>
+        <v>10347</v>
       </c>
       <c r="B146" t="s">
         <v>292</v>
       </c>
       <c r="C146">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D146" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>10347</v>
+        <v>10348</v>
       </c>
       <c r="B147" t="s">
         <v>294</v>
       </c>
       <c r="C147">
         <v>90</v>
       </c>
       <c r="D147" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>10348</v>
+        <v>10349</v>
       </c>
       <c r="B148" t="s">
         <v>296</v>
       </c>
       <c r="C148">
         <v>90</v>
       </c>
       <c r="D148" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>10349</v>
+        <v>10350</v>
       </c>
       <c r="B149" t="s">
         <v>298</v>
       </c>
       <c r="C149">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D149" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>10350</v>
+        <v>10351</v>
       </c>
       <c r="B150" t="s">
         <v>300</v>
       </c>
       <c r="C150">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D150" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>10351</v>
+        <v>10352</v>
       </c>
       <c r="B151" t="s">
         <v>302</v>
       </c>
       <c r="C151">
         <v>90</v>
       </c>
       <c r="D151" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>10352</v>
+        <v>10353</v>
       </c>
       <c r="B152" t="s">
         <v>304</v>
       </c>
       <c r="C152">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D152" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>10353</v>
+        <v>10354</v>
       </c>
       <c r="B153" t="s">
         <v>306</v>
       </c>
       <c r="C153">
         <v>80</v>
       </c>
       <c r="D153" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>10354</v>
+        <v>10355</v>
       </c>
       <c r="B154" t="s">
         <v>308</v>
       </c>
       <c r="C154">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D154" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>10355</v>
+        <v>10356</v>
       </c>
       <c r="B155" t="s">
         <v>310</v>
       </c>
       <c r="C155">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D155" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>10356</v>
+        <v>10357</v>
       </c>
       <c r="B156" t="s">
         <v>312</v>
       </c>
       <c r="C156">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D156" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>10357</v>
+        <v>10358</v>
       </c>
       <c r="B157" t="s">
         <v>314</v>
       </c>
       <c r="C157">
         <v>90</v>
       </c>
       <c r="D157" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>10358</v>
+        <v>10359</v>
       </c>
       <c r="B158" t="s">
         <v>316</v>
       </c>
       <c r="C158">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D158" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>10359</v>
+        <v>10361</v>
       </c>
       <c r="B159" t="s">
         <v>318</v>
       </c>
       <c r="C159">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D159" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>10361</v>
+        <v>10362</v>
       </c>
       <c r="B160" t="s">
         <v>320</v>
       </c>
       <c r="C160">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D160" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>10362</v>
+        <v>10364</v>
       </c>
       <c r="B161" t="s">
         <v>322</v>
       </c>
       <c r="C161">
         <v>70</v>
       </c>
       <c r="D161" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>10364</v>
+        <v>10365</v>
       </c>
       <c r="B162" t="s">
         <v>324</v>
       </c>
       <c r="C162">
         <v>70</v>
       </c>
       <c r="D162" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>10365</v>
+        <v>10366</v>
       </c>
       <c r="B163" t="s">
         <v>326</v>
       </c>
       <c r="C163">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D163" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>10366</v>
+        <v>10367</v>
       </c>
       <c r="B164" t="s">
         <v>328</v>
       </c>
       <c r="C164">
         <v>90</v>
       </c>
       <c r="D164" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>10367</v>
+        <v>10372</v>
       </c>
       <c r="B165" t="s">
         <v>330</v>
       </c>
       <c r="C165">
         <v>90</v>
       </c>
       <c r="D165" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>10372</v>
+        <v>10374</v>
       </c>
       <c r="B166" t="s">
         <v>332</v>
       </c>
       <c r="C166">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D166" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>10374</v>
+        <v>10375</v>
       </c>
       <c r="B167" t="s">
         <v>334</v>
       </c>
       <c r="C167">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D167" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>10375</v>
+        <v>10377</v>
       </c>
       <c r="B168" t="s">
         <v>336</v>
       </c>
       <c r="C168">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D168" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>10377</v>
+        <v>10378</v>
       </c>
       <c r="B169" t="s">
         <v>338</v>
       </c>
       <c r="C169">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D169" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>10378</v>
+        <v>10379</v>
       </c>
       <c r="B170" t="s">
         <v>340</v>
       </c>
       <c r="C170">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D170" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>10379</v>
+        <v>10380</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D171" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>10380</v>
+        <v>10381</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D172" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>10381</v>
+        <v>10382</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D173" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>10382</v>
+        <v>10383</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D174" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>10383</v>
+        <v>10385</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175">
         <v>60</v>
       </c>
       <c r="D175" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>10385</v>
+        <v>10386</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
       </c>
       <c r="C176">
         <v>60</v>
       </c>
       <c r="D176" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>10386</v>
+        <v>10387</v>
       </c>
       <c r="B177" t="s">
         <v>354</v>
       </c>
       <c r="C177">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D177" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>10387</v>
+        <v>10388</v>
       </c>
       <c r="B178" t="s">
         <v>356</v>
       </c>
       <c r="C178">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D178" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>10388</v>
+        <v>10390</v>
       </c>
       <c r="B179" t="s">
         <v>358</v>
       </c>
       <c r="C179">
         <v>60</v>
       </c>
       <c r="D179" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>10390</v>
+        <v>10395</v>
       </c>
       <c r="B180" t="s">
         <v>360</v>
       </c>
       <c r="C180">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D180" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>10395</v>
+        <v>10396</v>
       </c>
       <c r="B181" t="s">
         <v>362</v>
       </c>
       <c r="C181">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D181" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>10396</v>
+        <v>10397</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D182" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>10397</v>
+        <v>10399</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D183" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>10399</v>
+        <v>10400</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184">
         <v>80</v>
       </c>
       <c r="D184" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>10400</v>
+        <v>10401</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185">
         <v>80</v>
       </c>
       <c r="D185" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>10401</v>
+        <v>10402</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D186" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>10402</v>
+        <v>10403</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D187" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>10403</v>
+        <v>10404</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D188" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>10404</v>
+        <v>10405</v>
       </c>
       <c r="B189" t="s">
         <v>378</v>
       </c>
       <c r="C189">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D189" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>10405</v>
+        <v>10406</v>
       </c>
       <c r="B190" t="s">
         <v>380</v>
       </c>
       <c r="C190">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D190" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>10406</v>
+        <v>10407</v>
       </c>
       <c r="B191" t="s">
         <v>382</v>
       </c>
       <c r="C191">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D191" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>10407</v>
+        <v>10408</v>
       </c>
       <c r="B192" t="s">
         <v>384</v>
       </c>
       <c r="C192">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D192" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>10408</v>
+        <v>10409</v>
       </c>
       <c r="B193" t="s">
         <v>386</v>
       </c>
       <c r="C193">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D193" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>10409</v>
+        <v>10410</v>
       </c>
       <c r="B194" t="s">
         <v>388</v>
       </c>
       <c r="C194">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D194" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>10410</v>
+        <v>10411</v>
       </c>
       <c r="B195" t="s">
         <v>390</v>
       </c>
       <c r="C195">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D195" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>10411</v>
+        <v>10413</v>
       </c>
       <c r="B196" t="s">
         <v>392</v>
       </c>
       <c r="C196">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D196" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>10413</v>
+        <v>10414</v>
       </c>
       <c r="B197" t="s">
         <v>394</v>
       </c>
       <c r="C197">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D197" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>10414</v>
+        <v>10415</v>
       </c>
       <c r="B198" t="s">
         <v>396</v>
       </c>
       <c r="C198">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D198" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>10415</v>
+        <v>10416</v>
       </c>
       <c r="B199" t="s">
         <v>398</v>
       </c>
       <c r="C199">
         <v>80</v>
       </c>
       <c r="D199" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>10416</v>
+        <v>10417</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D200" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>10417</v>
+        <v>10419</v>
       </c>
       <c r="B201" t="s">
         <v>402</v>
       </c>
       <c r="C201">
         <v>60</v>
       </c>
       <c r="D201" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>10419</v>
+        <v>10420</v>
       </c>
       <c r="B202" t="s">
         <v>404</v>
       </c>
       <c r="C202">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D202" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>10420</v>
+        <v>10426</v>
       </c>
       <c r="B203" t="s">
         <v>406</v>
       </c>
       <c r="C203">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D203" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>10426</v>
+        <v>10430</v>
       </c>
       <c r="B204" t="s">
         <v>408</v>
       </c>
       <c r="C204">
         <v>80</v>
       </c>
       <c r="D204" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>10430</v>
+        <v>10431</v>
       </c>
       <c r="B205" t="s">
         <v>410</v>
       </c>
       <c r="C205">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D205" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>10431</v>
+        <v>10432</v>
       </c>
       <c r="B206" t="s">
         <v>412</v>
       </c>
       <c r="C206">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D206" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>10432</v>
+        <v>10434</v>
       </c>
       <c r="B207" t="s">
         <v>414</v>
       </c>
       <c r="C207">
         <v>60</v>
       </c>
       <c r="D207" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>10434</v>
+        <v>10435</v>
       </c>
       <c r="B208" t="s">
         <v>416</v>
       </c>
       <c r="C208">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D208" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>10435</v>
+        <v>10436</v>
       </c>
       <c r="B209" t="s">
         <v>418</v>
       </c>
       <c r="C209">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D209" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>10436</v>
+        <v>10437</v>
       </c>
       <c r="B210" t="s">
         <v>420</v>
       </c>
       <c r="C210">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D210" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>10437</v>
+        <v>10440</v>
       </c>
       <c r="B211" t="s">
         <v>422</v>
       </c>
       <c r="C211">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D211" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>10440</v>
+        <v>10464</v>
       </c>
       <c r="B212" t="s">
         <v>424</v>
       </c>
       <c r="C212">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D212" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>10464</v>
+        <v>10465</v>
       </c>
       <c r="B213" t="s">
         <v>426</v>
       </c>
       <c r="C213">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D213" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>10465</v>
+        <v>10472</v>
       </c>
       <c r="B214" t="s">
         <v>428</v>
       </c>
       <c r="C214">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D214" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>10472</v>
+        <v>10473</v>
       </c>
       <c r="B215" t="s">
         <v>430</v>
       </c>
       <c r="C215">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D215" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>10473</v>
+        <v>10476</v>
       </c>
       <c r="B216" t="s">
         <v>432</v>
       </c>
       <c r="C216">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D216" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>10476</v>
+        <v>10483</v>
       </c>
       <c r="B217" t="s">
         <v>434</v>
       </c>
       <c r="C217">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D217" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>10483</v>
+        <v>10484</v>
       </c>
       <c r="B218" t="s">
         <v>436</v>
       </c>
       <c r="C218">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D218" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>10484</v>
+        <v>10486</v>
       </c>
       <c r="B219" t="s">
         <v>438</v>
       </c>
       <c r="C219">
         <v>30</v>
       </c>
       <c r="D219" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>10486</v>
+        <v>10488</v>
       </c>
       <c r="B220" t="s">
         <v>440</v>
       </c>
       <c r="C220">
         <v>30</v>
       </c>
       <c r="D220" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>10488</v>
+        <v>10489</v>
       </c>
       <c r="B221" t="s">
         <v>442</v>
       </c>
       <c r="C221">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D221" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>10489</v>
+        <v>10490</v>
       </c>
       <c r="B222" t="s">
         <v>444</v>
       </c>
       <c r="C222">
         <v>60</v>
       </c>
       <c r="D222" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>10490</v>
+        <v>10491</v>
       </c>
       <c r="B223" t="s">
         <v>446</v>
       </c>
       <c r="C223">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D223" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>10491</v>
+        <v>10492</v>
       </c>
       <c r="B224" t="s">
         <v>448</v>
       </c>
       <c r="C224">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D224" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>10492</v>
+        <v>10493</v>
       </c>
       <c r="B225" t="s">
         <v>450</v>
       </c>
       <c r="C225">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D225" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>10493</v>
+        <v>10494</v>
       </c>
       <c r="B226" t="s">
         <v>452</v>
       </c>
       <c r="C226">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D226" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>10494</v>
+        <v>10495</v>
       </c>
       <c r="B227" t="s">
         <v>454</v>
       </c>
       <c r="C227">
         <v>60</v>
       </c>
       <c r="D227" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>10495</v>
+        <v>10496</v>
       </c>
       <c r="B228" t="s">
         <v>456</v>
       </c>
       <c r="C228">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D228" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>10496</v>
+        <v>10497</v>
       </c>
       <c r="B229" t="s">
         <v>458</v>
       </c>
       <c r="C229">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D229" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>10497</v>
+        <v>10498</v>
       </c>
       <c r="B230" t="s">
         <v>460</v>
       </c>
       <c r="C230">
         <v>30</v>
       </c>
       <c r="D230" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>10498</v>
+        <v>10499</v>
       </c>
       <c r="B231" t="s">
         <v>462</v>
       </c>
       <c r="C231">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D231" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>10499</v>
+        <v>10500</v>
       </c>
       <c r="B232" t="s">
         <v>464</v>
       </c>
       <c r="C232">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D232" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>10500</v>
+        <v>10501</v>
       </c>
       <c r="B233" t="s">
         <v>466</v>
       </c>
       <c r="C233">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D233" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>10501</v>
+        <v>10503</v>
       </c>
       <c r="B234" t="s">
         <v>468</v>
       </c>
       <c r="C234">
         <v>60</v>
       </c>
       <c r="D234" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>10503</v>
+        <v>10504</v>
       </c>
       <c r="B235" t="s">
         <v>470</v>
       </c>
       <c r="C235">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D235" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>10504</v>
+        <v>10506</v>
       </c>
       <c r="B236" t="s">
         <v>472</v>
       </c>
       <c r="C236">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D236" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>10506</v>
+        <v>10507</v>
       </c>
       <c r="B237" t="s">
         <v>474</v>
       </c>
       <c r="C237">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D237" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>10507</v>
+        <v>10508</v>
       </c>
       <c r="B238" t="s">
         <v>476</v>
       </c>
       <c r="C238">
         <v>60</v>
       </c>
       <c r="D238" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>10508</v>
+        <v>10509</v>
       </c>
       <c r="B239" t="s">
         <v>478</v>
       </c>
       <c r="C239">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D239" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>10509</v>
+        <v>10510</v>
       </c>
       <c r="B240" t="s">
         <v>480</v>
       </c>
       <c r="C240">
         <v>70</v>
       </c>
       <c r="D240" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>10510</v>
+        <v>10511</v>
       </c>
       <c r="B241" t="s">
         <v>482</v>
       </c>
       <c r="C241">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D241" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>10511</v>
+        <v>10512</v>
       </c>
       <c r="B242" t="s">
         <v>484</v>
       </c>
       <c r="C242">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D242" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>10512</v>
+        <v>10513</v>
       </c>
       <c r="B243" t="s">
         <v>486</v>
       </c>
       <c r="C243">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D243" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>10513</v>
+        <v>10515</v>
       </c>
       <c r="B244" t="s">
         <v>488</v>
       </c>
       <c r="C244">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D244" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>10515</v>
+        <v>10517</v>
       </c>
       <c r="B245" t="s">
         <v>490</v>
       </c>
       <c r="C245">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D245" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>10517</v>
+        <v>10519</v>
       </c>
       <c r="B246" t="s">
         <v>492</v>
       </c>
       <c r="C246">
         <v>90</v>
       </c>
       <c r="D246" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>10519</v>
+        <v>10520</v>
       </c>
       <c r="B247" t="s">
         <v>494</v>
       </c>
       <c r="C247">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D247" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>10520</v>
+        <v>10521</v>
       </c>
       <c r="B248" t="s">
         <v>496</v>
       </c>
       <c r="C248">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D248" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>10521</v>
+        <v>10522</v>
       </c>
       <c r="B249" t="s">
         <v>498</v>
       </c>
       <c r="C249">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D249" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>10522</v>
+        <v>10523</v>
       </c>
       <c r="B250" t="s">
         <v>500</v>
       </c>
       <c r="C250">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D250" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>10523</v>
+        <v>10524</v>
       </c>
       <c r="B251" t="s">
         <v>502</v>
       </c>
       <c r="C251">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D251" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>10524</v>
+        <v>10525</v>
       </c>
       <c r="B252" t="s">
         <v>504</v>
       </c>
       <c r="C252">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D252" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>10525</v>
+        <v>10526</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D253" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>10526</v>
+        <v>10527</v>
       </c>
       <c r="B254" t="s">
         <v>508</v>
       </c>
       <c r="C254">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D254" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>10527</v>
+        <v>10528</v>
       </c>
       <c r="B255" t="s">
         <v>510</v>
       </c>
       <c r="C255">
         <v>90</v>
       </c>
       <c r="D255" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>10528</v>
+        <v>10529</v>
       </c>
       <c r="B256" t="s">
         <v>512</v>
       </c>
       <c r="C256">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D256" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>10529</v>
+        <v>10548</v>
       </c>
       <c r="B257" t="s">
         <v>514</v>
       </c>
       <c r="C257">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D257" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>10548</v>
+        <v>10549</v>
       </c>
       <c r="B258" t="s">
         <v>516</v>
       </c>
       <c r="C258">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D258" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>10549</v>
+        <v>10550</v>
       </c>
       <c r="B259" t="s">
         <v>518</v>
       </c>
       <c r="C259">
         <v>70</v>
       </c>
       <c r="D259" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>10550</v>
+        <v>10551</v>
       </c>
       <c r="B260" t="s">
         <v>520</v>
       </c>
       <c r="C260">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D260" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>10551</v>
+        <v>10552</v>
       </c>
       <c r="B261" t="s">
         <v>522</v>
       </c>
       <c r="C261">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D261" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>10552</v>
+        <v>10553</v>
       </c>
       <c r="B262" t="s">
         <v>524</v>
       </c>
       <c r="C262">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D262" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>10553</v>
+        <v>10555</v>
       </c>
       <c r="B263" t="s">
         <v>526</v>
       </c>
       <c r="C263">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D263" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>10555</v>
+        <v>10560</v>
       </c>
       <c r="B264" t="s">
         <v>528</v>
       </c>
       <c r="C264">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D264" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>10560</v>
+        <v>10561</v>
       </c>
       <c r="B265" t="s">
         <v>530</v>
       </c>
       <c r="C265">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D265" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>10561</v>
+        <v>10562</v>
       </c>
       <c r="B266" t="s">
         <v>532</v>
       </c>
       <c r="C266">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D266" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>10562</v>
+        <v>10563</v>
       </c>
       <c r="B267" t="s">
         <v>534</v>
       </c>
       <c r="C267">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D267" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>10563</v>
+        <v>10564</v>
       </c>
       <c r="B268" t="s">
         <v>536</v>
       </c>
       <c r="C268">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D268" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>10564</v>
+        <v>10565</v>
       </c>
       <c r="B269" t="s">
         <v>538</v>
       </c>
       <c r="C269">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D269" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>10565</v>
+        <v>10566</v>
       </c>
       <c r="B270" t="s">
         <v>540</v>
       </c>
       <c r="C270">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D270" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>10566</v>
+        <v>10573</v>
       </c>
       <c r="B271" t="s">
         <v>542</v>
       </c>
       <c r="C271">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D271" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>10573</v>
+        <v>10574</v>
       </c>
       <c r="B272" t="s">
         <v>544</v>
       </c>
       <c r="C272">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D272" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>10574</v>
+        <v>10575</v>
       </c>
       <c r="B273" t="s">
         <v>546</v>
       </c>
       <c r="C273">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D273" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>10575</v>
+        <v>10583</v>
       </c>
       <c r="B274" t="s">
         <v>548</v>
       </c>
       <c r="C274">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D274" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>10583</v>
+        <v>10586</v>
       </c>
       <c r="B275" t="s">
         <v>550</v>
       </c>
       <c r="C275">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D275" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>10586</v>
+        <v>10587</v>
       </c>
       <c r="B276" t="s">
         <v>552</v>
       </c>
       <c r="C276">
         <v>30</v>
       </c>
       <c r="D276" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>10587</v>
+        <v>10588</v>
       </c>
       <c r="B277" t="s">
         <v>554</v>
       </c>
       <c r="C277">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D277" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>10588</v>
+        <v>10589</v>
       </c>
       <c r="B278" t="s">
         <v>556</v>
       </c>
       <c r="C278">
         <v>50</v>
       </c>
       <c r="D278" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>10589</v>
+        <v>10590</v>
       </c>
       <c r="B279" t="s">
         <v>558</v>
       </c>
       <c r="C279">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D279" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>10590</v>
+        <v>10592</v>
       </c>
       <c r="B280" t="s">
         <v>560</v>
       </c>
       <c r="C280">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D280" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>10592</v>
+        <v>10594</v>
       </c>
       <c r="B281" t="s">
         <v>562</v>
       </c>
       <c r="C281">
         <v>60</v>
       </c>
       <c r="D281" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>10594</v>
+        <v>10595</v>
       </c>
       <c r="B282" t="s">
         <v>564</v>
       </c>
       <c r="C282">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D282" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>10595</v>
+        <v>10596</v>
       </c>
       <c r="B283" t="s">
         <v>566</v>
       </c>
       <c r="C283">
         <v>40</v>
       </c>
       <c r="D283" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>10596</v>
+        <v>10597</v>
       </c>
       <c r="B284" t="s">
         <v>568</v>
       </c>
       <c r="C284">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D284" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>10597</v>
+        <v>10598</v>
       </c>
       <c r="B285" t="s">
         <v>570</v>
       </c>
       <c r="C285">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D285" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>10598</v>
+        <v>10599</v>
       </c>
       <c r="B286" t="s">
         <v>572</v>
       </c>
       <c r="C286">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D286" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>10599</v>
+        <v>10602</v>
       </c>
       <c r="B287" t="s">
         <v>574</v>
       </c>
       <c r="C287">
         <v>30</v>
       </c>
       <c r="D287" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>10602</v>
+        <v>10608</v>
       </c>
       <c r="B288" t="s">
         <v>576</v>
       </c>
       <c r="C288">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D288" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>10608</v>
+        <v>10609</v>
       </c>
       <c r="B289" t="s">
         <v>578</v>
       </c>
       <c r="C289">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D289" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>10609</v>
+        <v>10610</v>
       </c>
       <c r="B290" t="s">
         <v>580</v>
       </c>
       <c r="C290">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D290" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>10610</v>
+        <v>10611</v>
       </c>
       <c r="B291" t="s">
         <v>582</v>
       </c>
       <c r="C291">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D291" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>10611</v>
+        <v>10612</v>
       </c>
       <c r="B292" t="s">
         <v>584</v>
       </c>
       <c r="C292">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D292" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>10612</v>
+        <v>10613</v>
       </c>
       <c r="B293" t="s">
         <v>586</v>
       </c>
       <c r="C293">
         <v>60</v>
       </c>
       <c r="D293" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>10613</v>
+        <v>10614</v>
       </c>
       <c r="B294" t="s">
         <v>588</v>
       </c>
       <c r="C294">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D294" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>10614</v>
+        <v>10615</v>
       </c>
       <c r="B295" t="s">
         <v>590</v>
       </c>
       <c r="C295">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D295" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>10615</v>
+        <v>10616</v>
       </c>
       <c r="B296" t="s">
         <v>592</v>
       </c>
       <c r="C296">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D296" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>10616</v>
+        <v>10617</v>
       </c>
       <c r="B297" t="s">
         <v>594</v>
       </c>
       <c r="C297">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D297" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>10617</v>
+        <v>10618</v>
       </c>
       <c r="B298" t="s">
         <v>596</v>
       </c>
       <c r="C298">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D298" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>10618</v>
+        <v>10623</v>
       </c>
       <c r="B299" t="s">
         <v>598</v>
       </c>
       <c r="C299">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D299" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>10623</v>
+        <v>10624</v>
       </c>
       <c r="B300" t="s">
         <v>600</v>
       </c>
       <c r="C300">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D300" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>10624</v>
+        <v>10625</v>
       </c>
       <c r="B301" t="s">
         <v>602</v>
       </c>
       <c r="C301">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D301" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>10625</v>
+        <v>10626</v>
       </c>
       <c r="B302" t="s">
         <v>604</v>
       </c>
       <c r="C302">
         <v>60</v>
       </c>
       <c r="D302" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>10626</v>
+        <v>10633</v>
       </c>
       <c r="B303" t="s">
         <v>606</v>
       </c>
       <c r="C303">
         <v>60</v>
       </c>
       <c r="D303" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>10633</v>
+        <v>10635</v>
       </c>
       <c r="B304" t="s">
         <v>608</v>
       </c>
       <c r="C304">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D304" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>10635</v>
+        <v>10636</v>
       </c>
       <c r="B305" t="s">
         <v>610</v>
       </c>
       <c r="C305">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D305" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>10636</v>
+        <v>10637</v>
       </c>
       <c r="B306" t="s">
         <v>612</v>
       </c>
       <c r="C306">
         <v>60</v>
       </c>
       <c r="D306" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>10637</v>
+        <v>10639</v>
       </c>
       <c r="B307" t="s">
         <v>614</v>
       </c>
       <c r="C307">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D307" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>10639</v>
+        <v>10640</v>
       </c>
       <c r="B308" t="s">
         <v>616</v>
       </c>
       <c r="C308">
         <v>30</v>
       </c>
       <c r="D308" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>10640</v>
+        <v>10642</v>
       </c>
       <c r="B309" t="s">
         <v>618</v>
       </c>
       <c r="C309">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D309" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>10642</v>
+        <v>10643</v>
       </c>
       <c r="B310" t="s">
         <v>620</v>
       </c>
       <c r="C310">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D310" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>10643</v>
+        <v>10644</v>
       </c>
       <c r="B311" t="s">
         <v>622</v>
       </c>
       <c r="C311">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D311" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>10644</v>
+        <v>10645</v>
       </c>
       <c r="B312" t="s">
         <v>624</v>
       </c>
       <c r="C312">
         <v>70</v>
       </c>
       <c r="D312" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>10645</v>
+        <v>10649</v>
       </c>
       <c r="B313" t="s">
         <v>626</v>
       </c>
       <c r="C313">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D313" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>10649</v>
+        <v>10650</v>
       </c>
       <c r="B314" t="s">
         <v>628</v>
       </c>
       <c r="C314">
         <v>50</v>
       </c>
       <c r="D314" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>10650</v>
+        <v>10652</v>
       </c>
       <c r="B315" t="s">
         <v>630</v>
       </c>
       <c r="C315">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D315" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>10652</v>
+        <v>10654</v>
       </c>
       <c r="B316" t="s">
         <v>632</v>
       </c>
       <c r="C316">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D316" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>10654</v>
+        <v>10655</v>
       </c>
       <c r="B317" t="s">
         <v>634</v>
       </c>
       <c r="C317">
         <v>90</v>
       </c>
       <c r="D317" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>10655</v>
+        <v>10656</v>
       </c>
       <c r="B318" t="s">
         <v>636</v>
       </c>
       <c r="C318">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D318" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>10656</v>
+        <v>10658</v>
       </c>
       <c r="B319" t="s">
         <v>638</v>
       </c>
       <c r="C319">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D319" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>10658</v>
+        <v>10659</v>
       </c>
       <c r="B320" t="s">
         <v>640</v>
       </c>
       <c r="C320">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D320" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>10659</v>
+        <v>10660</v>
       </c>
       <c r="B321" t="s">
         <v>642</v>
       </c>
       <c r="C321">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D321" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>10660</v>
+        <v>10661</v>
       </c>
       <c r="B322" t="s">
         <v>644</v>
       </c>
       <c r="C322">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D322" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>10661</v>
+        <v>10662</v>
       </c>
       <c r="B323" t="s">
         <v>646</v>
       </c>
       <c r="C323">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D323" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>10662</v>
+        <v>10664</v>
       </c>
       <c r="B324" t="s">
         <v>648</v>
       </c>
       <c r="C324">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D324" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>10664</v>
+        <v>10668</v>
       </c>
       <c r="B325" t="s">
         <v>650</v>
       </c>
       <c r="C325">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D325" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>10668</v>
+        <v>10669</v>
       </c>
       <c r="B326" t="s">
         <v>652</v>
       </c>
       <c r="C326">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D326" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>10669</v>
+        <v>10672</v>
       </c>
       <c r="B327" t="s">
         <v>654</v>
       </c>
       <c r="C327">
         <v>60</v>
       </c>
       <c r="D327" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>10672</v>
+        <v>10674</v>
       </c>
       <c r="B328" t="s">
         <v>656</v>
       </c>
       <c r="C328">
         <v>60</v>
       </c>
       <c r="D328" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>10674</v>
+        <v>10676</v>
       </c>
       <c r="B329" t="s">
         <v>658</v>
       </c>
       <c r="C329">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D329" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>10676</v>
+        <v>10678</v>
       </c>
       <c r="B330" t="s">
         <v>660</v>
       </c>
       <c r="C330">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D330" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>10678</v>
+        <v>10679</v>
       </c>
       <c r="B331" t="s">
         <v>662</v>
       </c>
       <c r="C331">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D331" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>10679</v>
+        <v>10680</v>
       </c>
       <c r="B332" t="s">
         <v>664</v>
       </c>
       <c r="C332">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D332" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>10680</v>
+        <v>10681</v>
       </c>
       <c r="B333" t="s">
         <v>666</v>
       </c>
       <c r="C333">
         <v>90</v>
       </c>
       <c r="D333" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>10681</v>
+        <v>10682</v>
       </c>
       <c r="B334" t="s">
         <v>668</v>
       </c>
       <c r="C334">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D334" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>10682</v>
+        <v>10683</v>
       </c>
       <c r="B335" t="s">
         <v>670</v>
       </c>
       <c r="C335">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D335" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>10683</v>
+        <v>10684</v>
       </c>
       <c r="B336" t="s">
         <v>672</v>
       </c>
       <c r="C336">
         <v>80</v>
       </c>
       <c r="D336" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>10684</v>
+        <v>10685</v>
       </c>
       <c r="B337" t="s">
         <v>674</v>
       </c>
       <c r="C337">
         <v>80</v>
       </c>
       <c r="D337" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>10685</v>
+        <v>10686</v>
       </c>
       <c r="B338" t="s">
         <v>676</v>
       </c>
       <c r="C338">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D338" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>10686</v>
+        <v>10687</v>
       </c>
       <c r="B339" t="s">
         <v>678</v>
       </c>
       <c r="C339">
         <v>30</v>
       </c>
       <c r="D339" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>10687</v>
+        <v>10692</v>
       </c>
       <c r="B340" t="s">
         <v>680</v>
       </c>
       <c r="C340">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D340" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>10692</v>
+        <v>10696</v>
       </c>
       <c r="B341" t="s">
         <v>682</v>
       </c>
       <c r="C341">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D341" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>10696</v>
+        <v>10702</v>
       </c>
       <c r="B342" t="s">
         <v>684</v>
       </c>
       <c r="C342">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D342" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>10702</v>
+        <v>10703</v>
       </c>
       <c r="B343" t="s">
         <v>686</v>
       </c>
       <c r="C343">
         <v>50</v>
       </c>
       <c r="D343" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>10703</v>
+        <v>10704</v>
       </c>
       <c r="B344" t="s">
         <v>688</v>
       </c>
       <c r="C344">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D344" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>10704</v>
+        <v>10705</v>
       </c>
       <c r="B345" t="s">
         <v>690</v>
       </c>
       <c r="C345">
         <v>30</v>
       </c>
       <c r="D345" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>10705</v>
+        <v>10706</v>
       </c>
       <c r="B346" t="s">
         <v>692</v>
       </c>
       <c r="C346">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D346" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>10706</v>
+        <v>10708</v>
       </c>
       <c r="B347" t="s">
         <v>694</v>
       </c>
       <c r="C347">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D347" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>10708</v>
+        <v>10709</v>
       </c>
       <c r="B348" t="s">
         <v>696</v>
       </c>
       <c r="C348">
         <v>80</v>
       </c>
       <c r="D348" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>10709</v>
+        <v>10710</v>
       </c>
       <c r="B349" t="s">
         <v>698</v>
       </c>
       <c r="C349">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D349" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>10710</v>
+        <v>10711</v>
       </c>
       <c r="B350" t="s">
         <v>700</v>
       </c>
       <c r="C350">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D350" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>10711</v>
+        <v>10715</v>
       </c>
       <c r="B351" t="s">
         <v>702</v>
       </c>
       <c r="C351">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D351" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>10715</v>
+        <v>10720</v>
       </c>
       <c r="B352" t="s">
         <v>704</v>
       </c>
       <c r="C352">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D352" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>10720</v>
+        <v>10721</v>
       </c>
       <c r="B353" t="s">
         <v>706</v>
       </c>
       <c r="C353">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D353" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>10721</v>
+        <v>10722</v>
       </c>
       <c r="B354" t="s">
         <v>708</v>
       </c>
       <c r="C354">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D354" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>10722</v>
+        <v>10723</v>
       </c>
       <c r="B355" t="s">
         <v>710</v>
       </c>
       <c r="C355">
         <v>60</v>
       </c>
       <c r="D355" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>10723</v>
+        <v>10724</v>
       </c>
       <c r="B356" t="s">
         <v>712</v>
       </c>
       <c r="C356">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D356" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>10724</v>
+        <v>10726</v>
       </c>
       <c r="B357" t="s">
         <v>714</v>
       </c>
       <c r="C357">
         <v>90</v>
       </c>
       <c r="D357" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>10726</v>
+        <v>10727</v>
       </c>
       <c r="B358" t="s">
         <v>716</v>
       </c>
       <c r="C358">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D358" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>10727</v>
+        <v>10728</v>
       </c>
       <c r="B359" t="s">
         <v>718</v>
       </c>
       <c r="C359">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D359" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>10728</v>
+        <v>10730</v>
       </c>
       <c r="B360" t="s">
         <v>720</v>
       </c>
       <c r="C360">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D360" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>10730</v>
+        <v>10768</v>
       </c>
       <c r="B361" t="s">
         <v>722</v>
       </c>
       <c r="C361">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D361" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>10768</v>
+        <v>10769</v>
       </c>
       <c r="B362" t="s">
         <v>724</v>
       </c>
       <c r="C362">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D362" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>10769</v>
+        <v>10770</v>
       </c>
       <c r="B363" t="s">
         <v>726</v>
       </c>
       <c r="C363">
         <v>30</v>
       </c>
       <c r="D363" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>10770</v>
+        <v>10771</v>
       </c>
       <c r="B364" t="s">
         <v>728</v>
       </c>
       <c r="C364">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D364" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>10771</v>
+        <v>10772</v>
       </c>
       <c r="B365" t="s">
         <v>730</v>
       </c>
       <c r="C365">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D365" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>10772</v>
+        <v>10773</v>
       </c>
       <c r="B366" t="s">
         <v>732</v>
       </c>
       <c r="C366">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D366" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>10773</v>
+        <v>10774</v>
       </c>
       <c r="B367" t="s">
         <v>734</v>
       </c>
       <c r="C367">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D367" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>10774</v>
+        <v>10775</v>
       </c>
       <c r="B368" t="s">
         <v>736</v>
       </c>
       <c r="C368">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D368" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>10775</v>
+        <v>10776</v>
       </c>
       <c r="B369" t="s">
         <v>738</v>
       </c>
       <c r="C369">
         <v>40</v>
       </c>
       <c r="D369" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>10776</v>
+        <v>10782</v>
       </c>
       <c r="B370" t="s">
         <v>740</v>
       </c>
       <c r="C370">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D370" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>10782</v>
+        <v>10783</v>
       </c>
       <c r="B371" t="s">
         <v>742</v>
       </c>
       <c r="C371">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D371" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>10783</v>
+        <v>10784</v>
       </c>
       <c r="B372" t="s">
         <v>744</v>
       </c>
       <c r="C372">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D372" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>10784</v>
+        <v>10785</v>
       </c>
       <c r="B373" t="s">
         <v>746</v>
       </c>
       <c r="C373">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D373" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>10785</v>
+        <v>10786</v>
       </c>
       <c r="B374" t="s">
         <v>748</v>
       </c>
       <c r="C374">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D374" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>10786</v>
+        <v>10787</v>
       </c>
       <c r="B375" t="s">
         <v>750</v>
       </c>
       <c r="C375">
         <v>90</v>
       </c>
       <c r="D375" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>10787</v>
+        <v>10821</v>
       </c>
       <c r="B376" t="s">
         <v>752</v>
       </c>
       <c r="C376">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D376" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>10821</v>
+        <v>10822</v>
       </c>
       <c r="B377" t="s">
         <v>754</v>
       </c>
       <c r="C377">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D377" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>10822</v>
+        <v>10823</v>
       </c>
       <c r="B378" t="s">
         <v>756</v>
       </c>
       <c r="C378">
         <v>80</v>
       </c>
       <c r="D378" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>10823</v>
+        <v>10824</v>
       </c>
       <c r="B379" t="s">
         <v>758</v>
       </c>
       <c r="C379">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D379" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>10824</v>
+        <v>10825</v>
       </c>
       <c r="B380" t="s">
         <v>760</v>
       </c>
       <c r="C380">
         <v>50</v>
       </c>
       <c r="D380" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>10825</v>
+        <v>10826</v>
       </c>
       <c r="B381" t="s">
         <v>762</v>
       </c>
       <c r="C381">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D381" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>10826</v>
+        <v>10827</v>
       </c>
       <c r="B382" t="s">
         <v>764</v>
       </c>
       <c r="C382">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D382" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>10827</v>
+        <v>10828</v>
       </c>
       <c r="B383" t="s">
         <v>766</v>
       </c>
       <c r="C383">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D383" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>10828</v>
+        <v>10829</v>
       </c>
       <c r="B384" t="s">
         <v>768</v>
       </c>
       <c r="C384">
         <v>60</v>
       </c>
       <c r="D384" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>10829</v>
+        <v>10830</v>
       </c>
       <c r="B385" t="s">
         <v>770</v>
       </c>
       <c r="C385">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D385" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>10830</v>
+        <v>10831</v>
       </c>
       <c r="B386" t="s">
         <v>772</v>
       </c>
       <c r="C386">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D386" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>10831</v>
+        <v>10833</v>
       </c>
       <c r="B387" t="s">
         <v>774</v>
       </c>
       <c r="C387">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D387" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>10833</v>
+        <v>10834</v>
       </c>
       <c r="B388" t="s">
         <v>776</v>
       </c>
       <c r="C388">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D388" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>10834</v>
+        <v>10835</v>
       </c>
       <c r="B389" t="s">
         <v>778</v>
       </c>
       <c r="C389">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D389" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>10835</v>
+        <v>10836</v>
       </c>
       <c r="B390" t="s">
         <v>780</v>
       </c>
       <c r="C390">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D390" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>10836</v>
+        <v>10837</v>
       </c>
       <c r="B391" t="s">
         <v>782</v>
       </c>
       <c r="C391">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D391" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>10837</v>
+        <v>10838</v>
       </c>
       <c r="B392" t="s">
         <v>784</v>
       </c>
       <c r="C392">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D392" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>10838</v>
+        <v>10843</v>
       </c>
       <c r="B393" t="s">
         <v>786</v>
       </c>
       <c r="C393">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D393" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>10843</v>
+        <v>10844</v>
       </c>
       <c r="B394" t="s">
         <v>788</v>
       </c>
       <c r="C394">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D394" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>10844</v>
+        <v>10845</v>
       </c>
       <c r="B395" t="s">
         <v>790</v>
       </c>
       <c r="C395">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D395" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>10845</v>
+        <v>10846</v>
       </c>
       <c r="B396" t="s">
         <v>792</v>
       </c>
       <c r="C396">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D396" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>10846</v>
+        <v>10848</v>
       </c>
       <c r="B397" t="s">
         <v>794</v>
       </c>
       <c r="C397">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D397" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>10848</v>
+        <v>10849</v>
       </c>
       <c r="B398" t="s">
         <v>796</v>
       </c>
       <c r="C398">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D398" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>10849</v>
+        <v>10850</v>
       </c>
       <c r="B399" t="s">
         <v>798</v>
       </c>
       <c r="C399">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D399" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>10850</v>
+        <v>10851</v>
       </c>
       <c r="B400" t="s">
         <v>800</v>
       </c>
       <c r="C400">
         <v>90</v>
       </c>
       <c r="D400" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>10851</v>
+        <v>10852</v>
       </c>
       <c r="B401" t="s">
         <v>802</v>
       </c>
       <c r="C401">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D401" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>10852</v>
+        <v>10853</v>
       </c>
       <c r="B402" t="s">
         <v>804</v>
       </c>
       <c r="C402">
         <v>40</v>
       </c>
       <c r="D402" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>10853</v>
+        <v>10854</v>
       </c>
       <c r="B403" t="s">
         <v>806</v>
       </c>
       <c r="C403">
         <v>40</v>
       </c>
       <c r="D403" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>10854</v>
+        <v>10855</v>
       </c>
       <c r="B404" t="s">
         <v>808</v>
       </c>
       <c r="C404">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D404" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>10855</v>
+        <v>10897</v>
       </c>
       <c r="B405" t="s">
         <v>810</v>
       </c>
       <c r="C405">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D405" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>10897</v>
+        <v>10899</v>
       </c>
       <c r="B406" t="s">
         <v>812</v>
       </c>
       <c r="C406">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D406" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>10899</v>
+        <v>10900</v>
       </c>
       <c r="B407" t="s">
         <v>814</v>
       </c>
       <c r="C407">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D407" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>10900</v>
+        <v>10901</v>
       </c>
       <c r="B408" t="s">
         <v>816</v>
       </c>
       <c r="C408">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D408" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>10901</v>
+        <v>10902</v>
       </c>
       <c r="B409" t="s">
         <v>818</v>
       </c>
       <c r="C409">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D409" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>10902</v>
+        <v>10903</v>
       </c>
       <c r="B410" t="s">
         <v>820</v>
       </c>
       <c r="C410">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D410" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>10903</v>
+        <v>10904</v>
       </c>
       <c r="B411" t="s">
         <v>822</v>
       </c>
       <c r="C411">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D411" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>10904</v>
+        <v>10905</v>
       </c>
       <c r="B412" t="s">
         <v>824</v>
       </c>
       <c r="C412">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D412" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>10905</v>
+        <v>10906</v>
       </c>
       <c r="B413" t="s">
         <v>826</v>
       </c>
       <c r="C413">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D413" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>10906</v>
+        <v>10907</v>
       </c>
       <c r="B414" t="s">
         <v>828</v>
       </c>
       <c r="C414">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D414" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>10907</v>
+        <v>10908</v>
       </c>
       <c r="B415" t="s">
         <v>830</v>
       </c>
       <c r="C415">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D415" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>10908</v>
+        <v>10919</v>
       </c>
       <c r="B416" t="s">
         <v>832</v>
       </c>
       <c r="C416">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D416" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>10919</v>
+        <v>10922</v>
       </c>
       <c r="B417" t="s">
         <v>834</v>
       </c>
       <c r="C417">
         <v>80</v>
       </c>
       <c r="D417" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>10922</v>
+        <v>10923</v>
       </c>
       <c r="B418" t="s">
         <v>836</v>
       </c>
       <c r="C418">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D418" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>10923</v>
+        <v>10925</v>
       </c>
       <c r="B419" t="s">
         <v>838</v>
       </c>
       <c r="C419">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D419" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>10925</v>
+        <v>10927</v>
       </c>
       <c r="B420" t="s">
         <v>840</v>
       </c>
       <c r="C420">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D420" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>10927</v>
+        <v>10928</v>
       </c>
       <c r="B421" t="s">
         <v>842</v>
       </c>
       <c r="C421">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D421" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>10928</v>
+        <v>10930</v>
       </c>
       <c r="B422" t="s">
         <v>844</v>
       </c>
       <c r="C422">
         <v>60</v>
       </c>
       <c r="D422" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>10930</v>
+        <v>10934</v>
       </c>
       <c r="B423" t="s">
         <v>846</v>
       </c>
       <c r="C423">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D423" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>10934</v>
+        <v>10956</v>
       </c>
       <c r="B424" t="s">
         <v>848</v>
       </c>
       <c r="C424">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D424" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>10956</v>
+        <v>10957</v>
       </c>
       <c r="B425" t="s">
         <v>850</v>
       </c>
       <c r="C425">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D425" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>10957</v>
+        <v>10958</v>
       </c>
       <c r="B426" t="s">
         <v>852</v>
       </c>
       <c r="C426">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D426" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>10958</v>
+        <v>10959</v>
       </c>
       <c r="B427" t="s">
         <v>854</v>
       </c>
       <c r="C427">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D427" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>10959</v>
+        <v>10960</v>
       </c>
       <c r="B428" t="s">
         <v>856</v>
       </c>
       <c r="C428">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D428" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>10960</v>
+        <v>10961</v>
       </c>
       <c r="B429" t="s">
         <v>858</v>
       </c>
       <c r="C429">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D429" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>10961</v>
+        <v>10962</v>
       </c>
       <c r="B430" t="s">
         <v>860</v>
       </c>
       <c r="C430">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D430" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>10962</v>
+        <v>10963</v>
       </c>
       <c r="B431" t="s">
         <v>862</v>
       </c>
       <c r="C431">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D431" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>10963</v>
+        <v>10964</v>
       </c>
       <c r="B432" t="s">
         <v>864</v>
       </c>
       <c r="C432">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D432" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>10964</v>
+        <v>10965</v>
       </c>
       <c r="B433" t="s">
         <v>866</v>
       </c>
       <c r="C433">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D433" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>10965</v>
+        <v>10966</v>
       </c>
       <c r="B434" t="s">
         <v>868</v>
       </c>
       <c r="C434">
         <v>30</v>
       </c>
       <c r="D434" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>10966</v>
+        <v>10967</v>
       </c>
       <c r="B435" t="s">
         <v>870</v>
       </c>
       <c r="C435">
         <v>30</v>
       </c>
       <c r="D435" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>10967</v>
+        <v>10968</v>
       </c>
       <c r="B436" t="s">
         <v>872</v>
       </c>
       <c r="C436">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D436" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>10968</v>
+        <v>10969</v>
       </c>
       <c r="B437" t="s">
         <v>874</v>
       </c>
       <c r="C437">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D437" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>10969</v>
+        <v>10970</v>
       </c>
       <c r="B438" t="s">
         <v>876</v>
       </c>
       <c r="C438">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D438" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>10970</v>
+        <v>10971</v>
       </c>
       <c r="B439" t="s">
         <v>878</v>
       </c>
       <c r="C439">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D439" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>10971</v>
+        <v>10972</v>
       </c>
       <c r="B440" t="s">
         <v>880</v>
       </c>
       <c r="C440">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D440" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>10972</v>
+        <v>10973</v>
       </c>
       <c r="B441" t="s">
         <v>882</v>
       </c>
       <c r="C441">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D441" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>10973</v>
+        <v>10980</v>
       </c>
       <c r="B442" t="s">
         <v>884</v>
       </c>
       <c r="C442">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D442" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>10980</v>
+        <v>10981</v>
       </c>
       <c r="B443" t="s">
         <v>886</v>
       </c>
       <c r="C443">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D443" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>10981</v>
+        <v>13656</v>
       </c>
       <c r="B444" t="s">
         <v>888</v>
       </c>
       <c r="C444">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D444" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>13656</v>
+        <v>13725</v>
       </c>
       <c r="B445" t="s">
         <v>890</v>
       </c>
       <c r="C445">
         <v>40</v>
       </c>
       <c r="D445" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>13725</v>
+        <v>13726</v>
       </c>
       <c r="B446" t="s">
         <v>892</v>
       </c>
       <c r="C446">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>70</v>
+      </c>
+      <c r="D446">
+        <v>10188</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>13726</v>
+        <v>13727</v>
       </c>
       <c r="B447" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="C447">
         <v>70</v>
       </c>
       <c r="D447">
-        <v>10188</v>
+        <v>10186</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>13727</v>
+        <v>13766</v>
       </c>
       <c r="B448" t="s">
+        <v>894</v>
+      </c>
+      <c r="C448">
+        <v>90</v>
+      </c>
+      <c r="D448" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>10186</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>13766</v>
+        <v>13786</v>
       </c>
       <c r="B449" t="s">
         <v>896</v>
       </c>
       <c r="C449">
         <v>90</v>
       </c>
       <c r="D449" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>13786</v>
+        <v>13787</v>
       </c>
       <c r="B450" t="s">
         <v>898</v>
       </c>
       <c r="C450">
         <v>90</v>
       </c>
       <c r="D450" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>13787</v>
+        <v>13791</v>
       </c>
       <c r="B451" t="s">
         <v>900</v>
       </c>
       <c r="C451">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D451" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>13791</v>
+        <v>13793</v>
       </c>
       <c r="B452" t="s">
         <v>902</v>
       </c>
       <c r="C452">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D452" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>13793</v>
+        <v>13847</v>
       </c>
       <c r="B453" t="s">
         <v>904</v>
       </c>
       <c r="C453">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D453" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>13847</v>
+        <v>13859</v>
       </c>
       <c r="B454" t="s">
         <v>906</v>
       </c>
       <c r="C454">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D454" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>13859</v>
+        <v>13865</v>
       </c>
       <c r="B455" t="s">
         <v>908</v>
       </c>
       <c r="C455">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D455" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>13865</v>
+        <v>13870</v>
       </c>
       <c r="B456" t="s">
         <v>910</v>
       </c>
       <c r="C456">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D456" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>13870</v>
+        <v>13915</v>
       </c>
       <c r="B457" t="s">
         <v>912</v>
       </c>
       <c r="C457">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D457" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>13915</v>
+        <v>13919</v>
       </c>
       <c r="B458" t="s">
         <v>914</v>
       </c>
       <c r="C458">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D458" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>13919</v>
+        <v>13924</v>
       </c>
       <c r="B459" t="s">
         <v>916</v>
       </c>
       <c r="C459">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D459" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>13924</v>
+        <v>13938</v>
       </c>
       <c r="B460" t="s">
         <v>918</v>
       </c>
       <c r="C460">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D460" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>13938</v>
+        <v>14415</v>
       </c>
       <c r="B461" t="s">
         <v>920</v>
       </c>
       <c r="C461">
-        <v>90</v>
+        <v>550</v>
       </c>
       <c r="D461" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>14415</v>
+        <v>14425</v>
       </c>
       <c r="B462" t="s">
         <v>922</v>
       </c>
       <c r="C462">
-        <v>550</v>
+        <v>170</v>
       </c>
       <c r="D462" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>14425</v>
+        <v>14427</v>
       </c>
       <c r="B463" t="s">
         <v>924</v>
       </c>
       <c r="C463">
-        <v>170</v>
+        <v>310</v>
       </c>
       <c r="D463" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>14427</v>
+        <v>14431</v>
       </c>
       <c r="B464" t="s">
         <v>926</v>
       </c>
       <c r="C464">
-        <v>310</v>
+        <v>620</v>
       </c>
       <c r="D464" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>14431</v>
+        <v>14433</v>
       </c>
       <c r="B465" t="s">
         <v>928</v>
       </c>
       <c r="C465">
-        <v>620</v>
+        <v>230</v>
       </c>
       <c r="D465" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>14433</v>
+        <v>14435</v>
       </c>
       <c r="B466" t="s">
         <v>930</v>
       </c>
       <c r="C466">
-        <v>230</v>
+        <v>530</v>
       </c>
       <c r="D466" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>14435</v>
+        <v>14437</v>
       </c>
       <c r="B467" t="s">
         <v>932</v>
       </c>
       <c r="C467">
-        <v>530</v>
+        <v>510</v>
       </c>
       <c r="D467" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>14437</v>
+        <v>14443</v>
       </c>
       <c r="B468" t="s">
         <v>934</v>
       </c>
       <c r="C468">
-        <v>510</v>
+        <v>210</v>
       </c>
       <c r="D468" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>14443</v>
+        <v>14445</v>
       </c>
       <c r="B469" t="s">
         <v>936</v>
       </c>
       <c r="C469">
-        <v>210</v>
+        <v>400</v>
       </c>
       <c r="D469" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>14445</v>
+        <v>14447</v>
       </c>
       <c r="B470" t="s">
         <v>938</v>
       </c>
       <c r="C470">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="D470" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>14447</v>
+        <v>14449</v>
       </c>
       <c r="B471" t="s">
         <v>940</v>
       </c>
       <c r="C471">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="D471" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>14449</v>
+        <v>17764</v>
       </c>
       <c r="B472" t="s">
         <v>942</v>
       </c>
       <c r="C472">
-        <v>370</v>
+        <v>30</v>
       </c>
       <c r="D472" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>17764</v>
+        <v>18390</v>
       </c>
       <c r="B473" t="s">
         <v>944</v>
       </c>
       <c r="C473">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D473" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>18390</v>
+        <v>19066</v>
       </c>
       <c r="B474" t="s">
         <v>946</v>
       </c>
       <c r="C474">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D474" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>19066</v>
+        <v>19069</v>
       </c>
       <c r="B475" t="s">
         <v>948</v>
       </c>
       <c r="C475">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D475" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>19069</v>
+        <v>19071</v>
       </c>
       <c r="B476" t="s">
         <v>950</v>
       </c>
       <c r="C476">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D476" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>19071</v>
+        <v>19073</v>
       </c>
       <c r="B477" t="s">
         <v>952</v>
       </c>
       <c r="C477">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D477" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>19073</v>
+        <v>19139</v>
       </c>
       <c r="B478" t="s">
         <v>954</v>
       </c>
       <c r="C478">
-        <v>25</v>
+        <v>670</v>
       </c>
       <c r="D478" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>19139</v>
+        <v>19845</v>
       </c>
       <c r="B479" t="s">
         <v>956</v>
       </c>
       <c r="C479">
-        <v>670</v>
+        <v>30</v>
       </c>
       <c r="D479" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>19845</v>
+        <v>19926</v>
       </c>
       <c r="B480" t="s">
         <v>958</v>
       </c>
       <c r="C480">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D480" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>19926</v>
+        <v>19967</v>
       </c>
       <c r="B481" t="s">
         <v>960</v>
       </c>
       <c r="C481">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="D481" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>19967</v>
+        <v>20594</v>
       </c>
       <c r="B482" t="s">
         <v>962</v>
       </c>
       <c r="C482">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D482" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>20594</v>
+        <v>20607</v>
       </c>
       <c r="B483" t="s">
         <v>964</v>
       </c>
       <c r="C483">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D483" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>20607</v>
+        <v>20664</v>
       </c>
       <c r="B484" t="s">
         <v>966</v>
       </c>
       <c r="C484">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D484" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>20664</v>
+        <v>20666</v>
       </c>
       <c r="B485" t="s">
         <v>968</v>
       </c>
       <c r="C485">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="D485" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>20666</v>
+        <v>20670</v>
       </c>
       <c r="B486" t="s">
         <v>970</v>
       </c>
       <c r="C486">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D486" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>20670</v>
+        <v>21559</v>
       </c>
       <c r="B487" t="s">
         <v>972</v>
       </c>
       <c r="C487">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="D487" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>21559</v>
+        <v>21603</v>
       </c>
       <c r="B488" t="s">
         <v>974</v>
       </c>
       <c r="C488">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D488" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>21603</v>
+        <v>21616</v>
       </c>
       <c r="B489" t="s">
         <v>976</v>
       </c>
       <c r="C489">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D489" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>21616</v>
+        <v>21966</v>
       </c>
       <c r="B490" t="s">
         <v>978</v>
       </c>
       <c r="C490">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D490" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>21966</v>
+        <v>21968</v>
       </c>
       <c r="B491" t="s">
         <v>980</v>
       </c>
       <c r="C491">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="D491" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>21968</v>
+        <v>21992</v>
       </c>
       <c r="B492" t="s">
         <v>982</v>
       </c>
       <c r="C492">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="D492" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>21992</v>
+        <v>22719</v>
       </c>
       <c r="B493" t="s">
         <v>984</v>
       </c>
       <c r="C493">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="D493" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>22719</v>
+        <v>22876</v>
       </c>
       <c r="B494" t="s">
         <v>986</v>
       </c>
       <c r="C494">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="D494" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>22876</v>
+        <v>22897</v>
       </c>
       <c r="B495" t="s">
         <v>988</v>
       </c>
       <c r="C495">
-        <v>190</v>
+        <v>90</v>
       </c>
       <c r="D495" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>22897</v>
+        <v>22904</v>
       </c>
       <c r="B496" t="s">
         <v>990</v>
       </c>
       <c r="C496">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D496" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>22904</v>
+        <v>22908</v>
       </c>
       <c r="B497" t="s">
         <v>992</v>
       </c>
       <c r="C497">
-        <v>120</v>
+        <v>340</v>
       </c>
       <c r="D497" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>22908</v>
+        <v>22922</v>
       </c>
       <c r="B498" t="s">
         <v>994</v>
       </c>
       <c r="C498">
-        <v>340</v>
+        <v>100</v>
       </c>
       <c r="D498" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>22922</v>
+        <v>22985</v>
       </c>
       <c r="B499" t="s">
         <v>996</v>
       </c>
       <c r="C499">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D499" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>22985</v>
+        <v>23290</v>
       </c>
       <c r="B500" t="s">
         <v>998</v>
       </c>
       <c r="C500">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D500" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>23290</v>
+        <v>23659</v>
       </c>
       <c r="B501" t="s">
         <v>1000</v>
       </c>
       <c r="C501">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D501" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>23659</v>
+        <v>23750</v>
       </c>
       <c r="B502" t="s">
         <v>1002</v>
       </c>
       <c r="C502">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D502" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>23750</v>
+        <v>25845</v>
       </c>
       <c r="B503" t="s">
         <v>1004</v>
       </c>
       <c r="C503">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D503" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>25845</v>
+        <v>27082</v>
       </c>
       <c r="B504" t="s">
         <v>1006</v>
       </c>
       <c r="C504">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="D504" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>27082</v>
+        <v>27347</v>
       </c>
       <c r="B505" t="s">
         <v>1008</v>
       </c>
       <c r="C505">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D505" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>27347</v>
+        <v>27412</v>
       </c>
       <c r="B506" t="s">
         <v>1010</v>
       </c>
       <c r="C506">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D506" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>27412</v>
+        <v>27504</v>
       </c>
       <c r="B507" t="s">
         <v>1012</v>
       </c>
       <c r="C507">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="D507" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>27504</v>
+        <v>27517</v>
       </c>
       <c r="B508" t="s">
         <v>1014</v>
       </c>
       <c r="C508">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="D508" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>27517</v>
+        <v>27519</v>
       </c>
       <c r="B509" t="s">
         <v>1016</v>
       </c>
       <c r="C509">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="D509" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>27519</v>
+        <v>28045</v>
       </c>
       <c r="B510" t="s">
         <v>1018</v>
       </c>
       <c r="C510">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D510" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
         <v>28512</v>
       </c>
       <c r="B511" t="s">
         <v>1020</v>
       </c>
       <c r="C511">
         <v>60</v>
       </c>
       <c r="D511" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
         <v>28870</v>
       </c>
       <c r="B512" t="s">
         <v>1022</v>
@@ -12341,2409 +12689,3221 @@
         <v>1092</v>
       </c>
       <c r="C547">
         <v>60</v>
       </c>
       <c r="D547" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
         <v>42147</v>
       </c>
       <c r="B548" t="s">
         <v>1094</v>
       </c>
       <c r="C548">
         <v>30</v>
       </c>
       <c r="D548" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>42317</v>
+        <v>42275</v>
       </c>
       <c r="B549" t="s">
         <v>1096</v>
       </c>
       <c r="C549">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D549" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>42319</v>
+        <v>42317</v>
       </c>
       <c r="B550" t="s">
         <v>1098</v>
       </c>
       <c r="C550">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D550" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>42320</v>
+        <v>42319</v>
       </c>
       <c r="B551" t="s">
         <v>1100</v>
       </c>
       <c r="C551">
         <v>70</v>
       </c>
       <c r="D551" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>42322</v>
+        <v>42320</v>
       </c>
       <c r="B552" t="s">
         <v>1102</v>
       </c>
       <c r="C552">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D552" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>42330</v>
+        <v>42322</v>
       </c>
       <c r="B553" t="s">
-        <v>1018</v>
+        <v>1104</v>
       </c>
       <c r="C553">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D553" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>42338</v>
+        <v>42330</v>
       </c>
       <c r="B554" t="s">
-        <v>1105</v>
+        <v>1016</v>
       </c>
       <c r="C554">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D554" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>42340</v>
+        <v>42338</v>
       </c>
       <c r="B555" t="s">
         <v>1107</v>
       </c>
       <c r="C555">
-        <v>470</v>
+        <v>55</v>
       </c>
       <c r="D555" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>42341</v>
+        <v>42340</v>
       </c>
       <c r="B556" t="s">
         <v>1109</v>
       </c>
       <c r="C556">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="D556" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>42358</v>
+        <v>42341</v>
       </c>
       <c r="B557" t="s">
         <v>1111</v>
       </c>
       <c r="C557">
-        <v>30</v>
+        <v>450</v>
       </c>
       <c r="D557" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>42541</v>
+        <v>42358</v>
       </c>
       <c r="B558" t="s">
         <v>1113</v>
       </c>
       <c r="C558">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D558" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>42628</v>
+        <v>42541</v>
       </c>
       <c r="B559" t="s">
         <v>1115</v>
       </c>
       <c r="C559">
         <v>100</v>
       </c>
       <c r="D559" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>42630</v>
+        <v>42628</v>
       </c>
       <c r="B560" t="s">
         <v>1117</v>
       </c>
       <c r="C560">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D560" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>42631</v>
+        <v>42630</v>
       </c>
       <c r="B561" t="s">
         <v>1119</v>
       </c>
       <c r="C561">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D561" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>42632</v>
+        <v>42631</v>
       </c>
       <c r="B562" t="s">
         <v>1121</v>
       </c>
       <c r="C562">
         <v>150</v>
       </c>
       <c r="D562" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>42633</v>
+        <v>42632</v>
       </c>
       <c r="B563" t="s">
         <v>1123</v>
       </c>
       <c r="C563">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D563" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>42634</v>
+        <v>42633</v>
       </c>
       <c r="B564" t="s">
         <v>1125</v>
       </c>
       <c r="C564">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D564" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>42635</v>
+        <v>42634</v>
       </c>
       <c r="B565" t="s">
         <v>1127</v>
       </c>
       <c r="C565">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D565" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>42636</v>
+        <v>42635</v>
       </c>
       <c r="B566" t="s">
         <v>1129</v>
       </c>
       <c r="C566">
         <v>60</v>
       </c>
       <c r="D566" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>42637</v>
+        <v>42636</v>
       </c>
       <c r="B567" t="s">
         <v>1131</v>
       </c>
       <c r="C567">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D567" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>42638</v>
+        <v>42637</v>
       </c>
       <c r="B568" t="s">
         <v>1133</v>
       </c>
       <c r="C568">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D568" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>42639</v>
+        <v>42638</v>
       </c>
       <c r="B569" t="s">
         <v>1135</v>
       </c>
       <c r="C569">
         <v>40</v>
       </c>
       <c r="D569" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>42640</v>
+        <v>42639</v>
       </c>
       <c r="B570" t="s">
         <v>1137</v>
       </c>
       <c r="C570">
         <v>40</v>
       </c>
       <c r="D570" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>42641</v>
+        <v>42640</v>
       </c>
       <c r="B571" t="s">
         <v>1139</v>
       </c>
       <c r="C571">
         <v>40</v>
       </c>
       <c r="D571" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>42642</v>
+        <v>42641</v>
       </c>
       <c r="B572" t="s">
         <v>1141</v>
       </c>
       <c r="C572">
         <v>40</v>
       </c>
       <c r="D572" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>42643</v>
+        <v>42642</v>
       </c>
       <c r="B573" t="s">
         <v>1143</v>
       </c>
       <c r="C573">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D573" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>42644</v>
+        <v>42643</v>
       </c>
       <c r="B574" t="s">
         <v>1145</v>
       </c>
       <c r="C574">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D574" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>42645</v>
+        <v>42644</v>
       </c>
       <c r="B575" t="s">
         <v>1147</v>
       </c>
       <c r="C575">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="D575" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>42646</v>
+        <v>42645</v>
       </c>
       <c r="B576" t="s">
         <v>1149</v>
       </c>
       <c r="C576">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D576" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>42647</v>
+        <v>42646</v>
       </c>
       <c r="B577" t="s">
         <v>1151</v>
       </c>
       <c r="C577">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D577" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>42648</v>
+        <v>42647</v>
       </c>
       <c r="B578" t="s">
         <v>1153</v>
       </c>
       <c r="C578">
         <v>62</v>
       </c>
       <c r="D578" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>42649</v>
+        <v>42648</v>
       </c>
       <c r="B579" t="s">
         <v>1155</v>
       </c>
       <c r="C579">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="D579" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>42650</v>
+        <v>42649</v>
       </c>
       <c r="B580" t="s">
         <v>1157</v>
       </c>
       <c r="C580">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D580" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>42651</v>
+        <v>42650</v>
       </c>
       <c r="B581" t="s">
         <v>1159</v>
       </c>
       <c r="C581">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="D581" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>42652</v>
+        <v>42651</v>
       </c>
       <c r="B582" t="s">
         <v>1161</v>
       </c>
       <c r="C582">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D582" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>42653</v>
+        <v>42652</v>
       </c>
       <c r="B583" t="s">
         <v>1163</v>
       </c>
       <c r="C583">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D583" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>42654</v>
+        <v>42653</v>
       </c>
       <c r="B584" t="s">
         <v>1165</v>
       </c>
       <c r="C584">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D584" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>42655</v>
+        <v>42654</v>
       </c>
       <c r="B585" t="s">
         <v>1167</v>
       </c>
       <c r="C585">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D585" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>42656</v>
+        <v>42655</v>
       </c>
       <c r="B586" t="s">
         <v>1169</v>
       </c>
       <c r="C586">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D586" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>42657</v>
+        <v>42656</v>
       </c>
       <c r="B587" t="s">
         <v>1171</v>
       </c>
       <c r="C587">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D587" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>42658</v>
+        <v>42657</v>
       </c>
       <c r="B588" t="s">
         <v>1173</v>
       </c>
       <c r="C588">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D588" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>42659</v>
+        <v>42658</v>
       </c>
       <c r="B589" t="s">
         <v>1175</v>
       </c>
       <c r="C589">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D589" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>42660</v>
+        <v>42659</v>
       </c>
       <c r="B590" t="s">
         <v>1177</v>
       </c>
       <c r="C590">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D590" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>42661</v>
+        <v>42660</v>
       </c>
       <c r="B591" t="s">
         <v>1179</v>
       </c>
       <c r="C591">
         <v>60</v>
       </c>
       <c r="D591" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>42662</v>
+        <v>42661</v>
       </c>
       <c r="B592" t="s">
         <v>1181</v>
       </c>
       <c r="C592">
-        <v>210</v>
+        <v>60</v>
       </c>
       <c r="D592" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>42825</v>
+        <v>42662</v>
       </c>
       <c r="B593" t="s">
         <v>1183</v>
       </c>
       <c r="C593">
-        <v>120</v>
+        <v>210</v>
       </c>
       <c r="D593" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>42826</v>
+        <v>42680</v>
       </c>
       <c r="B594" t="s">
         <v>1185</v>
       </c>
       <c r="C594">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D594" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>42827</v>
+        <v>42825</v>
       </c>
       <c r="B595" t="s">
         <v>1187</v>
       </c>
       <c r="C595">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="D595" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>42828</v>
+        <v>42826</v>
       </c>
       <c r="B596" t="s">
         <v>1189</v>
       </c>
       <c r="C596">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="D596" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>42829</v>
+        <v>42827</v>
       </c>
       <c r="B597" t="s">
         <v>1191</v>
       </c>
       <c r="C597">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D597" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>42830</v>
+        <v>42828</v>
       </c>
       <c r="B598" t="s">
         <v>1193</v>
       </c>
       <c r="C598">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D598" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>42831</v>
+        <v>42829</v>
       </c>
       <c r="B599" t="s">
         <v>1195</v>
       </c>
       <c r="C599">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D599" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>42832</v>
+        <v>42830</v>
       </c>
       <c r="B600" t="s">
         <v>1197</v>
       </c>
       <c r="C600">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D600" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>42833</v>
+        <v>42831</v>
       </c>
       <c r="B601" t="s">
         <v>1199</v>
       </c>
       <c r="C601">
         <v>150</v>
       </c>
       <c r="D601" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>42834</v>
+        <v>42832</v>
       </c>
       <c r="B602" t="s">
         <v>1201</v>
       </c>
       <c r="C602">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D602" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>42835</v>
+        <v>42833</v>
       </c>
       <c r="B603" t="s">
         <v>1203</v>
       </c>
       <c r="C603">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="D603" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>42836</v>
+        <v>42834</v>
       </c>
       <c r="B604" t="s">
         <v>1205</v>
       </c>
       <c r="C604">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D604" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>42837</v>
+        <v>42835</v>
       </c>
       <c r="B605" t="s">
         <v>1207</v>
       </c>
       <c r="C605">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D605" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>42838</v>
+        <v>42836</v>
       </c>
       <c r="B606" t="s">
         <v>1209</v>
       </c>
       <c r="C606">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="D606" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>42839</v>
+        <v>42837</v>
       </c>
       <c r="B607" t="s">
         <v>1211</v>
       </c>
       <c r="C607">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D607" t="s">
         <v>1212</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>42840</v>
+        <v>42838</v>
       </c>
       <c r="B608" t="s">
         <v>1213</v>
       </c>
       <c r="C608">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="D608" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>42841</v>
+        <v>42839</v>
       </c>
       <c r="B609" t="s">
         <v>1215</v>
       </c>
       <c r="C609">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="D609" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>42842</v>
+        <v>42840</v>
       </c>
       <c r="B610" t="s">
         <v>1217</v>
       </c>
       <c r="C610">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D610" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>42843</v>
+        <v>42841</v>
       </c>
       <c r="B611" t="s">
         <v>1219</v>
       </c>
       <c r="C611">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="D611" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>42844</v>
+        <v>42842</v>
       </c>
       <c r="B612" t="s">
         <v>1221</v>
       </c>
       <c r="C612">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="D612" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>42845</v>
+        <v>42843</v>
       </c>
       <c r="B613" t="s">
         <v>1223</v>
       </c>
       <c r="C613">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D613" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>42846</v>
+        <v>42844</v>
       </c>
       <c r="B614" t="s">
         <v>1225</v>
       </c>
       <c r="C614">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D614" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>42847</v>
+        <v>42845</v>
       </c>
       <c r="B615" t="s">
         <v>1227</v>
       </c>
       <c r="C615">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D615" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>42848</v>
+        <v>42846</v>
       </c>
       <c r="B616" t="s">
         <v>1229</v>
       </c>
       <c r="C616">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D616" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>42849</v>
+        <v>42847</v>
       </c>
       <c r="B617" t="s">
         <v>1231</v>
       </c>
       <c r="C617">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D617" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>42850</v>
+        <v>42848</v>
       </c>
       <c r="B618" t="s">
         <v>1233</v>
       </c>
       <c r="C618">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D618" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>42851</v>
+        <v>42849</v>
       </c>
       <c r="B619" t="s">
         <v>1235</v>
       </c>
       <c r="C619">
         <v>40</v>
       </c>
       <c r="D619" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>42852</v>
+        <v>42850</v>
       </c>
       <c r="B620" t="s">
         <v>1237</v>
       </c>
       <c r="C620">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D620" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>42853</v>
+        <v>42851</v>
       </c>
       <c r="B621" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="C621">
         <v>40</v>
       </c>
       <c r="D621" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>42854</v>
+        <v>42852</v>
       </c>
       <c r="B622" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C622">
+        <v>80</v>
+      </c>
+      <c r="D622" t="s">
         <v>1240</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>42855</v>
+        <v>42853</v>
       </c>
       <c r="B623" t="s">
         <v>1242</v>
       </c>
       <c r="C623">
         <v>40</v>
       </c>
       <c r="D623" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>42856</v>
+        <v>42854</v>
       </c>
       <c r="B624" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C624">
-        <v>250</v>
+        <v>20</v>
       </c>
       <c r="D624" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>42857</v>
+        <v>42855</v>
       </c>
       <c r="B625" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C625">
+        <v>40</v>
+      </c>
+      <c r="D625" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>42858</v>
+        <v>42856</v>
       </c>
       <c r="B626" t="s">
         <v>1247</v>
       </c>
       <c r="C626">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="D626" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>42859</v>
+        <v>42857</v>
       </c>
       <c r="B627" t="s">
         <v>1249</v>
       </c>
       <c r="C627">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D627" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>42860</v>
+        <v>42858</v>
       </c>
       <c r="B628" t="s">
         <v>1251</v>
       </c>
       <c r="C628">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D628" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>42861</v>
+        <v>42859</v>
       </c>
       <c r="B629" t="s">
         <v>1253</v>
       </c>
       <c r="C629">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D629" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>42862</v>
+        <v>42860</v>
       </c>
       <c r="B630" t="s">
         <v>1255</v>
       </c>
       <c r="C630">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D630" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>42899</v>
+        <v>42862</v>
       </c>
       <c r="B631" t="s">
         <v>1257</v>
       </c>
       <c r="C631">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D631" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>42902</v>
+        <v>42899</v>
       </c>
       <c r="B632" t="s">
         <v>1259</v>
       </c>
       <c r="C632">
         <v>60</v>
       </c>
       <c r="D632" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>42905</v>
+        <v>42902</v>
       </c>
       <c r="B633" t="s">
         <v>1261</v>
       </c>
       <c r="C633">
-        <v>280</v>
+        <v>60</v>
       </c>
       <c r="D633" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>42906</v>
+        <v>42905</v>
       </c>
       <c r="B634" t="s">
         <v>1263</v>
       </c>
       <c r="C634">
-        <v>50</v>
+        <v>280</v>
       </c>
       <c r="D634" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>42919</v>
+        <v>42906</v>
       </c>
       <c r="B635" t="s">
         <v>1265</v>
       </c>
       <c r="C635">
         <v>50</v>
       </c>
       <c r="D635" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>42920</v>
+        <v>42919</v>
       </c>
       <c r="B636" t="s">
         <v>1267</v>
       </c>
       <c r="C636">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D636" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>42921</v>
+        <v>42920</v>
       </c>
       <c r="B637" t="s">
         <v>1269</v>
       </c>
       <c r="C637">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D637" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>42922</v>
+        <v>42921</v>
       </c>
       <c r="B638" t="s">
         <v>1271</v>
       </c>
       <c r="C638">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D638" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>42923</v>
+        <v>42922</v>
       </c>
       <c r="B639" t="s">
         <v>1273</v>
       </c>
       <c r="C639">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D639" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>42938</v>
+        <v>42923</v>
       </c>
       <c r="B640" t="s">
         <v>1275</v>
       </c>
       <c r="C640">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D640" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>42939</v>
+        <v>42938</v>
       </c>
       <c r="B641" t="s">
         <v>1277</v>
       </c>
       <c r="C641">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D641" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>42982</v>
+        <v>42939</v>
       </c>
       <c r="B642" t="s">
         <v>1279</v>
       </c>
       <c r="C642">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D642" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>43320</v>
+        <v>42982</v>
       </c>
       <c r="B643" t="s">
         <v>1281</v>
       </c>
       <c r="C643">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D643" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>43326</v>
+        <v>43320</v>
       </c>
       <c r="B644" t="s">
         <v>1283</v>
       </c>
       <c r="C644">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="D644" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>43327</v>
+        <v>43326</v>
       </c>
       <c r="B645" t="s">
         <v>1285</v>
       </c>
       <c r="C645">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="D645" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>43328</v>
+        <v>43327</v>
       </c>
       <c r="B646" t="s">
         <v>1287</v>
       </c>
       <c r="C646">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D646" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>43329</v>
+        <v>43328</v>
       </c>
       <c r="B647" t="s">
         <v>1289</v>
       </c>
       <c r="C647">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D647" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>43330</v>
+        <v>43329</v>
       </c>
       <c r="B648" t="s">
         <v>1291</v>
       </c>
       <c r="C648">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="D648" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>43334</v>
+        <v>43330</v>
       </c>
       <c r="B649" t="s">
         <v>1293</v>
       </c>
       <c r="C649">
         <v>120</v>
       </c>
       <c r="D649" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>43337</v>
+        <v>43334</v>
       </c>
       <c r="B650" t="s">
         <v>1295</v>
       </c>
       <c r="C650">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="D650" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>43339</v>
+        <v>43337</v>
       </c>
       <c r="B651" t="s">
         <v>1297</v>
       </c>
       <c r="C651">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="D651" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>43345</v>
+        <v>43339</v>
       </c>
       <c r="B652" t="s">
         <v>1299</v>
       </c>
       <c r="C652">
         <v>60</v>
       </c>
       <c r="D652" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>43371</v>
+        <v>43345</v>
       </c>
       <c r="B653" t="s">
         <v>1301</v>
       </c>
       <c r="C653">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D653" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>43421</v>
+        <v>43371</v>
       </c>
       <c r="B654" t="s">
         <v>1303</v>
       </c>
       <c r="C654">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D654" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>43422</v>
+        <v>43421</v>
       </c>
       <c r="B655" t="s">
-        <v>1088</v>
+        <v>1305</v>
       </c>
       <c r="C655">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D655" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>43423</v>
+        <v>43422</v>
       </c>
       <c r="B656" t="s">
-        <v>996</v>
+        <v>1088</v>
       </c>
       <c r="C656">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D656" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>43424</v>
+        <v>43423</v>
       </c>
       <c r="B657" t="s">
-        <v>1307</v>
+        <v>994</v>
       </c>
       <c r="C657">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D657" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>43425</v>
+        <v>43424</v>
       </c>
       <c r="B658" t="s">
         <v>1309</v>
       </c>
       <c r="C658">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D658" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>43426</v>
+        <v>43425</v>
       </c>
       <c r="B659" t="s">
-        <v>1094</v>
+        <v>1311</v>
       </c>
       <c r="C659">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D659" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>43463</v>
+        <v>43426</v>
       </c>
       <c r="B660" t="s">
-        <v>1312</v>
+        <v>1094</v>
       </c>
       <c r="C660">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D660" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>43580</v>
+        <v>43463</v>
       </c>
       <c r="B661" t="s">
         <v>1314</v>
       </c>
       <c r="C661">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D661" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>43867</v>
+        <v>43580</v>
       </c>
       <c r="B662" t="s">
         <v>1316</v>
       </c>
       <c r="C662">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D662" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>43977</v>
+        <v>43867</v>
       </c>
       <c r="B663" t="s">
         <v>1318</v>
       </c>
       <c r="C663">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D663" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>43978</v>
+        <v>43977</v>
       </c>
       <c r="B664" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="C664">
         <v>70</v>
       </c>
       <c r="D664" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>43989</v>
+        <v>43978</v>
       </c>
       <c r="B665" t="s">
         <v>1320</v>
       </c>
       <c r="C665">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D665" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>44005</v>
+        <v>43989</v>
       </c>
       <c r="B666" t="s">
         <v>1322</v>
       </c>
       <c r="C666">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="D666" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>44029</v>
+        <v>44005</v>
       </c>
       <c r="B667" t="s">
         <v>1324</v>
       </c>
       <c r="C667">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D667" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>44033</v>
+        <v>44029</v>
       </c>
       <c r="B668" t="s">
         <v>1326</v>
       </c>
       <c r="C668">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D668" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>44058</v>
+        <v>44033</v>
       </c>
       <c r="B669" t="s">
         <v>1328</v>
       </c>
       <c r="C669">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D669" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>44059</v>
+        <v>44058</v>
       </c>
       <c r="B670" t="s">
         <v>1330</v>
       </c>
       <c r="C670">
         <v>50</v>
       </c>
       <c r="D670" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>44060</v>
+        <v>44059</v>
       </c>
       <c r="B671" t="s">
         <v>1332</v>
       </c>
       <c r="C671">
         <v>50</v>
       </c>
       <c r="D671" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>44061</v>
+        <v>44060</v>
       </c>
       <c r="B672" t="s">
         <v>1334</v>
       </c>
       <c r="C672">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D672" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>44062</v>
+        <v>44061</v>
       </c>
       <c r="B673" t="s">
         <v>1336</v>
       </c>
       <c r="C673">
         <v>90</v>
       </c>
       <c r="D673" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>44063</v>
+        <v>44062</v>
       </c>
       <c r="B674" t="s">
         <v>1338</v>
       </c>
       <c r="C674">
         <v>90</v>
       </c>
       <c r="D674" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>44064</v>
+        <v>44063</v>
       </c>
       <c r="B675" t="s">
         <v>1340</v>
       </c>
       <c r="C675">
         <v>90</v>
       </c>
       <c r="D675" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>44067</v>
+        <v>44064</v>
       </c>
       <c r="B676" t="s">
         <v>1342</v>
       </c>
       <c r="C676">
-        <v>240</v>
+        <v>90</v>
       </c>
       <c r="D676" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>44068</v>
+        <v>44067</v>
       </c>
       <c r="B677" t="s">
         <v>1344</v>
       </c>
       <c r="C677">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="D677" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>44088</v>
+        <v>44068</v>
       </c>
       <c r="B678" t="s">
         <v>1346</v>
       </c>
       <c r="C678">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="D678" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>44164</v>
+        <v>44088</v>
       </c>
       <c r="B679" t="s">
         <v>1348</v>
       </c>
       <c r="C679">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D679" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>44167</v>
+        <v>44164</v>
       </c>
       <c r="B680" t="s">
         <v>1350</v>
       </c>
       <c r="C680">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D680" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>44345</v>
+        <v>44167</v>
       </c>
       <c r="B681" t="s">
         <v>1352</v>
       </c>
+      <c r="C681">
+        <v>10</v>
+      </c>
       <c r="D681" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>44533</v>
+        <v>44345</v>
       </c>
       <c r="B682" t="s">
         <v>1354</v>
       </c>
-      <c r="C682">
-[...1 lines deleted...]
-      </c>
       <c r="D682" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>45016</v>
+        <v>44533</v>
       </c>
       <c r="B683" t="s">
         <v>1356</v>
       </c>
       <c r="C683">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="D683" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>45023</v>
+        <v>44608</v>
       </c>
       <c r="B684" t="s">
         <v>1358</v>
       </c>
       <c r="C684">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D684" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>45048</v>
+        <v>44643</v>
       </c>
       <c r="B685" t="s">
         <v>1360</v>
       </c>
       <c r="C685">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D685" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>45050</v>
+        <v>44649</v>
       </c>
       <c r="B686" t="s">
         <v>1362</v>
       </c>
       <c r="C686">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="D686" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>45077</v>
+        <v>44650</v>
       </c>
       <c r="B687" t="s">
         <v>1364</v>
       </c>
       <c r="C687">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="D687" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>45084</v>
+        <v>44651</v>
       </c>
       <c r="B688" t="s">
         <v>1366</v>
       </c>
       <c r="C688">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="D688" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>45085</v>
+        <v>44652</v>
       </c>
       <c r="B689" t="s">
         <v>1368</v>
       </c>
       <c r="C689">
         <v>16</v>
       </c>
       <c r="D689" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>45088</v>
+        <v>44658</v>
       </c>
       <c r="B690" t="s">
         <v>1370</v>
       </c>
       <c r="C690">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D690" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>45095</v>
+        <v>44703</v>
       </c>
       <c r="B691" t="s">
         <v>1372</v>
       </c>
       <c r="C691">
-        <v>120</v>
+        <v>2</v>
       </c>
       <c r="D691" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>45101</v>
+        <v>44715</v>
       </c>
       <c r="B692" t="s">
         <v>1374</v>
       </c>
       <c r="C692">
-        <v>150</v>
+        <v>8</v>
       </c>
       <c r="D692" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>45102</v>
+        <v>44747</v>
       </c>
       <c r="B693" t="s">
         <v>1376</v>
       </c>
       <c r="C693">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="D693" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>45110</v>
+        <v>44751</v>
       </c>
       <c r="B694" t="s">
         <v>1378</v>
       </c>
       <c r="C694">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="D694" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>45114</v>
+        <v>44752</v>
       </c>
       <c r="B695" t="s">
         <v>1380</v>
       </c>
       <c r="C695">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="D695" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>45115</v>
+        <v>44945</v>
       </c>
       <c r="B696" t="s">
         <v>1382</v>
       </c>
       <c r="C696">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D696" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>45124</v>
+        <v>44948</v>
       </c>
       <c r="B697" t="s">
         <v>1384</v>
       </c>
       <c r="C697">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D697" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>45127</v>
+        <v>44949</v>
       </c>
       <c r="B698" t="s">
         <v>1386</v>
       </c>
       <c r="C698">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D698" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>45137</v>
+        <v>44953</v>
       </c>
       <c r="B699" t="s">
         <v>1388</v>
       </c>
       <c r="C699">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="D699" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>45140</v>
+        <v>44954</v>
       </c>
       <c r="B700" t="s">
         <v>1390</v>
       </c>
       <c r="C700">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="D700" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>45148</v>
+        <v>44955</v>
       </c>
       <c r="B701" t="s">
         <v>1392</v>
       </c>
       <c r="C701">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D701" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>45150</v>
+        <v>44956</v>
       </c>
       <c r="B702" t="s">
         <v>1394</v>
       </c>
       <c r="C702">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D702" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>45157</v>
+        <v>44957</v>
       </c>
       <c r="B703" t="s">
         <v>1396</v>
       </c>
       <c r="C703">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="D703" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>45172</v>
+        <v>45016</v>
       </c>
       <c r="B704" t="s">
         <v>1398</v>
       </c>
       <c r="C704">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="D704" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>45184</v>
+        <v>45023</v>
       </c>
       <c r="B705" t="s">
         <v>1400</v>
       </c>
       <c r="C705">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D705" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>45195</v>
+        <v>45048</v>
       </c>
       <c r="B706" t="s">
         <v>1402</v>
       </c>
       <c r="C706">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D706" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>45200</v>
+        <v>45050</v>
       </c>
       <c r="B707" t="s">
         <v>1404</v>
       </c>
       <c r="C707">
         <v>50</v>
       </c>
       <c r="D707" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>45265</v>
+        <v>45077</v>
       </c>
       <c r="B708" t="s">
         <v>1406</v>
       </c>
       <c r="C708">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D708" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>45299</v>
+        <v>45084</v>
       </c>
       <c r="B709" t="s">
         <v>1408</v>
       </c>
       <c r="C709">
-        <v>480</v>
+        <v>75</v>
       </c>
       <c r="D709" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>45300</v>
+        <v>45085</v>
       </c>
       <c r="B710" t="s">
         <v>1410</v>
       </c>
       <c r="C710">
-        <v>170</v>
+        <v>16</v>
       </c>
       <c r="D710" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>45301</v>
+        <v>45088</v>
       </c>
       <c r="B711" t="s">
         <v>1412</v>
       </c>
       <c r="C711">
-        <v>210</v>
+        <v>35</v>
       </c>
       <c r="D711" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>45302</v>
+        <v>45095</v>
       </c>
       <c r="B712" t="s">
         <v>1414</v>
       </c>
       <c r="C712">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D712" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>45303</v>
+        <v>45101</v>
       </c>
       <c r="B713" t="s">
         <v>1416</v>
       </c>
       <c r="C713">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D713" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>45315</v>
+        <v>45102</v>
       </c>
       <c r="B714" t="s">
         <v>1418</v>
       </c>
       <c r="C714">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D714" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>45322</v>
+        <v>45110</v>
       </c>
       <c r="B715" t="s">
         <v>1420</v>
       </c>
       <c r="C715">
         <v>30</v>
       </c>
       <c r="D715" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>45332</v>
+        <v>45114</v>
       </c>
       <c r="B716" t="s">
         <v>1422</v>
       </c>
       <c r="C716">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D716" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>45339</v>
+        <v>45115</v>
       </c>
       <c r="B717" t="s">
         <v>1424</v>
       </c>
       <c r="C717">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D717" t="s">
         <v>1425</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>45124</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C718">
+        <v>30</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>45127</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C719">
+        <v>30</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>45137</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C720">
+        <v>60</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>45140</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C721">
+        <v>90</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>45148</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C722">
+        <v>100</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>45150</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C723">
+        <v>30</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>45157</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C724">
+        <v>30</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>45172</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C725">
+        <v>65</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>45184</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C726">
+        <v>8</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>45195</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C727">
+        <v>80</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>45200</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C728">
+        <v>50</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>45265</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C729">
+        <v>20</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>45299</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C730">
+        <v>480</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>45300</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C731">
+        <v>170</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>45301</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C732">
+        <v>210</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>45302</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C733">
+        <v>100</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>45303</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C734">
+        <v>70</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>45315</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C735">
+        <v>30</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>45322</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C736">
+        <v>30</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>45332</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C737">
+        <v>55</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>45339</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C738">
+        <v>35</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>45377</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C739">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>45400</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C740">
+        <v>30</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>45401</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C741">
+        <v>90</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>45402</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C742">
+        <v>100</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>45404</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C743">
+        <v>510</v>
+      </c>
+      <c r="D743" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>45414</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C744">
+        <v>40</v>
+      </c>
+      <c r="D744" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>45415</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C745">
+        <v>65</v>
+      </c>
+      <c r="D745" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>45416</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C746">
+        <v>50</v>
+      </c>
+      <c r="D746" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>45420</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C747">
+        <v>40</v>
+      </c>
+      <c r="D747" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>45429</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C748">
+        <v>90</v>
+      </c>
+      <c r="D748" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>45431</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C749">
+        <v>20</v>
+      </c>
+      <c r="D749" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>45435</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C750">
+        <v>90</v>
+      </c>
+      <c r="D750" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>45436</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C751">
+        <v>60</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>45439</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C752">
+        <v>60</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>45443</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C753">
+        <v>90</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>45448</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C754">
+        <v>40</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>45498</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C755">
+        <v>150</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>45500</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C756">
+        <v>510</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>45501</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C757">
+        <v>550</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>45706</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C758">
+        <v>24</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>45762</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C759">
+        <v>50</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>45766</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C760">
+        <v>50</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>45775</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C761">
+        <v>20</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>45778</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C762">
+        <v>30</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>45779</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C763">
+        <v>30</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>45799</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C764">
+        <v>80</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>45820</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C765">
+        <v>30</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>45835</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C766">
+        <v>60</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>45867</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C767">
+        <v>40</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>45879</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C768">
+        <v>72</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>45891</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C769">
+        <v>60</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>45937</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C770">
+        <v>610</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>45938</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C771">
+        <v>870</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>45939</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C772">
+        <v>790</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>45940</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C773">
+        <v>600</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>45942</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C774">
+        <v>340</v>
+      </c>
+      <c r="D774" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>45952</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C775">
+        <v>30</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">