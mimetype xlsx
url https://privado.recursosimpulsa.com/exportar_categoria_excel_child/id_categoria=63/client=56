--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1460">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>(UF0349) Atención al cliente en el proceso comercial</t>
   </si>
   <si>
     <t>PD11</t>
   </si>
   <si>
     <t>(UF0350) Gestión Administrativa Del Proceso Comercial</t>
   </si>
   <si>
     <t>PIT002</t>
   </si>
   <si>
@@ -4082,84 +4082,360 @@
   <si>
     <t>ADGD0020_Inicición a Compliance</t>
   </si>
   <si>
     <t>PDG_ ADGD0020</t>
   </si>
   <si>
     <t>ADGD0020_Inicición a Compliance  con casos prácticos.</t>
   </si>
   <si>
     <t>PDG_ ADGD0020_CCPP</t>
   </si>
   <si>
     <t>Auditorías internas de sistemas de gestión</t>
   </si>
   <si>
     <t>VIDEO_IND_424-1</t>
   </si>
   <si>
     <t>ADGD001PO. 6 SIGMA. Herramientas de seguridad, eficiencia y productividad.</t>
   </si>
   <si>
     <t>PC_ADGD001PO</t>
   </si>
   <si>
+    <t>Atención al Ciudadano</t>
+  </si>
+  <si>
+    <t>PIN558199</t>
+  </si>
+  <si>
+    <t>Prevención y Gestión de la Morosidad y del Recobro - Banca</t>
+  </si>
+  <si>
+    <t>PIN658302</t>
+  </si>
+  <si>
+    <t>Presentaciones a través de web conference</t>
+  </si>
+  <si>
+    <t>PIN451293</t>
+  </si>
+  <si>
+    <t>Finanzas Personales</t>
+  </si>
+  <si>
+    <t>PIN719862</t>
+  </si>
+  <si>
+    <t>Análisis cualitativo y estratégico de la empresa</t>
+  </si>
+  <si>
+    <t>PIN161914</t>
+  </si>
+  <si>
+    <t>Lean Manufacturing: Eficiencia sin desperdicios en la produccion moderna</t>
+  </si>
+  <si>
+    <t>PIN779713</t>
+  </si>
+  <si>
+    <t>Factores Macroeconómicos</t>
+  </si>
+  <si>
+    <t>PIN305341</t>
+  </si>
+  <si>
+    <t>Gestión de Carteras</t>
+  </si>
+  <si>
+    <t>PIN656445</t>
+  </si>
+  <si>
+    <t>Instrumentos y Mercados Financieros</t>
+  </si>
+  <si>
+    <t>PIN593670</t>
+  </si>
+  <si>
+    <t>Mercado de Productos Derivados</t>
+  </si>
+  <si>
+    <t>PIN656931</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Fija</t>
+  </si>
+  <si>
+    <t>PIN657016</t>
+  </si>
+  <si>
+    <t>Mercado de Renta Variable</t>
+  </si>
+  <si>
+    <t>PIN657144</t>
+  </si>
+  <si>
+    <t>Pensiones y Planificación de Jubilación</t>
+  </si>
+  <si>
+    <t>PIN657250</t>
+  </si>
+  <si>
+    <t>Sistema Financiero</t>
+  </si>
+  <si>
+    <t>PIN657292</t>
+  </si>
+  <si>
+    <t>Manipulación en crudo y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>PIN_INAD030PO</t>
+  </si>
+  <si>
+    <t>Planificación comercial y técnicas de venta de productos y servicios en el sector financiero (7PO)</t>
+  </si>
+  <si>
+    <t>PIN_COMT08</t>
+  </si>
+  <si>
+    <t>Diseño gráfico vectorial con Corel Draw</t>
+  </si>
+  <si>
+    <t>PIN_ARGG005PO</t>
+  </si>
+  <si>
+    <t>Diseño y programación de aplicaciones multimedia</t>
+  </si>
+  <si>
+    <t>PIN_ARGG100</t>
+  </si>
+  <si>
+    <t>El proceso de emprender</t>
+  </si>
+  <si>
+    <t>PIN648219</t>
+  </si>
+  <si>
+    <t>Creatividad e innovación empresarial y profesional</t>
+  </si>
+  <si>
+    <t>PIN_ADGD059PO</t>
+  </si>
+  <si>
+    <t>Equipos de alto rendimiento</t>
+  </si>
+  <si>
+    <t>PIN_ADGD093PO</t>
+  </si>
+  <si>
+    <t>ADGD032PO. Fundamentos del coaching y orientación</t>
+  </si>
+  <si>
+    <t>PIN678903</t>
+  </si>
+  <si>
+    <t>Liderazgo estratégico</t>
+  </si>
+  <si>
+    <t>PIN_ADGD177PO</t>
+  </si>
+  <si>
+    <t>SSCE01. Inglés A1</t>
+  </si>
+  <si>
+    <t>PIN764877</t>
+  </si>
+  <si>
+    <t>SSCE02. Inglés A2</t>
+  </si>
+  <si>
+    <t>PIN_SSCE02</t>
+  </si>
+  <si>
+    <t>B2B en la era digital</t>
+  </si>
+  <si>
+    <t>PIN_COMT114PO</t>
+  </si>
+  <si>
+    <t>IFCT029PO.  Creación de blogs y redes sociales</t>
+  </si>
+  <si>
+    <t>PIN_IFCT029PO</t>
+  </si>
+  <si>
+    <t>E-commerce marketing digital y RRSS en gestión de clientes</t>
+  </si>
+  <si>
+    <t>PIN_COMM40</t>
+  </si>
+  <si>
+    <t>Google AdWords y sus aplicaciones publicitarias</t>
+  </si>
+  <si>
+    <t>PIN_IFCM008PO</t>
+  </si>
+  <si>
+    <t>ADGG039PO Internet y fundamentos de diseño de páginas web.</t>
+  </si>
+  <si>
+    <t>PIN_ADGG039PO</t>
+  </si>
+  <si>
+    <t>COMM092PO. Redes sociales y marketing 2.0.</t>
+  </si>
+  <si>
+    <t>PIN_COMM092PO</t>
+  </si>
+  <si>
+    <t>(COMM049P)Técnicas de marketing on line, buscadores, social media y móvil.</t>
+  </si>
+  <si>
+    <t>PIN_734262</t>
+  </si>
+  <si>
+    <t>Ofimática</t>
+  </si>
+  <si>
+    <t>PIN_ADGG053PO</t>
+  </si>
+  <si>
+    <t>ADGG063PO. PowerPoint presentaciones gráficas</t>
+  </si>
+  <si>
+    <t>PIN_ADGG063PO</t>
+  </si>
+  <si>
+    <t>Básico de prevención de riesgos laborales para el sector lavandería</t>
+  </si>
+  <si>
+    <t>PIN_FCOS02_05</t>
+  </si>
+  <si>
+    <t>(IFCT091PO)Programación páginas web JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PIN_IFCT091PO</t>
+  </si>
+  <si>
+    <t>CTRI0014. Sensibilización LGTBI+: Respetar la diversidad sexual y prevenir la discriminación social y laboral de personas LGTBI+.</t>
+  </si>
+  <si>
+    <t>PIN_CTRI0014</t>
+  </si>
+  <si>
+    <t>SANT079PO_ Movilización de enfermos</t>
+  </si>
+  <si>
+    <t>PIN_SANT079PO</t>
+  </si>
+  <si>
+    <t>Seguridad informática y firma digital</t>
+  </si>
+  <si>
+    <t>PIN_IFCM026PO</t>
+  </si>
+  <si>
     <t>SANT0014. El derecho a morir dignamente</t>
   </si>
   <si>
     <t>PN_0051</t>
   </si>
   <si>
     <t>SSCS0108. Atención sociosanitaria a personas dependientes en el domicilio</t>
   </si>
   <si>
     <t>SSCS0108_V2</t>
   </si>
   <si>
     <t>MF0249_2: Higiene y atención sanitaria domiciliaria</t>
   </si>
   <si>
     <t>MF0249_2_V2</t>
   </si>
   <si>
     <t>MF0250_2: Atención y apoyo psicosocial domiciliario</t>
   </si>
   <si>
     <t>MF0250_2</t>
   </si>
   <si>
     <t>MF0251_2: Apoyo domiciliario y alimentación familiar</t>
   </si>
   <si>
     <t>MF0251_2_V2</t>
   </si>
   <si>
     <t>Mantenimiento básico de instalaciones y elaboración del cuaderno de explotación</t>
   </si>
   <si>
     <t>49768IN_1311ID</t>
+  </si>
+  <si>
+    <t>MP1786. Competencia Digital para la  Práctica Docente</t>
+  </si>
+  <si>
+    <t>PFT_MP1786</t>
+  </si>
+  <si>
+    <t>Recepción de mercancías</t>
+  </si>
+  <si>
+    <t>126382IN</t>
+  </si>
+  <si>
+    <t>Archivo e impresión</t>
+  </si>
+  <si>
+    <t>128538IN</t>
+  </si>
+  <si>
+    <t>Gestión de flotas y localización de vehículos</t>
+  </si>
+  <si>
+    <t>PFT_COML0029</t>
+  </si>
+  <si>
+    <t>COML0045. Organización del almacén</t>
+  </si>
+  <si>
+    <t>PFT_COML0045</t>
+  </si>
+  <si>
+    <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
+  </si>
+  <si>
+    <t>PFT_SSC_B_1705</t>
+  </si>
+  <si>
+    <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
+  </si>
+  <si>
+    <t>PDG_ENAE0022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -4479,51 +4755,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D688"/>
+  <dimension ref="A1:D734"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -14040,130 +14316,774 @@
         <v>44345</v>
       </c>
       <c r="B681" t="s">
         <v>1352</v>
       </c>
       <c r="D681" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
         <v>44533</v>
       </c>
       <c r="B682" t="s">
         <v>1354</v>
       </c>
       <c r="C682">
         <v>60</v>
       </c>
       <c r="D682" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>45265</v>
+        <v>44608</v>
       </c>
       <c r="B683" t="s">
         <v>1356</v>
       </c>
       <c r="C683">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D683" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>45299</v>
+        <v>44658</v>
       </c>
       <c r="B684" t="s">
         <v>1358</v>
       </c>
       <c r="C684">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="D684" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>45300</v>
+        <v>44703</v>
       </c>
       <c r="B685" t="s">
         <v>1360</v>
       </c>
       <c r="C685">
-        <v>170</v>
+        <v>2</v>
       </c>
       <c r="D685" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>45301</v>
+        <v>44715</v>
       </c>
       <c r="B686" t="s">
         <v>1362</v>
       </c>
       <c r="C686">
-        <v>210</v>
+        <v>8</v>
       </c>
       <c r="D686" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>45302</v>
+        <v>44747</v>
       </c>
       <c r="B687" t="s">
         <v>1364</v>
       </c>
       <c r="C687">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D687" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>45303</v>
+        <v>44752</v>
       </c>
       <c r="B688" t="s">
         <v>1366</v>
       </c>
       <c r="C688">
-        <v>70</v>
+        <v>4</v>
       </c>
       <c r="D688" t="s">
         <v>1367</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>44945</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C689">
+        <v>3</v>
+      </c>
+      <c r="D689" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>44948</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C690">
+        <v>10</v>
+      </c>
+      <c r="D690" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>44949</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C691">
+        <v>40</v>
+      </c>
+      <c r="D691" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>44953</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C692">
+        <v>8</v>
+      </c>
+      <c r="D692" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>44954</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C693">
+        <v>8</v>
+      </c>
+      <c r="D693" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>44955</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C694">
+        <v>8</v>
+      </c>
+      <c r="D694" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>44956</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C695">
+        <v>16</v>
+      </c>
+      <c r="D695" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>44957</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C696">
+        <v>3</v>
+      </c>
+      <c r="D696" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>45016</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C697">
+        <v>125</v>
+      </c>
+      <c r="D697" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>45023</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C698">
+        <v>25</v>
+      </c>
+      <c r="D698" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>45048</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C699">
+        <v>70</v>
+      </c>
+      <c r="D699" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>45050</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C700">
+        <v>50</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>45077</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C701">
+        <v>30</v>
+      </c>
+      <c r="D701" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>45084</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C702">
+        <v>75</v>
+      </c>
+      <c r="D702" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>45085</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C703">
+        <v>16</v>
+      </c>
+      <c r="D703" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>45088</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C704">
+        <v>35</v>
+      </c>
+      <c r="D704" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>45095</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C705">
+        <v>120</v>
+      </c>
+      <c r="D705" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>45101</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C706">
+        <v>150</v>
+      </c>
+      <c r="D706" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>45102</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C707">
+        <v>150</v>
+      </c>
+      <c r="D707" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>45110</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C708">
+        <v>30</v>
+      </c>
+      <c r="D708" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>45114</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C709">
+        <v>60</v>
+      </c>
+      <c r="D709" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>45115</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C710">
+        <v>20</v>
+      </c>
+      <c r="D710" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>45124</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C711">
+        <v>30</v>
+      </c>
+      <c r="D711" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>45127</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C712">
+        <v>30</v>
+      </c>
+      <c r="D712" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>45137</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C713">
+        <v>60</v>
+      </c>
+      <c r="D713" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>45140</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C714">
+        <v>90</v>
+      </c>
+      <c r="D714" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>45148</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C715">
+        <v>100</v>
+      </c>
+      <c r="D715" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>45150</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C716">
+        <v>30</v>
+      </c>
+      <c r="D716" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>45157</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C717">
+        <v>30</v>
+      </c>
+      <c r="D717" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>45172</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C718">
+        <v>65</v>
+      </c>
+      <c r="D718" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>45184</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C719">
+        <v>8</v>
+      </c>
+      <c r="D719" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>45195</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C720">
+        <v>80</v>
+      </c>
+      <c r="D720" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>45200</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C721">
+        <v>50</v>
+      </c>
+      <c r="D721" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>45265</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C722">
+        <v>20</v>
+      </c>
+      <c r="D722" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>45299</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C723">
+        <v>480</v>
+      </c>
+      <c r="D723" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>45300</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C724">
+        <v>170</v>
+      </c>
+      <c r="D724" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>45301</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C725">
+        <v>210</v>
+      </c>
+      <c r="D725" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>45302</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C726">
+        <v>100</v>
+      </c>
+      <c r="D726" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>45303</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C727">
+        <v>70</v>
+      </c>
+      <c r="D727" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>45315</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C728">
+        <v>30</v>
+      </c>
+      <c r="D728" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>45322</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C729">
+        <v>30</v>
+      </c>
+      <c r="D729" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>45332</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C730">
+        <v>55</v>
+      </c>
+      <c r="D730" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>45339</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C731">
+        <v>35</v>
+      </c>
+      <c r="D731" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>45400</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C732">
+        <v>30</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>45401</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C733">
+        <v>90</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>45402</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C734">
+        <v>100</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1459</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">