--- v1 (2026-05-25)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3072">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3134">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>COML001PO. Conducción De Carretillas Elevadoras</t>
   </si>
   <si>
     <t>PD64</t>
   </si>
   <si>
     <t>COML008PO_Gestión Básica De Almacén</t>
   </si>
   <si>
     <t>PD72</t>
   </si>
   <si>
@@ -4854,53 +4854,50 @@
   <si>
     <t>SEAD259PO. Implementación de la norma ohsas 18001</t>
   </si>
   <si>
     <t>SEAD259PO_EC</t>
   </si>
   <si>
     <t>SEAD286PO. Riesgos químicos</t>
   </si>
   <si>
     <t>SEAD286PO_EC</t>
   </si>
   <si>
     <t>SEAD287PO. Atmósferas explosivas</t>
   </si>
   <si>
     <t>SEAD287PO_EC</t>
   </si>
   <si>
     <t>SEAD288PO. Prevención de riesgos laborales en el sector químico</t>
   </si>
   <si>
     <t>SEAD288PO_EC</t>
   </si>
   <si>
-    <t>SEAG002PO.Auditoria medioambiental</t>
-[...1 lines deleted...]
-  <si>
     <t>SEAG003PO.Biocidas tipos y métodos de lucha</t>
   </si>
   <si>
     <t>SEAG003PO_EC</t>
   </si>
   <si>
     <t>SEAG024PO.Gestión de residuos</t>
   </si>
   <si>
     <t>SEAG024PO_EC</t>
   </si>
   <si>
     <t>SEAG027PO.Gestión de residuos peligrosos</t>
   </si>
   <si>
     <t>SEAG027PO_EC</t>
   </si>
   <si>
     <t>SEAG028PO.Gestión integral de residuos</t>
   </si>
   <si>
     <t>SEAG028PO_EC</t>
   </si>
   <si>
     <t>SEAG029PO_EC. Sistema de gestión medioambiental en la empresa</t>
@@ -6615,62 +6612,50 @@
   <si>
     <t>75741IN</t>
   </si>
   <si>
     <t>FCOO001PO. Seguridad de la Información</t>
   </si>
   <si>
     <t>PDG_FCOO001PO</t>
   </si>
   <si>
     <t>IFCD018PO. Desarrollo de aplicaciones web con ASP.NET.</t>
   </si>
   <si>
     <t>74111IN</t>
   </si>
   <si>
     <t>Estructuración y apoyos visuales en TEA</t>
   </si>
   <si>
     <t>75907IN</t>
   </si>
   <si>
     <t>1251ID</t>
   </si>
   <si>
-    <t>UF0513. Gestión auxiliar de archivo en soporte convencional o informático. ADGG0408 - Operaciones auxiliares de servicios administrativos y generales</t>
-[...10 lines deleted...]
-  <si>
     <t>TMVI0021. Prevención de riesgos laborales en la conducción.</t>
   </si>
   <si>
     <t>TMVI0021</t>
   </si>
   <si>
     <t>Almacenamiento, stocks y envíos</t>
   </si>
   <si>
     <t>PD_COML100</t>
   </si>
   <si>
     <t>IMAI030PO. Domótica</t>
   </si>
   <si>
     <t>PDG_IMAI030PO</t>
   </si>
   <si>
     <t>ELEE016PO. Domótica y hogar digital: tecnologías y modelos de negocio</t>
   </si>
   <si>
     <t>PDG_ELEE016PO</t>
   </si>
   <si>
     <t>COML09. Auditoría de los costes ocultos en la logística</t>
@@ -7236,50 +7221,56 @@
   <si>
     <t>ADGD0021. Prestaciones de la  Seguridad Social  nivel básico.</t>
   </si>
   <si>
     <t>PC_ADGD0021</t>
   </si>
   <si>
     <t>CTRI0002. Prevención del acoso sexual y por razón de sexo</t>
   </si>
   <si>
     <t>1304ID</t>
   </si>
   <si>
     <t>SANP0038. Recogida y análisis de muestras biológicas animales</t>
   </si>
   <si>
     <t>PC_SANP0038</t>
   </si>
   <si>
     <t>COMM0019. Gestión de las redes sociales en la empresa.</t>
   </si>
   <si>
     <t>PA0019</t>
   </si>
   <si>
+    <t>SANP0046. Asesoramiento de medicamentos en patologías menores en oficinas de farmacia.</t>
+  </si>
+  <si>
+    <t>PC_SANP0046</t>
+  </si>
+  <si>
     <t>SANT0016. Curas en pacientes con riesgo de lesiones cutáneas.</t>
   </si>
   <si>
     <t>PA0016</t>
   </si>
   <si>
     <t>SANT100PO. Trastornos de ansiedad y depresión.</t>
   </si>
   <si>
     <t>PA01</t>
   </si>
   <si>
     <t>SANT0058. Enfermos terminales y cuidados paliativos.</t>
   </si>
   <si>
     <t>PA0058</t>
   </si>
   <si>
     <t>CTRI0008. Sesgos inconscientes.</t>
   </si>
   <si>
     <t>PA0008</t>
   </si>
   <si>
     <t>IFCD084PO. Hacking ético y ciberseguridad.</t>
@@ -8541,74 +8532,86 @@
   <si>
     <t>Francés B1 2026_10_(Ve)</t>
   </si>
   <si>
     <t>132036IN</t>
   </si>
   <si>
     <t>Cambio climático y huella de carbono.</t>
   </si>
   <si>
     <t>126878IN</t>
   </si>
   <si>
     <t>Word avanzado 365</t>
   </si>
   <si>
     <t>131016IN</t>
   </si>
   <si>
     <t>SANT026PO. Cuidados auxiliares de enfermería en el área de salud mental</t>
   </si>
   <si>
     <t>1328ID</t>
   </si>
   <si>
+    <t>HOTA0009. Gestión de recepción</t>
+  </si>
+  <si>
+    <t>1337ID</t>
+  </si>
+  <si>
     <t>ELEE020PO. Programación estructurada de autómatas OMRON</t>
   </si>
   <si>
     <t>PDG_ELEE020PO</t>
   </si>
   <si>
     <t>CTRG0014 (FCOG0014). Tutor de empresa de Formación profesional Dual (Nivel Inicial)</t>
   </si>
   <si>
     <t>1333ID</t>
   </si>
   <si>
     <t>COMT0068.Tecnologías aplicadas a la venta y atención a la clientela.</t>
   </si>
   <si>
     <t>134887IN</t>
   </si>
   <si>
     <t>TMVI52. Sensibilización sobre los derechos de los viajeros con discapacidad (formación complementaria de la formación continua CAP viajeros).</t>
   </si>
   <si>
     <t>134869IN</t>
   </si>
   <si>
+    <t>AFDA019PO. Pilates Matt</t>
+  </si>
+  <si>
+    <t>1342ID</t>
+  </si>
+  <si>
     <t>COML0045. Organización del almacén</t>
   </si>
   <si>
     <t>PFT_COML0045</t>
   </si>
   <si>
     <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
   </si>
   <si>
     <t>PFT_SSC_B_1705</t>
   </si>
   <si>
     <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
   </si>
   <si>
     <t>PDG_ENAE0022</t>
   </si>
   <si>
     <t>Entrenamiento de la fuerza</t>
   </si>
   <si>
     <t>PD575635...</t>
   </si>
   <si>
     <t>ELES001PO. Protocolo KNX para domótica</t>
@@ -8994,53 +8997,50 @@
   <si>
     <t>Comunicación asertiva en conversaciones difíciles</t>
   </si>
   <si>
     <t>PC821</t>
   </si>
   <si>
     <t>IFCT121. Ciberseguridad. Riesgos y amenazas en la red</t>
   </si>
   <si>
     <t>PC820</t>
   </si>
   <si>
     <t>ADGN028PO Corporate Finance</t>
   </si>
   <si>
     <t>PC824</t>
   </si>
   <si>
     <t>ADGD092PO Entrevista de selección de personal</t>
   </si>
   <si>
     <t>PC828</t>
   </si>
   <si>
-    <t>PC833</t>
-[...1 lines deleted...]
-  <si>
     <t>SSCE0053 Educación inclusiva centrada en el trastorno de atención (TDA)</t>
   </si>
   <si>
     <t>PC834</t>
   </si>
   <si>
     <t>IFCM004PO Especialista en seguridad en Internet</t>
   </si>
   <si>
     <t>PC838</t>
   </si>
   <si>
     <t>IFCT0225 Diseño de servicios TI (Tecnologías de la Información)</t>
   </si>
   <si>
     <t>PC837</t>
   </si>
   <si>
     <t>Gestión de proyectos</t>
   </si>
   <si>
     <t>PC840</t>
   </si>
   <si>
     <t>COMT0058 Habilidades de comunicación con la clientela en el punto de venta</t>
@@ -9235,50 +9235,236 @@
     <t>PC930</t>
   </si>
   <si>
     <t>ADGN097PO Riesgo en el segmento de empresas</t>
   </si>
   <si>
     <t>PC928</t>
   </si>
   <si>
     <t>COMM091PO Social media marketing y gestión de la reputación online</t>
   </si>
   <si>
     <t>PC931</t>
   </si>
   <si>
     <t>SSCE0023 Recursos didácticos específicos de robótica educativa</t>
   </si>
   <si>
     <t>PC934</t>
   </si>
   <si>
     <t>Igualdad de género</t>
   </si>
   <si>
     <t>PC935</t>
+  </si>
+  <si>
+    <t>IMAI02 Mantenimiento industrial en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC938</t>
+  </si>
+  <si>
+    <t>AGAU032PO Tratamiento sostenible de residuos agrarios</t>
+  </si>
+  <si>
+    <t>1356ID</t>
+  </si>
+  <si>
+    <t>Empowerment: motivación y liderazgo</t>
+  </si>
+  <si>
+    <t>PC943</t>
+  </si>
+  <si>
+    <t>Técnico especialista en banco de sangre</t>
+  </si>
+  <si>
+    <t>1348ID</t>
+  </si>
+  <si>
+    <t>COMM0006 Marketing on-line: diseño y promoción de sitios web</t>
+  </si>
+  <si>
+    <t>PC946</t>
+  </si>
+  <si>
+    <t>PC947</t>
+  </si>
+  <si>
+    <t>ENAC009PO. Energías renovables en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC951</t>
+  </si>
+  <si>
+    <t>ENAE0013 Energías renovables: especialidad biomasa</t>
+  </si>
+  <si>
+    <t>PC958</t>
+  </si>
+  <si>
+    <t>IMAQ0002 Gestión avanzada del mantenimiento de la empresa</t>
+  </si>
+  <si>
+    <t>PC961</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos laboral</t>
+  </si>
+  <si>
+    <t>PC967</t>
+  </si>
+  <si>
+    <t>ADGD116PO Gestión de compras informatizada</t>
+  </si>
+  <si>
+    <t>PC963</t>
+  </si>
+  <si>
+    <t>ADGD236PO  Negociación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>PC968</t>
+  </si>
+  <si>
+    <t>ADGD329PO Gestión de comunidades de propietarios</t>
+  </si>
+  <si>
+    <t>PC964</t>
+  </si>
+  <si>
+    <t>ADGD178PO Mediación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>PC972</t>
+  </si>
+  <si>
+    <t>COML0016 Gestión de procesos logísticos</t>
+  </si>
+  <si>
+    <t>PC971</t>
+  </si>
+  <si>
+    <t>COMM090PO Optimización comercial en el pequeño comercio</t>
+  </si>
+  <si>
+    <t>PC974</t>
+  </si>
+  <si>
+    <t>Implantación del protocolo IFS versión 7</t>
+  </si>
+  <si>
+    <t>PC982</t>
+  </si>
+  <si>
+    <t>COMM04  Introducción a la Inteligencia Artificial aplicada al marketing</t>
+  </si>
+  <si>
+    <t>PC985</t>
+  </si>
+  <si>
+    <t>PC987</t>
+  </si>
+  <si>
+    <t>SANP0038 Recogida y análisis de muestras biológicas animales</t>
+  </si>
+  <si>
+    <t>PC988</t>
+  </si>
+  <si>
+    <t>SANT0078 Promoción del autocuidado en dependencia</t>
+  </si>
+  <si>
+    <t>PC991</t>
+  </si>
+  <si>
+    <t>Gestión Integral de la Seguridad Alimentaria y Calidad en el Sector Vitivinícola</t>
+  </si>
+  <si>
+    <t>1366ID</t>
+  </si>
+  <si>
+    <t>SSCG0090.  Ciberbullung</t>
+  </si>
+  <si>
+    <t>PA_ SSCG0090</t>
+  </si>
+  <si>
+    <t>SSCE0173. Aplicación de las herramientas digitales en la innovación educativa.</t>
+  </si>
+  <si>
+    <t>136936IN</t>
+  </si>
+  <si>
+    <t>TMVI0027. Conducción de remolques y semirremolques</t>
+  </si>
+  <si>
+    <t>PDG_TMVI0027</t>
+  </si>
+  <si>
+    <t>EOCO0036_1 - Nivel básico de prevención en construcción</t>
+  </si>
+  <si>
+    <t>1387ID</t>
+  </si>
+  <si>
+    <t>SEAD277PO - Técnicas de asistencia en primeros auxilios y uso de desfibriladores semiautomáticos externos</t>
+  </si>
+  <si>
+    <t>1381ID</t>
+  </si>
+  <si>
+    <t>SEAD290PO. Primeros auxilios en seguridad privada</t>
+  </si>
+  <si>
+    <t>1382ID</t>
+  </si>
+  <si>
+    <t>PROGRAMACIÓN Y ROBÓTICA EN EL AULA</t>
+  </si>
+  <si>
+    <t>PDG_ELEE019PO</t>
+  </si>
+  <si>
+    <t>Presupuestos, mediciones y certificaciones con presto . Aportación práctica.</t>
+  </si>
+  <si>
+    <t>EOCO015PO_EC_V2</t>
+  </si>
+  <si>
+    <t>Atención a Personas Enfermas con Demencia: Especialización en Cuidados Integrales y Acompañamiento.</t>
+  </si>
+  <si>
+    <t>PN_0009_1398ID</t>
+  </si>
+  <si>
+    <t>COMM21 Nuevas tendencias en escaparatismo y paquetería</t>
+  </si>
+  <si>
+    <t>PA_COMM21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -9598,51 +9784,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1578"/>
+  <dimension ref="A1:D1609"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="242.941" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -21066,10680 +21252,11114 @@
         <v>1607</v>
       </c>
       <c r="C817">
         <v>30</v>
       </c>
       <c r="D817" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
         <v>42721</v>
       </c>
       <c r="B818" t="s">
         <v>1609</v>
       </c>
       <c r="C818">
         <v>50</v>
       </c>
       <c r="D818" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>42722</v>
+        <v>42723</v>
       </c>
       <c r="B819" t="s">
         <v>1611</v>
       </c>
       <c r="C819">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D819" t="s">
-        <v>978</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>42723</v>
+        <v>42724</v>
       </c>
       <c r="B820" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="C820">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D820" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>42724</v>
+        <v>42725</v>
       </c>
       <c r="B821" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C821">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D821" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>42725</v>
+        <v>42726</v>
       </c>
       <c r="B822" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C822">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="D822" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>42726</v>
+        <v>42727</v>
       </c>
       <c r="B823" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C823">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="D823" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>42727</v>
+        <v>42728</v>
       </c>
       <c r="B824" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C824">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D824" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>42728</v>
+        <v>42729</v>
       </c>
       <c r="B825" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C825">
         <v>50</v>
       </c>
       <c r="D825" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>42729</v>
+        <v>42730</v>
       </c>
       <c r="B826" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="C826">
         <v>50</v>
       </c>
       <c r="D826" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>42730</v>
+        <v>42731</v>
       </c>
       <c r="B827" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C827">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D827" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>42731</v>
+        <v>42732</v>
       </c>
       <c r="B828" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C828">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D828" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>42732</v>
+        <v>42733</v>
       </c>
       <c r="B829" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="C829">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D829" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>42733</v>
+        <v>42734</v>
       </c>
       <c r="B830" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C830">
         <v>30</v>
       </c>
       <c r="D830" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>42734</v>
+        <v>42735</v>
       </c>
       <c r="B831" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="C831">
         <v>30</v>
       </c>
       <c r="D831" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>42735</v>
+        <v>42736</v>
       </c>
       <c r="B832" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C832">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D832" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>42736</v>
+        <v>42737</v>
       </c>
       <c r="B833" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C833">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D833" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>42737</v>
+        <v>42738</v>
       </c>
       <c r="B834" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C834">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D834" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>42738</v>
+        <v>42739</v>
       </c>
       <c r="B835" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C835">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D835" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>42739</v>
+        <v>42740</v>
       </c>
       <c r="B836" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C836">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D836" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>42740</v>
+        <v>42741</v>
       </c>
       <c r="B837" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C837">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D837" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>42741</v>
+        <v>42742</v>
       </c>
       <c r="B838" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C838">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D838" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="B839" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C839">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D839" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>42743</v>
+        <v>42744</v>
       </c>
       <c r="B840" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="C840">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D840" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>42744</v>
+        <v>42745</v>
       </c>
       <c r="B841" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C841">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="D841" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>42745</v>
+        <v>42746</v>
       </c>
       <c r="B842" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C842">
         <v>150</v>
       </c>
       <c r="D842" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>42746</v>
+        <v>42747</v>
       </c>
       <c r="B843" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C843">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D843" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>42747</v>
+        <v>42748</v>
       </c>
       <c r="B844" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C844">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D844" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>42748</v>
+        <v>42749</v>
       </c>
       <c r="B845" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C845">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D845" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>42749</v>
+        <v>42750</v>
       </c>
       <c r="B846" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="C846">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D846" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>42750</v>
+        <v>42751</v>
       </c>
       <c r="B847" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C847">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D847" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>42751</v>
+        <v>42752</v>
       </c>
       <c r="B848" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C848">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D848" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>42752</v>
+        <v>42753</v>
       </c>
       <c r="B849" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C849">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D849" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>42753</v>
+        <v>42754</v>
       </c>
       <c r="B850" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C850">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D850" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>42754</v>
+        <v>42755</v>
       </c>
       <c r="B851" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C851">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D851" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>42755</v>
+        <v>42756</v>
       </c>
       <c r="B852" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C852">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D852" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>42756</v>
+        <v>42757</v>
       </c>
       <c r="B853" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="C853">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D853" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>42757</v>
+        <v>42758</v>
       </c>
       <c r="B854" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C854">
-        <v>65</v>
+        <v>165</v>
       </c>
       <c r="D854" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>42758</v>
+        <v>42762</v>
       </c>
       <c r="B855" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="C855">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="D855" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>42762</v>
+        <v>42763</v>
       </c>
       <c r="B856" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C856">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="D856" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>42763</v>
+        <v>42764</v>
       </c>
       <c r="B857" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C857">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D857" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>42764</v>
+        <v>42765</v>
       </c>
       <c r="B858" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C858">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D858" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>42765</v>
+        <v>42766</v>
       </c>
       <c r="B859" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C859">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D859" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>42766</v>
+        <v>42767</v>
       </c>
       <c r="B860" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C860">
         <v>30</v>
       </c>
       <c r="D860" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>42767</v>
+        <v>42768</v>
       </c>
       <c r="B861" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C861">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D861" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>42768</v>
+        <v>42769</v>
       </c>
       <c r="B862" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="C862">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="D862" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>42769</v>
+        <v>42782</v>
       </c>
       <c r="B863" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C863">
-        <v>200</v>
+        <v>25</v>
       </c>
       <c r="D863" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>42782</v>
+        <v>42783</v>
       </c>
       <c r="B864" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C864">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D864" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>42783</v>
+        <v>42784</v>
       </c>
       <c r="B865" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C865">
         <v>60</v>
       </c>
       <c r="D865" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>42784</v>
+        <v>42785</v>
       </c>
       <c r="B866" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C866">
         <v>60</v>
       </c>
       <c r="D866" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>42785</v>
+        <v>42786</v>
       </c>
       <c r="B867" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C867">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D867" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>42786</v>
+        <v>42787</v>
       </c>
       <c r="B868" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C868">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D868" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>42787</v>
+        <v>42788</v>
       </c>
       <c r="B869" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C869">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D869" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>42788</v>
+        <v>42789</v>
       </c>
       <c r="B870" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C870">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D870" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>42789</v>
+        <v>42790</v>
       </c>
       <c r="B871" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C871">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D871" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>42790</v>
+        <v>42791</v>
       </c>
       <c r="B872" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C872">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D872" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>42791</v>
+        <v>42792</v>
       </c>
       <c r="B873" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C873">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D873" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>42792</v>
+        <v>42793</v>
       </c>
       <c r="B874" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C874">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D874" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>42793</v>
+        <v>42794</v>
       </c>
       <c r="B875" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C875">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D875" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>42794</v>
+        <v>42795</v>
       </c>
       <c r="B876" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C876">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D876" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>42795</v>
+        <v>42796</v>
       </c>
       <c r="B877" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="C877">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D877" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>42796</v>
+        <v>42797</v>
       </c>
       <c r="B878" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="C878">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="D878" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>42797</v>
+        <v>42798</v>
       </c>
       <c r="B879" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C879">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="D879" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>42798</v>
+        <v>42799</v>
       </c>
       <c r="B880" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C880">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D880" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>42799</v>
+        <v>42800</v>
       </c>
       <c r="B881" t="s">
-        <v>1734</v>
+        <v>1731</v>
       </c>
       <c r="C881">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D881" t="s">
         <v>1735</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>42800</v>
+        <v>42801</v>
       </c>
       <c r="B882" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="C882">
         <v>40</v>
       </c>
       <c r="D882" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>42801</v>
+        <v>42802</v>
       </c>
       <c r="B883" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="C883">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D883" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>42802</v>
+        <v>42803</v>
       </c>
       <c r="B884" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="C884">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D884" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>42803</v>
+        <v>42804</v>
       </c>
       <c r="B885" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C885">
         <v>80</v>
       </c>
       <c r="D885" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>42804</v>
+        <v>42805</v>
       </c>
       <c r="B886" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="C886">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="D886" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>42805</v>
+        <v>42806</v>
       </c>
       <c r="B887" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="C887">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="D887" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>42806</v>
+        <v>42807</v>
       </c>
       <c r="B888" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C888">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D888" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>42807</v>
+        <v>42808</v>
       </c>
       <c r="B889" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C889">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D889" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>42808</v>
+        <v>42809</v>
       </c>
       <c r="B890" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="C890">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D890" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>42809</v>
+        <v>42810</v>
       </c>
       <c r="B891" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C891">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="D891" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>42810</v>
+        <v>42811</v>
       </c>
       <c r="B892" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="C892">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D892" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>42811</v>
+        <v>42812</v>
       </c>
       <c r="B893" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C893">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D893" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>42812</v>
+        <v>42813</v>
       </c>
       <c r="B894" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C894">
         <v>50</v>
       </c>
       <c r="D894" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>42813</v>
+        <v>42814</v>
       </c>
       <c r="B895" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C895">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D895" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>42814</v>
+        <v>42815</v>
       </c>
       <c r="B896" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="C896">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D896" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>42815</v>
+        <v>42816</v>
       </c>
       <c r="B897" t="s">
-        <v>1765</v>
+        <v>563</v>
       </c>
       <c r="C897">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D897" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>42816</v>
+        <v>42817</v>
       </c>
       <c r="B898" t="s">
-        <v>563</v>
+        <v>1767</v>
       </c>
       <c r="C898">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D898" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>42817</v>
+        <v>42818</v>
       </c>
       <c r="B899" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C899">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D899" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>42818</v>
+        <v>42819</v>
       </c>
       <c r="B900" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C900">
         <v>20</v>
       </c>
       <c r="D900" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>42819</v>
+        <v>42820</v>
       </c>
       <c r="B901" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="C901">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D901" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>42820</v>
+        <v>42821</v>
       </c>
       <c r="B902" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="C902">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D902" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>42821</v>
+        <v>42822</v>
       </c>
       <c r="B903" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C903">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D903" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>42822</v>
+        <v>42823</v>
       </c>
       <c r="B904" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="C904">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D904" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>42823</v>
+        <v>42824</v>
       </c>
       <c r="B905" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="C905">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D905" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>42824</v>
+        <v>42863</v>
       </c>
       <c r="B906" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C906">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D906" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>42863</v>
+        <v>42864</v>
       </c>
       <c r="B907" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="C907">
         <v>60</v>
       </c>
       <c r="D907" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>42864</v>
+        <v>42865</v>
       </c>
       <c r="B908" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C908">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D908" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>42865</v>
+        <v>42866</v>
       </c>
       <c r="B909" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C909">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D909" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>42866</v>
+        <v>42868</v>
       </c>
       <c r="B910" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C910">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D910" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>42868</v>
+        <v>42869</v>
       </c>
       <c r="B911" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C911">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D911" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>42869</v>
+        <v>42870</v>
       </c>
       <c r="B912" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C912">
         <v>50</v>
       </c>
       <c r="D912" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>42870</v>
+        <v>42871</v>
       </c>
       <c r="B913" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C913">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D913" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>42871</v>
+        <v>42872</v>
       </c>
       <c r="B914" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C914">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="D914" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>42872</v>
+        <v>42873</v>
       </c>
       <c r="B915" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C915">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D915" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>42873</v>
+        <v>42874</v>
       </c>
       <c r="B916" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C916">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="D916" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="B917" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C917">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D917" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>42875</v>
+        <v>42880</v>
       </c>
       <c r="B918" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C918">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D918" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>42880</v>
+        <v>42881</v>
       </c>
       <c r="B919" t="s">
-        <v>1808</v>
+        <v>1152</v>
       </c>
       <c r="C919">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D919" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>42881</v>
+        <v>42883</v>
       </c>
       <c r="B920" t="s">
-        <v>1152</v>
+        <v>1810</v>
       </c>
       <c r="C920">
         <v>60</v>
       </c>
       <c r="D920" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>42883</v>
+        <v>42896</v>
       </c>
       <c r="B921" t="s">
-        <v>1811</v>
+        <v>894</v>
       </c>
       <c r="C921">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D921" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>42896</v>
+        <v>42900</v>
       </c>
       <c r="B922" t="s">
-        <v>894</v>
+        <v>1813</v>
       </c>
       <c r="C922">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D922" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>42900</v>
+        <v>42907</v>
       </c>
       <c r="B923" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C923">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="D923" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>42907</v>
+        <v>42916</v>
       </c>
       <c r="B924" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C924">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D924" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>42916</v>
+        <v>42917</v>
       </c>
       <c r="B925" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C925">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D925" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>42917</v>
+        <v>42929</v>
       </c>
       <c r="B926" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="C926">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D926" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>42929</v>
+        <v>42930</v>
       </c>
       <c r="B927" t="s">
-        <v>1822</v>
+        <v>1083</v>
       </c>
       <c r="C927">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D927" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>42930</v>
+        <v>42931</v>
       </c>
       <c r="B928" t="s">
-        <v>1083</v>
+        <v>1824</v>
       </c>
       <c r="C928">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D928" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>42931</v>
+        <v>42934</v>
       </c>
       <c r="B929" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="C929">
         <v>20</v>
       </c>
       <c r="D929" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>42934</v>
+        <v>42935</v>
       </c>
       <c r="B930" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C930">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D930" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>42935</v>
+        <v>42936</v>
       </c>
       <c r="B931" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="C931">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D931" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>42936</v>
+        <v>42937</v>
       </c>
       <c r="B932" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="C932">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D932" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>42937</v>
+        <v>42940</v>
       </c>
       <c r="B933" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="C933">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D933" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>42940</v>
+        <v>42969</v>
       </c>
       <c r="B934" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="C934">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D934" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>42969</v>
+        <v>42972</v>
       </c>
       <c r="B935" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C935">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D935" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>42972</v>
+        <v>42979</v>
       </c>
       <c r="B936" t="s">
-        <v>1839</v>
+        <v>1629</v>
       </c>
       <c r="C936">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D936" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>42979</v>
+        <v>42984</v>
       </c>
       <c r="B937" t="s">
-        <v>1630</v>
+        <v>1841</v>
       </c>
       <c r="C937">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D937" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>42984</v>
+        <v>42987</v>
       </c>
       <c r="B938" t="s">
-        <v>1842</v>
+        <v>1037</v>
       </c>
       <c r="C938">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D938" t="s">
         <v>1843</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>42987</v>
+        <v>42988</v>
       </c>
       <c r="B939" t="s">
-        <v>1037</v>
+        <v>1844</v>
       </c>
       <c r="C939">
         <v>60</v>
       </c>
       <c r="D939" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>42988</v>
+        <v>42989</v>
       </c>
       <c r="B940" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C940">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D940" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>42989</v>
+        <v>42990</v>
       </c>
       <c r="B941" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="C941">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="D941" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>42990</v>
+        <v>42992</v>
       </c>
       <c r="B942" t="s">
-        <v>1849</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>1850</v>
       </c>
       <c r="D942" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>42992</v>
+        <v>42998</v>
       </c>
       <c r="B943" t="s">
-        <v>1851</v>
+        <v>1852</v>
+      </c>
+      <c r="C943">
+        <v>50</v>
       </c>
       <c r="D943" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>42998</v>
+        <v>43000</v>
       </c>
       <c r="B944" t="s">
-        <v>1853</v>
+        <v>368</v>
       </c>
       <c r="C944">
-        <v>50</v>
+        <v>240</v>
       </c>
       <c r="D944" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>43000</v>
+        <v>43002</v>
       </c>
       <c r="B945" t="s">
-        <v>368</v>
+        <v>1855</v>
       </c>
       <c r="C945">
         <v>240</v>
       </c>
       <c r="D945" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>43002</v>
+        <v>43003</v>
       </c>
       <c r="B946" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="C946">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="D946" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
-        <v>43003</v>
+        <v>43006</v>
       </c>
       <c r="B947" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="C947">
         <v>180</v>
       </c>
       <c r="D947" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948">
-        <v>43006</v>
+        <v>43007</v>
       </c>
       <c r="B948" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="C948">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="D948" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949">
-        <v>43007</v>
+        <v>43008</v>
       </c>
       <c r="B949" t="s">
-        <v>1862</v>
+        <v>1421</v>
       </c>
       <c r="C949">
-        <v>240</v>
+        <v>35</v>
       </c>
       <c r="D949" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950">
-        <v>43008</v>
+        <v>43009</v>
       </c>
       <c r="B950" t="s">
-        <v>1421</v>
+        <v>1864</v>
       </c>
       <c r="C950">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D950" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951">
-        <v>43009</v>
+        <v>43011</v>
       </c>
       <c r="B951" t="s">
-        <v>1865</v>
+        <v>1484</v>
       </c>
       <c r="C951">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D951" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952">
-        <v>43011</v>
+        <v>43013</v>
       </c>
       <c r="B952" t="s">
-        <v>1484</v>
+        <v>1867</v>
       </c>
       <c r="C952">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D952" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953">
-        <v>43013</v>
+        <v>43014</v>
       </c>
       <c r="B953" t="s">
-        <v>1868</v>
+        <v>494</v>
       </c>
       <c r="C953">
         <v>110</v>
       </c>
       <c r="D953" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954">
-        <v>43014</v>
+        <v>43016</v>
       </c>
       <c r="B954" t="s">
-        <v>494</v>
+        <v>1870</v>
       </c>
       <c r="C954">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="D954" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955">
-        <v>43016</v>
+        <v>43017</v>
       </c>
       <c r="B955" t="s">
-        <v>1871</v>
+        <v>1348</v>
       </c>
       <c r="C955">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D955" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956">
-        <v>43017</v>
+        <v>43018</v>
       </c>
       <c r="B956" t="s">
-        <v>1348</v>
+        <v>1873</v>
       </c>
       <c r="C956">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D956" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957">
-        <v>43018</v>
+        <v>43019</v>
       </c>
       <c r="B957" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="C957">
         <v>60</v>
       </c>
       <c r="D957" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958">
-        <v>43019</v>
+        <v>43020</v>
       </c>
       <c r="B958" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="C958">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D958" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959">
-        <v>43020</v>
+        <v>43023</v>
       </c>
       <c r="B959" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C959">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D959" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960">
-        <v>43023</v>
+        <v>43040</v>
       </c>
       <c r="B960" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C960">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D960" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
-        <v>43040</v>
+        <v>43041</v>
       </c>
       <c r="B961" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C961">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="D961" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>43041</v>
+        <v>43042</v>
       </c>
       <c r="B962" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C962">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="D962" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>43042</v>
+        <v>43043</v>
       </c>
       <c r="B963" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C963">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D963" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>43043</v>
+        <v>43044</v>
       </c>
       <c r="B964" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C964">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D964" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>43044</v>
+        <v>43045</v>
       </c>
       <c r="B965" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C965">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D965" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>43045</v>
+        <v>43046</v>
       </c>
       <c r="B966" t="s">
-        <v>1892</v>
+        <v>1005</v>
       </c>
       <c r="C966">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D966" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>43046</v>
+        <v>43047</v>
       </c>
       <c r="B967" t="s">
-        <v>1005</v>
+        <v>1894</v>
       </c>
       <c r="C967">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D967" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>43047</v>
+        <v>43048</v>
       </c>
       <c r="B968" t="s">
-        <v>1895</v>
+        <v>1021</v>
       </c>
       <c r="C968">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D968" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>43048</v>
+        <v>43049</v>
       </c>
       <c r="B969" t="s">
-        <v>1021</v>
+        <v>1897</v>
       </c>
       <c r="C969">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D969" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>43049</v>
+        <v>43050</v>
       </c>
       <c r="B970" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C970">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D970" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>43050</v>
+        <v>43051</v>
       </c>
       <c r="B971" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C971">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D971" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>43051</v>
+        <v>43053</v>
       </c>
       <c r="B972" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C972">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D972" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>43053</v>
+        <v>43054</v>
       </c>
       <c r="B973" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C973">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D973" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>43054</v>
+        <v>43055</v>
       </c>
       <c r="B974" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C974">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D974" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>43055</v>
+        <v>43056</v>
       </c>
       <c r="B975" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C975">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D975" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>43056</v>
+        <v>43057</v>
       </c>
       <c r="B976" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C976">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D976" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>43057</v>
+        <v>43058</v>
       </c>
       <c r="B977" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C977">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D977" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>43058</v>
+        <v>43059</v>
       </c>
       <c r="B978" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C978">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="D978" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>43059</v>
+        <v>43060</v>
       </c>
       <c r="B979" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C979">
         <v>50</v>
       </c>
       <c r="D979" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>43060</v>
+        <v>43061</v>
       </c>
       <c r="B980" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C980">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D980" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>43061</v>
+        <v>43062</v>
       </c>
       <c r="B981" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C981">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D981" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>43062</v>
+        <v>43063</v>
       </c>
       <c r="B982" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C982">
         <v>25</v>
       </c>
       <c r="D982" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>43063</v>
+        <v>43064</v>
       </c>
       <c r="B983" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="C983">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D983" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>43064</v>
+        <v>43065</v>
       </c>
       <c r="B984" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C984">
         <v>20</v>
       </c>
       <c r="D984" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>43065</v>
+        <v>43066</v>
       </c>
       <c r="B985" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C985">
         <v>20</v>
       </c>
       <c r="D985" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>43066</v>
+        <v>43067</v>
       </c>
       <c r="B986" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="C986">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D986" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>43067</v>
+        <v>43068</v>
       </c>
       <c r="B987" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C987">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D987" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>43068</v>
+        <v>43069</v>
       </c>
       <c r="B988" t="s">
-        <v>1934</v>
+        <v>923</v>
       </c>
       <c r="C988">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D988" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>43069</v>
+        <v>43070</v>
       </c>
       <c r="B989" t="s">
-        <v>923</v>
+        <v>1170</v>
       </c>
       <c r="C989">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D989" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990">
-        <v>43070</v>
+        <v>43071</v>
       </c>
       <c r="B990" t="s">
-        <v>1170</v>
+        <v>1937</v>
       </c>
       <c r="C990">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D990" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991">
-        <v>43071</v>
+        <v>43073</v>
       </c>
       <c r="B991" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C991">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D991" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>43073</v>
+        <v>43074</v>
       </c>
       <c r="B992" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C992">
         <v>25</v>
       </c>
       <c r="D992" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>43074</v>
+        <v>43075</v>
       </c>
       <c r="B993" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C993">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D993" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>43075</v>
+        <v>43076</v>
       </c>
       <c r="B994" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="C994">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D994" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>43076</v>
+        <v>43077</v>
       </c>
       <c r="B995" t="s">
-        <v>1946</v>
+        <v>1208</v>
       </c>
       <c r="C995">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D995" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>43077</v>
+        <v>43078</v>
       </c>
       <c r="B996" t="s">
-        <v>1208</v>
+        <v>1948</v>
       </c>
       <c r="C996">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D996" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>43078</v>
+        <v>43079</v>
       </c>
       <c r="B997" t="s">
-        <v>1949</v>
+        <v>1218</v>
       </c>
       <c r="C997">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D997" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>43079</v>
+        <v>43080</v>
       </c>
       <c r="B998" t="s">
-        <v>1218</v>
+        <v>1951</v>
       </c>
       <c r="C998">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D998" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>43080</v>
+        <v>43081</v>
       </c>
       <c r="B999" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C999">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D999" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>43081</v>
+        <v>43082</v>
       </c>
       <c r="B1000" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="C1000">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D1000" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>43082</v>
+        <v>43083</v>
       </c>
       <c r="B1001" t="s">
-        <v>1956</v>
+        <v>1699</v>
       </c>
       <c r="C1001">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="D1001" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>43083</v>
+        <v>43084</v>
       </c>
       <c r="B1002" t="s">
-        <v>1700</v>
+        <v>1958</v>
       </c>
       <c r="C1002">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1002" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>43084</v>
+        <v>43085</v>
       </c>
       <c r="B1003" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C1003">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1003" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>43085</v>
+        <v>43086</v>
       </c>
       <c r="B1004" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C1004">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D1004" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>43086</v>
+        <v>43087</v>
       </c>
       <c r="B1005" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C1005">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1005" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>43087</v>
+        <v>43088</v>
       </c>
       <c r="B1006" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C1006">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D1006" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>43088</v>
+        <v>43089</v>
       </c>
       <c r="B1007" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C1007">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D1007" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>43089</v>
+        <v>43090</v>
       </c>
       <c r="B1008" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="C1008">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D1008" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>43090</v>
+        <v>43091</v>
       </c>
       <c r="B1009" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C1009">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D1009" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>43091</v>
+        <v>43092</v>
       </c>
       <c r="B1010" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C1010">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="D1010" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>43092</v>
+        <v>43093</v>
       </c>
       <c r="B1011" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C1011">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D1011" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>43093</v>
+        <v>43094</v>
       </c>
       <c r="B1012" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C1012">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1012" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>43094</v>
+        <v>43095</v>
       </c>
       <c r="B1013" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C1013">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1013" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>43095</v>
+        <v>43096</v>
       </c>
       <c r="B1014" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="C1014">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D1014" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>43096</v>
+        <v>43097</v>
       </c>
       <c r="B1015" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C1015">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D1015" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>43097</v>
+        <v>43098</v>
       </c>
       <c r="B1016" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="C1016">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1016" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>43098</v>
+        <v>43099</v>
       </c>
       <c r="B1017" t="s">
-        <v>1987</v>
+        <v>963</v>
       </c>
       <c r="C1017">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1017" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>43099</v>
+        <v>43100</v>
       </c>
       <c r="B1018" t="s">
-        <v>963</v>
+        <v>1989</v>
       </c>
       <c r="C1018">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1018" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>43100</v>
+        <v>43101</v>
       </c>
       <c r="B1019" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C1019">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1019" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>43101</v>
+        <v>43102</v>
       </c>
       <c r="B1020" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="C1020">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1020" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>43102</v>
+        <v>43103</v>
       </c>
       <c r="B1021" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C1021">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D1021" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>43103</v>
+        <v>43104</v>
       </c>
       <c r="B1022" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C1022">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="D1022" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>43104</v>
+        <v>43105</v>
       </c>
       <c r="B1023" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C1023">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D1023" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>43105</v>
+        <v>43108</v>
       </c>
       <c r="B1024" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C1024">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D1024" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>43108</v>
+        <v>43109</v>
       </c>
       <c r="B1025" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C1025">
         <v>60</v>
       </c>
       <c r="D1025" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>43109</v>
+        <v>43110</v>
       </c>
       <c r="B1026" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="C1026">
         <v>60</v>
       </c>
       <c r="D1026" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>43110</v>
+        <v>43113</v>
       </c>
       <c r="B1027" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="C1027">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D1027" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
-        <v>43113</v>
+        <v>43114</v>
       </c>
       <c r="B1028" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="C1028">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D1028" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029">
-        <v>43114</v>
+        <v>43115</v>
       </c>
       <c r="B1029" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C1029">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D1029" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030">
-        <v>43115</v>
+        <v>43116</v>
       </c>
       <c r="B1030" t="s">
-        <v>2012</v>
+        <v>1336</v>
       </c>
       <c r="C1030">
         <v>10</v>
       </c>
       <c r="D1030" t="s">
         <v>2013</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031">
-        <v>43116</v>
+        <v>43117</v>
       </c>
       <c r="B1031" t="s">
-        <v>1336</v>
+        <v>2014</v>
       </c>
       <c r="C1031">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1031" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032">
-        <v>43117</v>
+        <v>43118</v>
       </c>
       <c r="B1032" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C1032">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1032" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033">
-        <v>43118</v>
+        <v>43119</v>
       </c>
       <c r="B1033" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C1033">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D1033" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034">
-        <v>43119</v>
+        <v>43121</v>
       </c>
       <c r="B1034" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C1034">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="D1034" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035">
-        <v>43121</v>
+        <v>43122</v>
       </c>
       <c r="B1035" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C1035">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="D1035" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036">
-        <v>43122</v>
+        <v>43123</v>
       </c>
       <c r="B1036" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C1036">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D1036" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037">
-        <v>43123</v>
+        <v>43124</v>
       </c>
       <c r="B1037" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C1037">
         <v>60</v>
       </c>
       <c r="D1037" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038">
-        <v>43124</v>
+        <v>43125</v>
       </c>
       <c r="B1038" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="C1038">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1038" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039">
-        <v>43125</v>
+        <v>43126</v>
       </c>
       <c r="B1039" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="C1039">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1039" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040">
-        <v>43126</v>
+        <v>43127</v>
       </c>
       <c r="B1040" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="C1040">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D1040" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041">
-        <v>43127</v>
+        <v>43128</v>
       </c>
       <c r="B1041" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="C1041">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D1041" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042">
-        <v>43128</v>
+        <v>43129</v>
       </c>
       <c r="B1042" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="C1042">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D1042" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043">
-        <v>43129</v>
+        <v>43130</v>
       </c>
       <c r="B1043" t="s">
-        <v>2037</v>
+        <v>1472</v>
       </c>
       <c r="C1043">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D1043" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044">
-        <v>43130</v>
+        <v>43131</v>
       </c>
       <c r="B1044" t="s">
-        <v>1472</v>
+        <v>2039</v>
       </c>
       <c r="C1044">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D1044" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045">
-        <v>43131</v>
+        <v>43132</v>
       </c>
       <c r="B1045" t="s">
-        <v>2040</v>
+        <v>1478</v>
       </c>
       <c r="C1045">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D1045" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046">
-        <v>43132</v>
+        <v>43133</v>
       </c>
       <c r="B1046" t="s">
-        <v>1478</v>
+        <v>2042</v>
       </c>
       <c r="C1046">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1046" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047">
-        <v>43133</v>
+        <v>43134</v>
       </c>
       <c r="B1047" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C1047">
         <v>30</v>
       </c>
       <c r="D1047" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048">
-        <v>43134</v>
+        <v>43135</v>
       </c>
       <c r="B1048" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="C1048">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1048" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049">
-        <v>43135</v>
+        <v>43136</v>
       </c>
       <c r="B1049" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C1049">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D1049" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050">
-        <v>43136</v>
+        <v>43137</v>
       </c>
       <c r="B1050" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C1050">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="D1050" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051">
-        <v>43137</v>
+        <v>43138</v>
       </c>
       <c r="B1051" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C1051">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1051" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052">
-        <v>43138</v>
+        <v>43139</v>
       </c>
       <c r="B1052" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C1052">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1052" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053">
-        <v>43139</v>
+        <v>43140</v>
       </c>
       <c r="B1053" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="C1053">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1053" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054">
-        <v>43140</v>
+        <v>43141</v>
       </c>
       <c r="B1054" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C1054">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1054" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055">
-        <v>43141</v>
+        <v>43142</v>
       </c>
       <c r="B1055" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="C1055">
         <v>60</v>
       </c>
       <c r="D1055" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056">
-        <v>43142</v>
+        <v>43143</v>
       </c>
       <c r="B1056" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="C1056">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D1056" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057">
-        <v>43143</v>
+        <v>43144</v>
       </c>
       <c r="B1057" t="s">
-        <v>2063</v>
+        <v>432</v>
       </c>
       <c r="C1057">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D1057" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058">
-        <v>43144</v>
+        <v>43145</v>
       </c>
       <c r="B1058" t="s">
-        <v>432</v>
+        <v>2065</v>
       </c>
       <c r="C1058">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D1058" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059">
-        <v>43145</v>
+        <v>43146</v>
       </c>
       <c r="B1059" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C1059">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D1059" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060">
-        <v>43146</v>
+        <v>43147</v>
       </c>
       <c r="B1060" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="C1060">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1060" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061">
-        <v>43147</v>
+        <v>43148</v>
       </c>
       <c r="B1061" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C1061">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1061" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062">
-        <v>43148</v>
+        <v>43149</v>
       </c>
       <c r="B1062" t="s">
-        <v>2072</v>
+        <v>915</v>
       </c>
       <c r="C1062">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1062" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063">
-        <v>43149</v>
+        <v>43150</v>
       </c>
       <c r="B1063" t="s">
-        <v>915</v>
+        <v>2074</v>
       </c>
       <c r="C1063">
         <v>60</v>
       </c>
       <c r="D1063" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064">
-        <v>43150</v>
+        <v>43152</v>
       </c>
       <c r="B1064" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C1064">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1064" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065">
-        <v>43152</v>
+        <v>43153</v>
       </c>
       <c r="B1065" t="s">
-        <v>2077</v>
+        <v>1621</v>
       </c>
       <c r="C1065">
         <v>50</v>
       </c>
       <c r="D1065" t="s">
         <v>2078</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066">
-        <v>43153</v>
+        <v>43154</v>
       </c>
       <c r="B1066" t="s">
-        <v>1622</v>
+        <v>2079</v>
       </c>
       <c r="C1066">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1066" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067">
-        <v>43154</v>
+        <v>43155</v>
       </c>
       <c r="B1067" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="C1067">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D1067" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068">
-        <v>43155</v>
+        <v>43163</v>
       </c>
       <c r="B1068" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="C1068">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1068" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069">
-        <v>43163</v>
+        <v>43164</v>
       </c>
       <c r="B1069" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C1069">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1069" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070">
-        <v>43164</v>
+        <v>43165</v>
       </c>
       <c r="B1070" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="C1070">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D1070" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071">
-        <v>43165</v>
+        <v>43304</v>
       </c>
       <c r="B1071" t="s">
-        <v>2088</v>
+        <v>908</v>
       </c>
       <c r="C1071">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="D1071" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072">
-        <v>43304</v>
+        <v>43307</v>
       </c>
       <c r="B1072" t="s">
-        <v>908</v>
+        <v>2090</v>
       </c>
       <c r="C1072">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1072" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073">
-        <v>43307</v>
+        <v>43311</v>
       </c>
       <c r="B1073" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C1073">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1073" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074">
-        <v>43311</v>
+        <v>43313</v>
       </c>
       <c r="B1074" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C1074">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2094</v>
+        <v>4</v>
+      </c>
+      <c r="D1074">
+        <v>75517</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075">
-        <v>43313</v>
+        <v>43315</v>
       </c>
       <c r="B1075" t="s">
         <v>2095</v>
       </c>
       <c r="C1075">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>75517</v>
+        <v>3</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>2096</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076">
-        <v>43315</v>
+        <v>43316</v>
       </c>
       <c r="B1076" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C1076">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="D1076" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077">
-        <v>43316</v>
+        <v>43317</v>
       </c>
       <c r="B1077" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="C1077">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1077" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078">
-        <v>43317</v>
+        <v>43318</v>
       </c>
       <c r="B1078" t="s">
-        <v>2100</v>
+        <v>1815</v>
       </c>
       <c r="C1078">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D1078" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079">
-        <v>43318</v>
+        <v>43319</v>
       </c>
       <c r="B1079" t="s">
-        <v>1816</v>
+        <v>2102</v>
       </c>
       <c r="C1079">
         <v>50</v>
       </c>
       <c r="D1079" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080">
-        <v>43319</v>
+        <v>43321</v>
       </c>
       <c r="B1080" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C1080">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1080" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081">
-        <v>43321</v>
+        <v>43322</v>
       </c>
       <c r="B1081" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C1081">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D1081" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082">
-        <v>43322</v>
+        <v>43323</v>
       </c>
       <c r="B1082" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C1082">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D1082" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083">
-        <v>43323</v>
+        <v>43325</v>
       </c>
       <c r="B1083" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C1083">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D1083" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084">
-        <v>43325</v>
+        <v>43338</v>
       </c>
       <c r="B1084" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C1084">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D1084" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085">
-        <v>43338</v>
+        <v>43386</v>
       </c>
       <c r="B1085" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="C1085">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D1085" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086">
-        <v>43386</v>
+        <v>43400</v>
       </c>
       <c r="B1086" t="s">
-        <v>2115</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>2116</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>2117</v>
       </c>
       <c r="D1086" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087">
-        <v>43400</v>
+        <v>43401</v>
       </c>
       <c r="B1087" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="C1087" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="D1087" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088">
-        <v>43401</v>
+        <v>43413</v>
       </c>
       <c r="B1088" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="C1088" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="D1088" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089">
-        <v>43413</v>
+        <v>43419</v>
       </c>
       <c r="B1089" t="s">
-        <v>2123</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>2125</v>
+      </c>
+      <c r="C1089">
+        <v>3</v>
       </c>
       <c r="D1089" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090">
-        <v>43419</v>
+        <v>43435</v>
       </c>
       <c r="B1090" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="C1090">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="D1090" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091">
-        <v>43435</v>
+        <v>43453</v>
       </c>
       <c r="B1091" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="C1091">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="D1091" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092">
-        <v>43453</v>
+        <v>43470</v>
       </c>
       <c r="B1092" t="s">
-        <v>2130</v>
+        <v>1870</v>
       </c>
       <c r="C1092">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="D1092" t="s">
         <v>2131</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093">
-        <v>43470</v>
+        <v>43471</v>
       </c>
       <c r="B1093" t="s">
-        <v>1871</v>
+        <v>2132</v>
       </c>
       <c r="C1093">
         <v>30</v>
       </c>
       <c r="D1093" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094">
-        <v>43471</v>
+        <v>43472</v>
       </c>
       <c r="B1094" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="C1094">
         <v>30</v>
       </c>
       <c r="D1094" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095">
-        <v>43472</v>
+        <v>43473</v>
       </c>
       <c r="B1095" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="C1095">
         <v>30</v>
       </c>
       <c r="D1095" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096">
-        <v>43473</v>
+        <v>43474</v>
       </c>
       <c r="B1096" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C1096">
         <v>30</v>
       </c>
       <c r="D1096" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097">
-        <v>43474</v>
+        <v>43475</v>
       </c>
       <c r="B1097" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C1097">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D1097" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098">
-        <v>43475</v>
+        <v>43476</v>
       </c>
       <c r="B1098" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="C1098">
         <v>40</v>
       </c>
       <c r="D1098" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099">
-        <v>43476</v>
+        <v>43477</v>
       </c>
       <c r="B1099" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C1099">
         <v>40</v>
       </c>
       <c r="D1099" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100">
-        <v>43477</v>
+        <v>43478</v>
       </c>
       <c r="B1100" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="C1100">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1100" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101">
-        <v>43478</v>
+        <v>43502</v>
       </c>
       <c r="B1101" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="C1101">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1101" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102">
-        <v>43502</v>
+        <v>43503</v>
       </c>
       <c r="B1102" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="C1102">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1102" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103">
-        <v>43503</v>
+        <v>43504</v>
       </c>
       <c r="B1103" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="C1103">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1103" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104">
-        <v>43504</v>
+        <v>43560</v>
       </c>
       <c r="B1104" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="C1104">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D1104" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105">
-        <v>43560</v>
+        <v>43561</v>
       </c>
       <c r="B1105" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="C1105">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D1105" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106">
-        <v>43561</v>
+        <v>43563</v>
       </c>
       <c r="B1106" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="C1106">
-        <v>20</v>
+        <v>180</v>
       </c>
       <c r="D1106" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107">
-        <v>43563</v>
+        <v>43564</v>
       </c>
       <c r="B1107" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="C1107">
-        <v>180</v>
+        <v>24</v>
       </c>
       <c r="D1107" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108">
-        <v>43564</v>
+        <v>43582</v>
       </c>
       <c r="B1108" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="C1108">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D1108" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109">
-        <v>43582</v>
+        <v>43613</v>
       </c>
       <c r="B1109" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="C1109">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D1109" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110">
-        <v>43613</v>
+        <v>43614</v>
       </c>
       <c r="B1110" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="C1110">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D1110" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111">
-        <v>43614</v>
+        <v>43615</v>
       </c>
       <c r="B1111" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="C1111">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D1111" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112">
-        <v>43615</v>
+        <v>43616</v>
       </c>
       <c r="B1112" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="C1112">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D1112" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113">
-        <v>43616</v>
+        <v>43620</v>
       </c>
       <c r="B1113" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="C1113">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D1113" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114">
-        <v>43620</v>
+        <v>43622</v>
       </c>
       <c r="B1114" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="C1114">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="D1114" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115">
-        <v>43622</v>
+        <v>43649</v>
       </c>
       <c r="B1115" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="C1115">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="D1115" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116">
-        <v>43649</v>
+        <v>43663</v>
       </c>
       <c r="B1116" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="C1116">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="D1116" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117">
-        <v>43663</v>
+        <v>43697</v>
       </c>
       <c r="B1117" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="C1117">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D1117" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118">
-        <v>43697</v>
+        <v>43698</v>
       </c>
       <c r="B1118" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="C1118">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="D1118" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119">
-        <v>43698</v>
+        <v>43699</v>
       </c>
       <c r="B1119" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C1119">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D1119" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120">
-        <v>43699</v>
+        <v>43737</v>
       </c>
       <c r="B1120" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="C1120">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D1120" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121">
-        <v>43737</v>
+        <v>43738</v>
       </c>
       <c r="B1121" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="C1121">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1121" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122">
-        <v>43738</v>
+        <v>43739</v>
       </c>
       <c r="B1122" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="C1122">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1122" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123">
-        <v>43739</v>
+        <v>43772</v>
       </c>
       <c r="B1123" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="C1123">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1123" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124">
-        <v>43772</v>
+        <v>43774</v>
       </c>
       <c r="B1124" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="C1124">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1124" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125">
-        <v>43774</v>
+        <v>43776</v>
       </c>
       <c r="B1125" t="s">
-        <v>2195</v>
+        <v>1343</v>
       </c>
       <c r="C1125">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D1125" t="s">
         <v>2196</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126">
-        <v>43776</v>
+        <v>43785</v>
       </c>
       <c r="B1126" t="s">
-        <v>1343</v>
+        <v>2197</v>
       </c>
       <c r="C1126">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D1126" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127">
-        <v>43778</v>
+        <v>43838</v>
       </c>
       <c r="B1127" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="C1127">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="D1127" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128">
-        <v>43779</v>
+        <v>43858</v>
       </c>
       <c r="B1128" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="C1128">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1128" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129">
-        <v>43785</v>
+        <v>43859</v>
       </c>
       <c r="B1129" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="C1129">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D1129" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130">
-        <v>43838</v>
+        <v>43868</v>
       </c>
       <c r="B1130" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="C1130">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D1130" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131">
-        <v>43858</v>
+        <v>43880</v>
       </c>
       <c r="B1131" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="C1131">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="D1131" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132">
-        <v>43859</v>
+        <v>43927</v>
       </c>
       <c r="B1132" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="C1132">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D1132" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133">
-        <v>43868</v>
+        <v>43971</v>
       </c>
       <c r="B1133" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="C1133">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D1133" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134">
-        <v>43880</v>
+        <v>43973</v>
       </c>
       <c r="B1134" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="C1134">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="D1134" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135">
-        <v>43927</v>
+        <v>43975</v>
       </c>
       <c r="B1135" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="C1135">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="D1135" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136">
-        <v>43971</v>
+        <v>43979</v>
       </c>
       <c r="B1136" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="C1136">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="D1136" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137">
-        <v>43973</v>
+        <v>43981</v>
       </c>
       <c r="B1137" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="C1137">
-        <v>100</v>
+        <v>2.5</v>
       </c>
       <c r="D1137" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138">
-        <v>43975</v>
+        <v>43982</v>
       </c>
       <c r="B1138" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="C1138">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="D1138" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139">
-        <v>43979</v>
+        <v>43986</v>
       </c>
       <c r="B1139" t="s">
-        <v>2222</v>
+        <v>108</v>
       </c>
       <c r="C1139">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="D1139" t="s">
         <v>2223</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140">
-        <v>43981</v>
+        <v>43991</v>
       </c>
       <c r="B1140" t="s">
         <v>2224</v>
       </c>
       <c r="C1140">
-        <v>2.5</v>
+        <v>60</v>
       </c>
       <c r="D1140" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141">
-        <v>43982</v>
+        <v>43998</v>
       </c>
       <c r="B1141" t="s">
-        <v>2226</v>
+        <v>719</v>
       </c>
       <c r="C1141">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1141" t="s">
-        <v>2227</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142">
-        <v>43986</v>
+        <v>44001</v>
       </c>
       <c r="B1142" t="s">
-        <v>108</v>
+        <v>2226</v>
       </c>
       <c r="C1142">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D1142" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143">
-        <v>43991</v>
+        <v>44002</v>
       </c>
       <c r="B1143" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C1143">
+        <v>15</v>
+      </c>
+      <c r="D1143" t="s">
         <v>2229</v>
-      </c>
-[...4 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144">
-        <v>43998</v>
+        <v>44003</v>
       </c>
       <c r="B1144" t="s">
-        <v>719</v>
+        <v>2230</v>
       </c>
       <c r="C1144">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D1144" t="s">
-        <v>2078</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145">
-        <v>44001</v>
+        <v>44004</v>
       </c>
       <c r="B1145" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="C1145">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="D1145" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146">
-        <v>44002</v>
+        <v>44007</v>
       </c>
       <c r="B1146" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="C1146">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D1146" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147">
-        <v>44003</v>
+        <v>44011</v>
       </c>
       <c r="B1147" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C1147">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D1147" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148">
-        <v>44004</v>
+        <v>44030</v>
       </c>
       <c r="B1148" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="C1148">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="D1148" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149">
-        <v>44007</v>
+        <v>44031</v>
       </c>
       <c r="B1149" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="C1149">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="D1149" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150">
-        <v>44011</v>
+        <v>44034</v>
       </c>
       <c r="B1150" t="s">
-        <v>2241</v>
+        <v>1834</v>
       </c>
       <c r="C1150">
         <v>30</v>
       </c>
       <c r="D1150" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151">
-        <v>44030</v>
+        <v>44035</v>
       </c>
       <c r="B1151" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C1151">
+        <v>8</v>
+      </c>
+      <c r="D1151" t="s">
         <v>2243</v>
-      </c>
-[...4 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152">
-        <v>44031</v>
+        <v>44036</v>
       </c>
       <c r="B1152" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C1152">
+        <v>60</v>
+      </c>
+      <c r="D1152" t="s">
         <v>2245</v>
-      </c>
-[...4 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153">
-        <v>44034</v>
+        <v>44037</v>
       </c>
       <c r="B1153" t="s">
-        <v>1835</v>
+        <v>2246</v>
       </c>
       <c r="C1153">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D1153" t="s">
         <v>2247</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154">
-        <v>44035</v>
+        <v>44038</v>
       </c>
       <c r="B1154" t="s">
-        <v>2049</v>
+        <v>2248</v>
       </c>
       <c r="C1154">
-        <v>8</v>
+        <v>150</v>
       </c>
       <c r="D1154" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155">
-        <v>44036</v>
+        <v>44045</v>
       </c>
       <c r="B1155" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="C1155">
-        <v>60</v>
+        <v>175</v>
       </c>
       <c r="D1155" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156">
-        <v>44037</v>
+        <v>44046</v>
       </c>
       <c r="B1156" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C1156">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D1156" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157">
-        <v>44038</v>
+        <v>44047</v>
       </c>
       <c r="B1157" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="C1157">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="D1157" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158">
-        <v>44045</v>
+        <v>44048</v>
       </c>
       <c r="B1158" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="C1158">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="D1158" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159">
-        <v>44046</v>
+        <v>44049</v>
       </c>
       <c r="B1159" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="C1159">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1159" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
-        <v>44047</v>
+        <v>44050</v>
       </c>
       <c r="B1160" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="C1160">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D1160" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161">
-        <v>44048</v>
+        <v>44051</v>
       </c>
       <c r="B1161" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="C1161">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1161" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162">
-        <v>44049</v>
+        <v>44065</v>
       </c>
       <c r="B1162" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="C1162">
         <v>30</v>
       </c>
       <c r="D1162" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163">
-        <v>44050</v>
+        <v>44070</v>
       </c>
       <c r="B1163" t="s">
-        <v>2265</v>
+        <v>2160</v>
       </c>
       <c r="C1163">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D1163" t="s">
         <v>2266</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164">
-        <v>44051</v>
+        <v>44074</v>
       </c>
       <c r="B1164" t="s">
         <v>2267</v>
       </c>
       <c r="C1164">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D1164" t="s">
         <v>2268</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165">
-        <v>44065</v>
+        <v>44077</v>
       </c>
       <c r="B1165" t="s">
         <v>2269</v>
       </c>
       <c r="C1165">
         <v>30</v>
       </c>
       <c r="D1165" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166">
-        <v>44070</v>
+        <v>44079</v>
       </c>
       <c r="B1166" t="s">
-        <v>2161</v>
+        <v>2271</v>
       </c>
       <c r="C1166">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D1166" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167">
-        <v>44074</v>
+        <v>44080</v>
       </c>
       <c r="B1167" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="C1167">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1167" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168">
-        <v>44077</v>
+        <v>44081</v>
       </c>
       <c r="B1168" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="C1168">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1168" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169">
-        <v>44079</v>
+        <v>44082</v>
       </c>
       <c r="B1169" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="C1169">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1169" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170">
-        <v>44080</v>
+        <v>44083</v>
       </c>
       <c r="B1170" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="C1170">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D1170" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171">
-        <v>44081</v>
+        <v>44087</v>
       </c>
       <c r="B1171" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="C1171">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1171" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172">
-        <v>44082</v>
+        <v>44089</v>
       </c>
       <c r="B1172" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="C1172">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D1172" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173">
-        <v>44083</v>
+        <v>44090</v>
       </c>
       <c r="B1173" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="C1173">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D1173" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174">
-        <v>44087</v>
+        <v>44091</v>
       </c>
       <c r="B1174" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="C1174">
-        <v>50</v>
+        <v>210</v>
       </c>
       <c r="D1174" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175">
-        <v>44089</v>
+        <v>44092</v>
       </c>
       <c r="B1175" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="C1175">
         <v>20</v>
       </c>
       <c r="D1175" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176">
-        <v>44090</v>
+        <v>44096</v>
       </c>
       <c r="B1176" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="C1176">
-        <v>8</v>
+        <v>80</v>
       </c>
       <c r="D1176" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177">
-        <v>44091</v>
+        <v>44099</v>
       </c>
       <c r="B1177" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C1177">
-        <v>210</v>
+        <v>90</v>
       </c>
       <c r="D1177" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178">
-        <v>44092</v>
+        <v>44100</v>
       </c>
       <c r="B1178" t="s">
-        <v>2294</v>
+        <v>1974</v>
       </c>
       <c r="C1178">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="D1178" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179">
-        <v>44096</v>
+        <v>44101</v>
       </c>
       <c r="B1179" t="s">
         <v>2296</v>
       </c>
       <c r="C1179">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D1179" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180">
-        <v>44099</v>
+        <v>44102</v>
       </c>
       <c r="B1180" t="s">
         <v>2298</v>
       </c>
       <c r="C1180">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D1180" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181">
-        <v>44100</v>
+        <v>44104</v>
       </c>
       <c r="B1181" t="s">
-        <v>1975</v>
+        <v>2300</v>
       </c>
       <c r="C1181">
-        <v>110</v>
+        <v>45</v>
       </c>
       <c r="D1181" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182">
-        <v>44101</v>
+        <v>44105</v>
       </c>
       <c r="B1182" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="C1182">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D1182" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183">
-        <v>44102</v>
+        <v>44106</v>
       </c>
       <c r="B1183" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="C1183">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1183" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184">
-        <v>44104</v>
+        <v>44107</v>
       </c>
       <c r="B1184" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="C1184">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D1184" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185">
-        <v>44105</v>
+        <v>44126</v>
       </c>
       <c r="B1185" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="C1185">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D1185" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186">
-        <v>44106</v>
+        <v>44137</v>
       </c>
       <c r="B1186" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="C1186">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D1186" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187">
-        <v>44107</v>
+        <v>44147</v>
       </c>
       <c r="B1187" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="C1187">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D1187" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188">
-        <v>44126</v>
+        <v>44149</v>
       </c>
       <c r="B1188" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="C1188">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D1188" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189">
-        <v>44137</v>
+        <v>44150</v>
       </c>
       <c r="B1189" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="C1189">
-        <v>80</v>
+        <v>240</v>
       </c>
       <c r="D1189" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190">
-        <v>44147</v>
+        <v>44151</v>
       </c>
       <c r="B1190" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="C1190">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D1190" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191">
-        <v>44149</v>
+        <v>44152</v>
       </c>
       <c r="B1191" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="C1191">
         <v>20</v>
       </c>
       <c r="D1191" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192">
-        <v>44150</v>
+        <v>44153</v>
       </c>
       <c r="B1192" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="C1192">
-        <v>240</v>
+        <v>30</v>
       </c>
       <c r="D1192" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193">
-        <v>44151</v>
+        <v>44160</v>
       </c>
       <c r="B1193" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="C1193">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D1193" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194">
-        <v>44152</v>
+        <v>44170</v>
       </c>
       <c r="B1194" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="C1194">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="D1194" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195">
-        <v>44153</v>
+        <v>44171</v>
       </c>
       <c r="B1195" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="C1195">
-        <v>30</v>
+        <v>340</v>
       </c>
       <c r="D1195" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196">
-        <v>44160</v>
+        <v>44175</v>
       </c>
       <c r="B1196" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="C1196">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1196" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197">
-        <v>44170</v>
+        <v>44177</v>
       </c>
       <c r="B1197" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="C1197">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="D1197" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198">
-        <v>44171</v>
+        <v>44178</v>
       </c>
       <c r="B1198" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="C1198">
-        <v>340</v>
+        <v>25</v>
       </c>
       <c r="D1198" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199">
-        <v>44175</v>
+        <v>44187</v>
       </c>
       <c r="B1199" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="C1199">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1199" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200">
-        <v>44177</v>
+        <v>44188</v>
       </c>
       <c r="B1200" t="s">
-        <v>2337</v>
+        <v>488</v>
       </c>
       <c r="C1200">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D1200" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201">
-        <v>44178</v>
+        <v>44189</v>
       </c>
       <c r="B1201" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1201">
+        <v>90</v>
+      </c>
+      <c r="D1201" t="s">
         <v>2339</v>
-      </c>
-[...4 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202">
-        <v>44187</v>
+        <v>44190</v>
       </c>
       <c r="B1202" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C1202">
+        <v>45</v>
+      </c>
+      <c r="D1202" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203">
-        <v>44188</v>
+        <v>44191</v>
       </c>
       <c r="B1203" t="s">
-        <v>488</v>
+        <v>1218</v>
       </c>
       <c r="C1203">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D1203" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204">
-        <v>44189</v>
+        <v>44195</v>
       </c>
       <c r="B1204" t="s">
-        <v>254</v>
+        <v>2343</v>
       </c>
       <c r="C1204">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D1204" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205">
-        <v>44190</v>
+        <v>44196</v>
       </c>
       <c r="B1205" t="s">
         <v>2345</v>
       </c>
       <c r="C1205">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D1205" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206">
-        <v>44191</v>
+        <v>44199</v>
       </c>
       <c r="B1206" t="s">
-        <v>1218</v>
+        <v>2347</v>
       </c>
       <c r="C1206">
         <v>50</v>
       </c>
       <c r="D1206" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207">
-        <v>44195</v>
+        <v>44203</v>
       </c>
       <c r="B1207" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="C1207">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1207" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208">
-        <v>44196</v>
+        <v>44206</v>
       </c>
       <c r="B1208" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="C1208">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D1208" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209">
-        <v>44199</v>
+        <v>44207</v>
       </c>
       <c r="B1209" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="C1209">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D1209" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210">
-        <v>44203</v>
+        <v>44214</v>
       </c>
       <c r="B1210" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="C1210">
         <v>60</v>
       </c>
       <c r="D1210" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211">
-        <v>44206</v>
+        <v>44216</v>
       </c>
       <c r="B1211" t="s">
-        <v>2356</v>
+        <v>1627</v>
       </c>
       <c r="C1211">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="D1211" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212">
-        <v>44207</v>
+        <v>44218</v>
       </c>
       <c r="B1212" t="s">
         <v>2358</v>
       </c>
       <c r="C1212">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1212" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213">
-        <v>44214</v>
+        <v>44220</v>
       </c>
       <c r="B1213" t="s">
         <v>2360</v>
       </c>
       <c r="C1213">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1213" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214">
-        <v>44216</v>
+        <v>44226</v>
       </c>
       <c r="B1214" t="s">
-        <v>1628</v>
+        <v>2362</v>
       </c>
       <c r="C1214">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="D1214" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215">
-        <v>44218</v>
+        <v>44228</v>
       </c>
       <c r="B1215" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="C1215">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1215" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216">
-        <v>44220</v>
+        <v>44229</v>
       </c>
       <c r="B1216" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="C1216">
         <v>40</v>
       </c>
       <c r="D1216" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217">
-        <v>44226</v>
+        <v>44285</v>
       </c>
       <c r="B1217" t="s">
-        <v>2367</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>2368</v>
       </c>
       <c r="D1217" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218">
-        <v>44228</v>
+        <v>44335</v>
       </c>
       <c r="B1218" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="C1218">
         <v>30</v>
       </c>
       <c r="D1218" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219">
-        <v>44229</v>
+        <v>44428</v>
       </c>
       <c r="B1219" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="C1219">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D1219" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220">
-        <v>44285</v>
+        <v>44431</v>
       </c>
       <c r="B1220" t="s">
-        <v>2373</v>
+        <v>2374</v>
+      </c>
+      <c r="C1220">
+        <v>20</v>
       </c>
       <c r="D1220" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221">
-        <v>44335</v>
+        <v>44474</v>
       </c>
       <c r="B1221" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="C1221">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D1221" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222">
-        <v>44428</v>
+        <v>44502</v>
       </c>
       <c r="B1222" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="C1222">
         <v>100</v>
       </c>
       <c r="D1222" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223">
-        <v>44431</v>
+        <v>44504</v>
       </c>
       <c r="B1223" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="C1223">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D1223" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224">
-        <v>44474</v>
+        <v>44506</v>
       </c>
       <c r="B1224" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="C1224">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D1224" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225">
-        <v>44502</v>
+        <v>44507</v>
       </c>
       <c r="B1225" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="C1225">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D1225" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226">
-        <v>44504</v>
+        <v>44523</v>
       </c>
       <c r="B1226" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="C1226">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D1226" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227">
-        <v>44506</v>
+        <v>44525</v>
       </c>
       <c r="B1227" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="C1227">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1227" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228">
-        <v>44507</v>
+        <v>44531</v>
       </c>
       <c r="B1228" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="C1228">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D1228" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229">
-        <v>44523</v>
+        <v>44532</v>
       </c>
       <c r="B1229" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="C1229">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1229" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230">
-        <v>44525</v>
+        <v>44540</v>
       </c>
       <c r="B1230" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="C1230">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1230" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231">
-        <v>44531</v>
+        <v>44543</v>
       </c>
       <c r="B1231" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="C1231">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1231" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232">
-        <v>44532</v>
+        <v>44549</v>
       </c>
       <c r="B1232" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="C1232">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1232" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233">
-        <v>44540</v>
+        <v>44554</v>
       </c>
       <c r="B1233" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C1233">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D1233" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234">
-        <v>44543</v>
+        <v>44561</v>
       </c>
       <c r="B1234" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="C1234">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1234" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235">
-        <v>44549</v>
+        <v>44565</v>
       </c>
       <c r="B1235" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="C1235">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D1235" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236">
-        <v>44561</v>
+        <v>44566</v>
       </c>
       <c r="B1236" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="C1236">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1236" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237">
-        <v>44565</v>
+        <v>44567</v>
       </c>
       <c r="B1237" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="C1237">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D1237" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238">
-        <v>44566</v>
+        <v>44569</v>
       </c>
       <c r="B1238" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="C1238">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D1238" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239">
-        <v>44567</v>
+        <v>44570</v>
       </c>
       <c r="B1239" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="C1239">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1239" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240">
-        <v>44569</v>
+        <v>44571</v>
       </c>
       <c r="B1240" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="C1240">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="D1240" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241">
-        <v>44570</v>
+        <v>44575</v>
       </c>
       <c r="B1241" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="C1241">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1241" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242">
-        <v>44571</v>
+        <v>44581</v>
       </c>
       <c r="B1242" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="C1242">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D1242" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243">
-        <v>44575</v>
+        <v>44582</v>
       </c>
       <c r="B1243" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="C1243">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1243" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244">
-        <v>44581</v>
+        <v>44586</v>
       </c>
       <c r="B1244" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="C1244">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1244" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245">
-        <v>44582</v>
+        <v>44592</v>
       </c>
       <c r="B1245" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="C1245">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1245" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246">
-        <v>44586</v>
+        <v>44596</v>
       </c>
       <c r="B1246" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="C1246">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1246" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247">
-        <v>44592</v>
+        <v>44600</v>
       </c>
       <c r="B1247" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="C1247">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1247" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248">
-        <v>44596</v>
+        <v>44601</v>
       </c>
       <c r="B1248" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="C1248">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1248" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249">
-        <v>44600</v>
+        <v>44603</v>
       </c>
       <c r="B1249" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="C1249">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1249" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250">
-        <v>44601</v>
+        <v>44604</v>
       </c>
       <c r="B1250" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="C1250">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1250" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251">
-        <v>44603</v>
+        <v>44610</v>
       </c>
       <c r="B1251" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="C1251">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1251" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252">
-        <v>44604</v>
+        <v>44611</v>
       </c>
       <c r="B1252" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="C1252">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="D1252" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253">
-        <v>44610</v>
+        <v>44612</v>
       </c>
       <c r="B1253" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="C1253">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D1253" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254">
-        <v>44611</v>
+        <v>44644</v>
       </c>
       <c r="B1254" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="C1254">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D1254" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255">
-        <v>44612</v>
+        <v>44647</v>
       </c>
       <c r="B1255" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="C1255">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D1255" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256">
-        <v>44644</v>
+        <v>44648</v>
       </c>
       <c r="B1256" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="C1256">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D1256" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257">
-        <v>44647</v>
+        <v>44653</v>
       </c>
       <c r="B1257" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="C1257">
         <v>4</v>
       </c>
       <c r="D1257" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258">
-        <v>44648</v>
+        <v>44654</v>
       </c>
       <c r="B1258" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="C1258">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1258" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259">
-        <v>44653</v>
+        <v>44655</v>
       </c>
       <c r="B1259" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="C1259">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1259" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260">
-        <v>44654</v>
+        <v>44657</v>
       </c>
       <c r="B1260" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="C1260">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D1260" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261">
-        <v>44655</v>
+        <v>44661</v>
       </c>
       <c r="B1261" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="C1261">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1261" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262">
-        <v>44657</v>
+        <v>44662</v>
       </c>
       <c r="B1262" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="C1262">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D1262" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263">
-        <v>44661</v>
+        <v>44699</v>
       </c>
       <c r="B1263" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="C1263">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D1263" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264">
-        <v>44662</v>
+        <v>44700</v>
       </c>
       <c r="B1264" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="C1264">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D1264" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265">
-        <v>44699</v>
+        <v>44714</v>
       </c>
       <c r="B1265" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="C1265">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D1265" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266">
-        <v>44700</v>
+        <v>44717</v>
       </c>
       <c r="B1266" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="C1266">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="D1266" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267">
-        <v>44714</v>
+        <v>44750</v>
       </c>
       <c r="B1267" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="C1267">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D1267" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268">
-        <v>44717</v>
+        <v>44753</v>
       </c>
       <c r="B1268" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="C1268">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D1268" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269">
-        <v>44750</v>
+        <v>44942</v>
       </c>
       <c r="B1269" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="C1269">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D1269" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270">
-        <v>44753</v>
+        <v>44943</v>
       </c>
       <c r="B1270" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="C1270">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D1270" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271">
-        <v>44942</v>
+        <v>44947</v>
       </c>
       <c r="B1271" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="C1271">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D1271" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272">
-        <v>44943</v>
+        <v>44951</v>
       </c>
       <c r="B1272" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="C1272">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D1272" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273">
-        <v>44947</v>
+        <v>44999</v>
       </c>
       <c r="B1273" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="C1273">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D1273" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274">
-        <v>44951</v>
+        <v>45004</v>
       </c>
       <c r="B1274" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="C1274">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D1274" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275">
-        <v>44999</v>
+        <v>45006</v>
       </c>
       <c r="B1275" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="C1275">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D1275" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276">
-        <v>45004</v>
+        <v>45014</v>
       </c>
       <c r="B1276" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="C1276">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D1276" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277">
-        <v>45006</v>
+        <v>45015</v>
       </c>
       <c r="B1277" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="C1277">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D1277" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278">
-        <v>45014</v>
+        <v>45018</v>
       </c>
       <c r="B1278" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="C1278">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D1278" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279">
-        <v>45015</v>
+        <v>45019</v>
       </c>
       <c r="B1279" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="C1279">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1279" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280">
-        <v>45018</v>
+        <v>45020</v>
       </c>
       <c r="B1280" t="s">
-        <v>2493</v>
+        <v>1978</v>
       </c>
       <c r="C1280">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D1280" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281">
-        <v>45019</v>
+        <v>45021</v>
       </c>
       <c r="B1281" t="s">
         <v>2495</v>
       </c>
       <c r="C1281">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D1281" t="s">
         <v>2496</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282">
-        <v>45020</v>
+        <v>45022</v>
       </c>
       <c r="B1282" t="s">
-        <v>1979</v>
+        <v>2497</v>
       </c>
       <c r="C1282">
         <v>60</v>
       </c>
       <c r="D1282" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283">
-        <v>45021</v>
+        <v>45024</v>
       </c>
       <c r="B1283" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="C1283">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D1283" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284">
-        <v>45022</v>
+        <v>45025</v>
       </c>
       <c r="B1284" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="C1284">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1284" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285">
-        <v>45024</v>
+        <v>45026</v>
       </c>
       <c r="B1285" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="C1285">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D1285" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286">
-        <v>45025</v>
+        <v>45028</v>
       </c>
       <c r="B1286" t="s">
-        <v>2504</v>
+        <v>2074</v>
       </c>
       <c r="C1286">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1286" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287">
-        <v>45026</v>
+        <v>45029</v>
       </c>
       <c r="B1287" t="s">
         <v>2506</v>
       </c>
       <c r="C1287">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1287" t="s">
         <v>2507</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288">
-        <v>45028</v>
+        <v>45030</v>
       </c>
       <c r="B1288" t="s">
-        <v>2075</v>
+        <v>2508</v>
       </c>
       <c r="C1288">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D1288" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289">
-        <v>45029</v>
+        <v>45031</v>
       </c>
       <c r="B1289" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="C1289">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D1289" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290">
-        <v>45030</v>
+        <v>45032</v>
       </c>
       <c r="B1290" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="C1290">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D1290" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291">
-        <v>45031</v>
+        <v>45035</v>
       </c>
       <c r="B1291" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="C1291">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D1291" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292">
-        <v>45032</v>
+        <v>45036</v>
       </c>
       <c r="B1292" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="C1292">
         <v>50</v>
       </c>
       <c r="D1292" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293">
-        <v>45035</v>
+        <v>45037</v>
       </c>
       <c r="B1293" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="C1293">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D1293" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294">
-        <v>45036</v>
+        <v>45038</v>
       </c>
       <c r="B1294" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="C1294">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1294" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295">
-        <v>45037</v>
+        <v>45039</v>
       </c>
       <c r="B1295" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="C1295">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D1295" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296">
-        <v>45038</v>
+        <v>45040</v>
       </c>
       <c r="B1296" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="C1296">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D1296" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297">
-        <v>45039</v>
+        <v>45041</v>
       </c>
       <c r="B1297" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C1297">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D1297" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298">
-        <v>45040</v>
+        <v>45043</v>
       </c>
       <c r="B1298" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="C1298">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D1298" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299">
-        <v>45041</v>
+        <v>45044</v>
       </c>
       <c r="B1299" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="C1299">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D1299" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300">
-        <v>45043</v>
+        <v>45045</v>
       </c>
       <c r="B1300" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="C1300">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D1300" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301">
-        <v>45044</v>
+        <v>45046</v>
       </c>
       <c r="B1301" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="C1301">
         <v>50</v>
       </c>
       <c r="D1301" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302">
-        <v>45045</v>
+        <v>45047</v>
       </c>
       <c r="B1302" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="C1302">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="D1302" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303">
-        <v>45046</v>
+        <v>45049</v>
       </c>
       <c r="B1303" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="C1303">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D1303" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304">
-        <v>45047</v>
+        <v>45056</v>
       </c>
       <c r="B1304" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="C1304">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="D1304" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305">
-        <v>45049</v>
+        <v>45057</v>
       </c>
       <c r="B1305" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="C1305">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="D1305" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306">
-        <v>45056</v>
+        <v>45060</v>
       </c>
       <c r="B1306" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="C1306">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D1306" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307">
-        <v>45057</v>
+        <v>45064</v>
       </c>
       <c r="B1307" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="C1307">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1307" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308">
-        <v>45060</v>
+        <v>45067</v>
       </c>
       <c r="B1308" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="C1308">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D1308" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309">
-        <v>45064</v>
+        <v>45068</v>
       </c>
       <c r="B1309" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C1309">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D1309" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310">
-        <v>45067</v>
+        <v>45071</v>
       </c>
       <c r="B1310" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="C1310">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D1310" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311">
-        <v>45068</v>
+        <v>45072</v>
       </c>
       <c r="B1311" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="C1311">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D1311" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312">
-        <v>45071</v>
+        <v>45073</v>
       </c>
       <c r="B1312" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="C1312">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D1312" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313">
-        <v>45072</v>
+        <v>45074</v>
       </c>
       <c r="B1313" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="C1313">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1313" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314">
-        <v>45073</v>
+        <v>45076</v>
       </c>
       <c r="B1314" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="C1314">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D1314" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315">
-        <v>45074</v>
+        <v>45078</v>
       </c>
       <c r="B1315" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="C1315">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D1315" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316">
-        <v>45076</v>
+        <v>45081</v>
       </c>
       <c r="B1316" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="C1316">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D1316" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317">
-        <v>45078</v>
+        <v>45083</v>
       </c>
       <c r="B1317" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="C1317">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D1317" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318">
-        <v>45081</v>
+        <v>45086</v>
       </c>
       <c r="B1318" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="C1318">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D1318" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319">
-        <v>45083</v>
+        <v>45087</v>
       </c>
       <c r="B1319" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="C1319">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D1319" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320">
-        <v>45086</v>
+        <v>45088</v>
       </c>
       <c r="B1320" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="C1320">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D1320" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321">
-        <v>45087</v>
+        <v>45089</v>
       </c>
       <c r="B1321" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="C1321">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D1321" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322">
-        <v>45088</v>
+        <v>45090</v>
       </c>
       <c r="B1322" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="C1322">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="D1322" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323">
-        <v>45089</v>
+        <v>45092</v>
       </c>
       <c r="B1323" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="C1323">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D1323" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324">
-        <v>45090</v>
+        <v>45097</v>
       </c>
       <c r="B1324" t="s">
-        <v>2579</v>
+        <v>1047</v>
       </c>
       <c r="C1324">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D1324" t="s">
         <v>2580</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325">
-        <v>45092</v>
+        <v>45099</v>
       </c>
       <c r="B1325" t="s">
         <v>2581</v>
       </c>
       <c r="C1325">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D1325" t="s">
         <v>2582</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326">
-        <v>45097</v>
+        <v>45100</v>
       </c>
       <c r="B1326" t="s">
-        <v>1047</v>
+        <v>2583</v>
       </c>
       <c r="C1326">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D1326" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327">
-        <v>45099</v>
+        <v>45101</v>
       </c>
       <c r="B1327" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="C1327">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D1327" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328">
-        <v>45100</v>
+        <v>45102</v>
       </c>
       <c r="B1328" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="C1328">
-        <v>28</v>
+        <v>150</v>
       </c>
       <c r="D1328" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329">
-        <v>45101</v>
+        <v>45103</v>
       </c>
       <c r="B1329" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="C1329">
-        <v>150</v>
+        <v>240</v>
       </c>
       <c r="D1329" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330">
-        <v>45102</v>
+        <v>45107</v>
       </c>
       <c r="B1330" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="C1330">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="D1330" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331">
-        <v>45103</v>
+        <v>45108</v>
       </c>
       <c r="B1331" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="C1331">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="D1331" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332">
-        <v>45107</v>
+        <v>45110</v>
       </c>
       <c r="B1332" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="C1332">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="D1332" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333">
-        <v>45108</v>
+        <v>45112</v>
       </c>
       <c r="B1333" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="C1333">
-        <v>280</v>
+        <v>40</v>
       </c>
       <c r="D1333" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334">
-        <v>45110</v>
+        <v>45115</v>
       </c>
       <c r="B1334" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="C1334">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1334" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335">
-        <v>45112</v>
+        <v>45116</v>
       </c>
       <c r="B1335" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="C1335">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D1335" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336">
-        <v>45115</v>
+        <v>45118</v>
       </c>
       <c r="B1336" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="C1336">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1336" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337">
-        <v>45116</v>
+        <v>45119</v>
       </c>
       <c r="B1337" t="s">
-        <v>2604</v>
+        <v>1261</v>
       </c>
       <c r="C1337">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D1337" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338">
-        <v>45118</v>
+        <v>45123</v>
       </c>
       <c r="B1338" t="s">
         <v>2606</v>
       </c>
       <c r="C1338">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D1338" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339">
-        <v>45119</v>
+        <v>45135</v>
       </c>
       <c r="B1339" t="s">
-        <v>1261</v>
+        <v>2608</v>
       </c>
       <c r="C1339">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D1339" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340">
-        <v>45123</v>
+        <v>45136</v>
       </c>
       <c r="B1340" t="s">
-        <v>2609</v>
+        <v>68</v>
       </c>
       <c r="C1340">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D1340" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341">
-        <v>45135</v>
+        <v>45139</v>
       </c>
       <c r="B1341" t="s">
         <v>2611</v>
       </c>
       <c r="C1341">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1341" t="s">
         <v>2612</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342">
-        <v>45136</v>
+        <v>45140</v>
       </c>
       <c r="B1342" t="s">
-        <v>68</v>
+        <v>2613</v>
       </c>
       <c r="C1342">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D1342" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343">
-        <v>45139</v>
+        <v>45141</v>
       </c>
       <c r="B1343" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="C1343">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1343" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344">
-        <v>45140</v>
+        <v>45143</v>
       </c>
       <c r="B1344" t="s">
-        <v>2616</v>
+        <v>428</v>
       </c>
       <c r="C1344">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D1344" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345">
-        <v>45141</v>
+        <v>45144</v>
       </c>
       <c r="B1345" t="s">
         <v>2618</v>
       </c>
       <c r="C1345">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D1345" t="s">
         <v>2619</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346">
-        <v>45143</v>
+        <v>45146</v>
       </c>
       <c r="B1346" t="s">
-        <v>428</v>
+        <v>2620</v>
       </c>
       <c r="C1346">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1346" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347">
-        <v>45144</v>
+        <v>45147</v>
       </c>
       <c r="B1347" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C1347">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1347" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348">
-        <v>45146</v>
+        <v>45151</v>
       </c>
       <c r="B1348" t="s">
-        <v>2623</v>
+        <v>587</v>
       </c>
       <c r="C1348">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1348" t="s">
         <v>2624</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349">
-        <v>45147</v>
+        <v>45153</v>
       </c>
       <c r="B1349" t="s">
         <v>2625</v>
       </c>
       <c r="C1349">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D1349" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350">
-        <v>45151</v>
+        <v>45154</v>
       </c>
       <c r="B1350" t="s">
-        <v>587</v>
+        <v>2627</v>
       </c>
       <c r="C1350">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D1350" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351">
-        <v>45153</v>
+        <v>45160</v>
       </c>
       <c r="B1351" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="C1351">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1351" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352">
-        <v>45154</v>
+        <v>45161</v>
       </c>
       <c r="B1352" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="C1352">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1352" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353">
-        <v>45160</v>
+        <v>45165</v>
       </c>
       <c r="B1353" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="C1353">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1353" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354">
-        <v>45161</v>
+        <v>45166</v>
       </c>
       <c r="B1354" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="C1354">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1354" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355">
-        <v>45165</v>
+        <v>45167</v>
       </c>
       <c r="B1355" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="C1355">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D1355" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356">
-        <v>45166</v>
+        <v>45168</v>
       </c>
       <c r="B1356" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="C1356">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D1356" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357">
-        <v>45167</v>
+        <v>45170</v>
       </c>
       <c r="B1357" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="C1357">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D1357" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358">
-        <v>45168</v>
+        <v>45171</v>
       </c>
       <c r="B1358" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="C1358">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="D1358" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359">
-        <v>45170</v>
+        <v>45172</v>
       </c>
       <c r="B1359" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="C1359">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="D1359" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360">
-        <v>45171</v>
+        <v>45173</v>
       </c>
       <c r="B1360" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="C1360">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="D1360" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361">
-        <v>45172</v>
+        <v>45174</v>
       </c>
       <c r="B1361" t="s">
-        <v>2648</v>
+        <v>1019</v>
       </c>
       <c r="C1361">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D1361" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362">
-        <v>45173</v>
+        <v>45175</v>
       </c>
       <c r="B1362" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C1362">
+        <v>50</v>
+      </c>
+      <c r="D1362" t="s">
         <v>2650</v>
-      </c>
-[...4 lines deleted...]
-        <v>2651</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363">
-        <v>45174</v>
+        <v>45176</v>
       </c>
       <c r="B1363" t="s">
-        <v>1019</v>
+        <v>2651</v>
       </c>
       <c r="C1363">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D1363" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364">
-        <v>45175</v>
+        <v>45177</v>
       </c>
       <c r="B1364" t="s">
-        <v>1029</v>
+        <v>2653</v>
       </c>
       <c r="C1364">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D1364" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365">
-        <v>45176</v>
+        <v>45178</v>
       </c>
       <c r="B1365" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="C1365">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D1365" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366">
-        <v>45177</v>
+        <v>45179</v>
       </c>
       <c r="B1366" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="C1366">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1366" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367">
-        <v>45178</v>
+        <v>45181</v>
       </c>
       <c r="B1367" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="C1367">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1367" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368">
-        <v>45179</v>
+        <v>45182</v>
       </c>
       <c r="B1368" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="C1368">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1368" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369">
-        <v>45181</v>
+        <v>45183</v>
       </c>
       <c r="B1369" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="C1369">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1369" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370">
-        <v>45182</v>
+        <v>45186</v>
       </c>
       <c r="B1370" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="C1370">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1370" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371">
-        <v>45183</v>
+        <v>45187</v>
       </c>
       <c r="B1371" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="C1371">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1371" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372">
-        <v>45186</v>
+        <v>45188</v>
       </c>
       <c r="B1372" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="C1372">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1372" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373">
-        <v>45187</v>
+        <v>45189</v>
       </c>
       <c r="B1373" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="C1373">
         <v>50</v>
       </c>
       <c r="D1373" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374">
-        <v>45188</v>
+        <v>45190</v>
       </c>
       <c r="B1374" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="C1374">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D1374" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375">
-        <v>45189</v>
+        <v>45191</v>
       </c>
       <c r="B1375" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="C1375">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1375" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376">
-        <v>45190</v>
+        <v>45192</v>
       </c>
       <c r="B1376" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="C1376">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1376" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377">
-        <v>45191</v>
+        <v>45193</v>
       </c>
       <c r="B1377" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="C1377">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D1377" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378">
-        <v>45192</v>
+        <v>45197</v>
       </c>
       <c r="B1378" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="C1378">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D1378" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379">
-        <v>45193</v>
+        <v>45198</v>
       </c>
       <c r="B1379" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="C1379">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D1379" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380">
-        <v>45197</v>
+        <v>45201</v>
       </c>
       <c r="B1380" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="C1380">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D1380" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381">
-        <v>45198</v>
+        <v>45202</v>
       </c>
       <c r="B1381" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="C1381">
         <v>20</v>
       </c>
       <c r="D1381" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382">
-        <v>45201</v>
+        <v>45203</v>
       </c>
       <c r="B1382" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="C1382">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D1382" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383">
-        <v>45202</v>
+        <v>45206</v>
       </c>
       <c r="B1383" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="C1383">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1383" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384">
-        <v>45203</v>
+        <v>45221</v>
       </c>
       <c r="B1384" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="C1384">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1384" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385">
-        <v>45206</v>
+        <v>45222</v>
       </c>
       <c r="B1385" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="C1385">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D1385" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386">
-        <v>45221</v>
+        <v>45223</v>
       </c>
       <c r="B1386" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="C1386">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="D1386" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387">
-        <v>45222</v>
+        <v>45224</v>
       </c>
       <c r="B1387" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="C1387">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="D1387" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388">
-        <v>45223</v>
+        <v>45226</v>
       </c>
       <c r="B1388" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="C1388">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D1388" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389">
-        <v>45224</v>
+        <v>45229</v>
       </c>
       <c r="B1389" t="s">
-        <v>2702</v>
+        <v>372</v>
       </c>
       <c r="C1389">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="D1389" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390">
-        <v>45226</v>
+        <v>45235</v>
       </c>
       <c r="B1390" t="s">
         <v>2704</v>
       </c>
       <c r="C1390">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D1390" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391">
-        <v>45229</v>
+        <v>45238</v>
       </c>
       <c r="B1391" t="s">
-        <v>372</v>
+        <v>2552</v>
       </c>
       <c r="C1391">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1391" t="s">
         <v>2706</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392">
-        <v>45235</v>
+        <v>45245</v>
       </c>
       <c r="B1392" t="s">
         <v>2707</v>
       </c>
       <c r="C1392">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D1392" t="s">
         <v>2708</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393">
-        <v>45238</v>
+        <v>45250</v>
       </c>
       <c r="B1393" t="s">
-        <v>2555</v>
+        <v>2709</v>
       </c>
       <c r="C1393">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1393" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394">
-        <v>45245</v>
+        <v>45251</v>
       </c>
       <c r="B1394" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="C1394">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D1394" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395">
-        <v>45250</v>
+        <v>45252</v>
       </c>
       <c r="B1395" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="C1395">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D1395" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396">
-        <v>45251</v>
+        <v>45253</v>
       </c>
       <c r="B1396" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="C1396">
-        <v>15</v>
+        <v>480</v>
       </c>
       <c r="D1396" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397">
-        <v>45252</v>
+        <v>45255</v>
       </c>
       <c r="B1397" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="C1397">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D1397" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398">
-        <v>45253</v>
+        <v>45257</v>
       </c>
       <c r="B1398" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="C1398">
-        <v>480</v>
+        <v>20</v>
       </c>
       <c r="D1398" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399">
-        <v>45255</v>
+        <v>45259</v>
       </c>
       <c r="B1399" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="C1399">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D1399" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400">
-        <v>45257</v>
+        <v>45260</v>
       </c>
       <c r="B1400" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="C1400">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D1400" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401">
-        <v>45259</v>
+        <v>45261</v>
       </c>
       <c r="B1401" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="C1401">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D1401" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402">
-        <v>45260</v>
+        <v>45262</v>
       </c>
       <c r="B1402" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="C1402">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D1402" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403">
-        <v>45261</v>
+        <v>45265</v>
       </c>
       <c r="B1403" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="C1403">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1403" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404">
-        <v>45262</v>
+        <v>45266</v>
       </c>
       <c r="B1404" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="C1404">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D1404" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405">
-        <v>45265</v>
+        <v>45267</v>
       </c>
       <c r="B1405" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="C1405">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D1405" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406">
-        <v>45266</v>
+        <v>45269</v>
       </c>
       <c r="B1406" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="C1406">
         <v>8</v>
       </c>
       <c r="D1406" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407">
-        <v>45267</v>
+        <v>45270</v>
       </c>
       <c r="B1407" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="C1407">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D1407" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408">
-        <v>45269</v>
+        <v>45271</v>
       </c>
       <c r="B1408" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="C1408">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="D1408" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409">
-        <v>45270</v>
+        <v>45272</v>
       </c>
       <c r="B1409" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="C1409">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D1409" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410">
-        <v>45271</v>
+        <v>45275</v>
       </c>
       <c r="B1410" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="C1410">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D1410" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411">
-        <v>45272</v>
+        <v>45278</v>
       </c>
       <c r="B1411" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="C1411">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D1411" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412">
-        <v>45275</v>
+        <v>45279</v>
       </c>
       <c r="B1412" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="C1412">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1412" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413">
-        <v>45278</v>
+        <v>45280</v>
       </c>
       <c r="B1413" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="C1413">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1413" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414">
-        <v>45279</v>
+        <v>45281</v>
       </c>
       <c r="B1414" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="C1414">
         <v>30</v>
       </c>
       <c r="D1414" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415">
-        <v>45280</v>
+        <v>45282</v>
       </c>
       <c r="B1415" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="C1415">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1415" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416">
-        <v>45281</v>
+        <v>45283</v>
       </c>
       <c r="B1416" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="C1416">
         <v>30</v>
       </c>
       <c r="D1416" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417">
-        <v>45282</v>
+        <v>45284</v>
       </c>
       <c r="B1417" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="C1417">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D1417" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418">
-        <v>45283</v>
+        <v>45285</v>
       </c>
       <c r="B1418" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="C1418">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1418" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419">
-        <v>45284</v>
+        <v>45286</v>
       </c>
       <c r="B1419" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="C1419">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D1419" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420">
-        <v>45285</v>
+        <v>45287</v>
       </c>
       <c r="B1420" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="C1420">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="D1420" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421">
-        <v>45286</v>
+        <v>45288</v>
       </c>
       <c r="B1421" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="C1421">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D1421" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422">
-        <v>45287</v>
+        <v>45289</v>
       </c>
       <c r="B1422" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="C1422">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="D1422" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423">
-        <v>45288</v>
+        <v>45290</v>
       </c>
       <c r="B1423" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="C1423">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1423" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424">
-        <v>45289</v>
+        <v>45294</v>
       </c>
       <c r="B1424" t="s">
-        <v>2770</v>
+        <v>2306</v>
       </c>
       <c r="C1424">
         <v>20</v>
       </c>
       <c r="D1424" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425">
-        <v>45290</v>
+        <v>45295</v>
       </c>
       <c r="B1425" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1425">
+        <v>40</v>
+      </c>
+      <c r="D1425" t="s">
         <v>2772</v>
-      </c>
-[...4 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426">
-        <v>45294</v>
+        <v>45297</v>
       </c>
       <c r="B1426" t="s">
-        <v>2311</v>
+        <v>2773</v>
       </c>
       <c r="C1426">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1426" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427">
-        <v>45295</v>
+        <v>45307</v>
       </c>
       <c r="B1427" t="s">
-        <v>587</v>
+        <v>2775</v>
       </c>
       <c r="C1427">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1427" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428">
-        <v>45297</v>
+        <v>45309</v>
       </c>
       <c r="B1428" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="C1428">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D1428" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429">
-        <v>45307</v>
+        <v>45316</v>
       </c>
       <c r="B1429" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C1429">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1429" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430">
-        <v>45309</v>
+        <v>45317</v>
       </c>
       <c r="B1430" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="C1430">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D1430" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431">
-        <v>45316</v>
+        <v>45319</v>
       </c>
       <c r="B1431" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="C1431">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D1431" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432">
-        <v>45317</v>
+        <v>45321</v>
       </c>
       <c r="B1432" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="C1432">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1432" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433">
-        <v>45319</v>
+        <v>45323</v>
       </c>
       <c r="B1433" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="C1433">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1433" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434">
-        <v>45321</v>
+        <v>45325</v>
       </c>
       <c r="B1434" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="C1434">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1434" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435">
-        <v>45323</v>
+        <v>45326</v>
       </c>
       <c r="B1435" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="C1435">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D1435" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436">
-        <v>45325</v>
+        <v>45327</v>
       </c>
       <c r="B1436" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="C1436">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1436" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437">
-        <v>45326</v>
+        <v>45329</v>
       </c>
       <c r="B1437" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="C1437">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1437" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438">
-        <v>45327</v>
+        <v>45332</v>
       </c>
       <c r="B1438" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="C1438">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D1438" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439">
-        <v>45329</v>
+        <v>45333</v>
       </c>
       <c r="B1439" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="C1439">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D1439" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440">
-        <v>45332</v>
+        <v>45334</v>
       </c>
       <c r="B1440" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="C1440">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D1440" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441">
-        <v>45333</v>
+        <v>45335</v>
       </c>
       <c r="B1441" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="C1441">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1441" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442">
-        <v>45334</v>
+        <v>45337</v>
       </c>
       <c r="B1442" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="C1442">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D1442" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443">
-        <v>45335</v>
+        <v>45338</v>
       </c>
       <c r="B1443" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="C1443">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1443" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444">
-        <v>45337</v>
+        <v>45340</v>
       </c>
       <c r="B1444" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="C1444">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D1444" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445">
-        <v>45338</v>
+        <v>45347</v>
       </c>
       <c r="B1445" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="C1445">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D1445" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446">
-        <v>45340</v>
+        <v>45348</v>
       </c>
       <c r="B1446" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="C1446">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D1446" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447">
-        <v>45347</v>
+        <v>45349</v>
       </c>
       <c r="B1447" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="C1447">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D1447" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448">
-        <v>45348</v>
+        <v>45350</v>
       </c>
       <c r="B1448" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="C1448">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D1448" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449">
-        <v>45349</v>
+        <v>45351</v>
       </c>
       <c r="B1449" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="C1449">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D1449" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450">
-        <v>45350</v>
+        <v>45353</v>
       </c>
       <c r="B1450" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="C1450">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D1450" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451">
-        <v>45351</v>
+        <v>45354</v>
       </c>
       <c r="B1451" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="C1451">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D1451" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452">
-        <v>45353</v>
+        <v>45355</v>
       </c>
       <c r="B1452" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="C1452">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D1452" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453">
-        <v>45354</v>
+        <v>45356</v>
       </c>
       <c r="B1453" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="C1453">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="D1453" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454">
-        <v>45355</v>
+        <v>45358</v>
       </c>
       <c r="B1454" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="C1454">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D1454" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455">
-        <v>45356</v>
+        <v>45362</v>
       </c>
       <c r="B1455" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="C1455">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D1455" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456">
-        <v>45358</v>
+        <v>45363</v>
       </c>
       <c r="B1456" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="C1456">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1456" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457">
-        <v>45362</v>
+        <v>45368</v>
       </c>
       <c r="B1457" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="C1457">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D1457" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458">
-        <v>45363</v>
+        <v>45370</v>
       </c>
       <c r="B1458" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="C1458">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D1458" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459">
-        <v>45368</v>
+        <v>45372</v>
       </c>
       <c r="B1459" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="C1459">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D1459" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460">
-        <v>45372</v>
+        <v>45373</v>
       </c>
       <c r="B1460" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="C1460">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="D1460" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461">
-        <v>45373</v>
+        <v>45374</v>
       </c>
       <c r="B1461" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="C1461">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D1461" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462">
-        <v>45374</v>
+        <v>45378</v>
       </c>
       <c r="B1462" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="C1462">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D1462" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463">
-        <v>45378</v>
+        <v>45379</v>
       </c>
       <c r="B1463" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="C1463">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="D1463" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464">
         <v>45400</v>
       </c>
       <c r="B1464" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="C1464">
         <v>30</v>
       </c>
       <c r="D1464" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465">
         <v>45401</v>
       </c>
       <c r="B1465" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="C1465">
         <v>90</v>
       </c>
       <c r="D1465" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466">
         <v>45402</v>
       </c>
       <c r="B1466" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="C1466">
         <v>100</v>
       </c>
       <c r="D1466" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467">
         <v>45408</v>
       </c>
       <c r="B1467" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="C1467">
         <v>65</v>
       </c>
       <c r="D1467" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468">
         <v>45414</v>
       </c>
       <c r="B1468" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="C1468">
         <v>40</v>
       </c>
       <c r="D1468" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469">
         <v>45415</v>
       </c>
       <c r="B1469" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="C1469">
         <v>65</v>
       </c>
       <c r="D1469" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470">
         <v>45422</v>
       </c>
       <c r="B1470" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
       <c r="C1470">
         <v>50</v>
       </c>
       <c r="D1470" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471">
         <v>45441</v>
       </c>
       <c r="B1471" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="C1471">
         <v>40</v>
       </c>
       <c r="D1471" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472">
         <v>45452</v>
       </c>
       <c r="B1472" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="C1472">
         <v>20</v>
       </c>
       <c r="D1472" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473">
         <v>45507</v>
       </c>
       <c r="B1473" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="C1473">
         <v>20</v>
       </c>
       <c r="D1473" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474">
         <v>45512</v>
       </c>
       <c r="B1474" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="C1474">
         <v>6</v>
       </c>
       <c r="D1474" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475">
         <v>45520</v>
       </c>
       <c r="B1475" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="C1475">
         <v>6</v>
       </c>
       <c r="D1475" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476">
         <v>45548</v>
       </c>
       <c r="B1476" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="C1476">
         <v>30</v>
       </c>
       <c r="D1476" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477">
         <v>45550</v>
       </c>
       <c r="B1477" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="C1477">
         <v>20</v>
       </c>
       <c r="D1477" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478">
         <v>45552</v>
       </c>
       <c r="B1478" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="C1478">
         <v>70</v>
       </c>
       <c r="D1478" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479">
         <v>45553</v>
       </c>
       <c r="B1479" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="C1479">
         <v>50</v>
       </c>
       <c r="D1479" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480">
         <v>45556</v>
       </c>
       <c r="B1480" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="C1480">
         <v>40</v>
       </c>
       <c r="D1480" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481">
         <v>45557</v>
       </c>
       <c r="B1481" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="C1481">
         <v>12</v>
       </c>
       <c r="D1481" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482">
         <v>45558</v>
       </c>
       <c r="B1482" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="C1482">
         <v>50</v>
       </c>
       <c r="D1482" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483">
         <v>45561</v>
       </c>
       <c r="B1483" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="C1483">
         <v>24</v>
       </c>
       <c r="D1483" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484">
         <v>45562</v>
       </c>
       <c r="B1484" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="C1484">
         <v>15</v>
       </c>
       <c r="D1484" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485">
         <v>45568</v>
       </c>
       <c r="B1485" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="C1485">
         <v>80</v>
       </c>
       <c r="D1485" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486">
         <v>45570</v>
       </c>
       <c r="B1486" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="C1486">
         <v>12</v>
       </c>
       <c r="D1486" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487">
         <v>45575</v>
       </c>
       <c r="B1487" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="C1487">
         <v>45</v>
       </c>
       <c r="D1487" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488">
         <v>45577</v>
       </c>
       <c r="B1488" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="C1488">
         <v>100</v>
       </c>
       <c r="D1488" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489">
         <v>45579</v>
       </c>
       <c r="B1489" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="C1489">
         <v>70</v>
       </c>
       <c r="D1489" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490">
         <v>45584</v>
       </c>
       <c r="B1490" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="C1490">
         <v>20</v>
       </c>
       <c r="D1490" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491">
         <v>45585</v>
       </c>
       <c r="B1491" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="C1491">
         <v>30</v>
       </c>
       <c r="D1491" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
       <c r="A1492">
         <v>45589</v>
       </c>
       <c r="B1492" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="C1492">
         <v>40</v>
       </c>
       <c r="D1492" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493">
         <v>45591</v>
       </c>
       <c r="B1493" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="C1493">
         <v>100</v>
       </c>
       <c r="D1493" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494">
         <v>45592</v>
       </c>
       <c r="B1494" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="C1494">
         <v>15</v>
       </c>
       <c r="D1494" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495">
         <v>45595</v>
       </c>
       <c r="B1495" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="C1495">
         <v>20</v>
       </c>
       <c r="D1495" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496">
         <v>45596</v>
       </c>
       <c r="B1496" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="C1496">
         <v>30</v>
       </c>
       <c r="D1496" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497">
         <v>45597</v>
       </c>
       <c r="B1497" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="C1497">
         <v>15</v>
       </c>
       <c r="D1497" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498">
         <v>45599</v>
       </c>
       <c r="B1498" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="C1498">
         <v>25</v>
       </c>
       <c r="D1498" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499">
         <v>45601</v>
       </c>
       <c r="B1499" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="C1499">
         <v>15</v>
       </c>
       <c r="D1499" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500">
         <v>45603</v>
       </c>
       <c r="B1500" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="C1500">
         <v>100</v>
       </c>
       <c r="D1500" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501">
         <v>45604</v>
       </c>
       <c r="B1501" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="C1501">
         <v>30</v>
       </c>
       <c r="D1501" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502">
         <v>45608</v>
       </c>
       <c r="B1502" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="C1502">
         <v>35</v>
       </c>
       <c r="D1502" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503">
         <v>45609</v>
       </c>
       <c r="B1503" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="C1503">
         <v>100</v>
       </c>
       <c r="D1503" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504">
         <v>45611</v>
       </c>
       <c r="B1504" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="C1504">
         <v>15</v>
       </c>
       <c r="D1504" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505">
         <v>45613</v>
       </c>
       <c r="B1505" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="C1505">
         <v>20</v>
       </c>
       <c r="D1505" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506">
         <v>45615</v>
       </c>
       <c r="B1506" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="C1506">
         <v>100</v>
       </c>
       <c r="D1506" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507">
         <v>45617</v>
       </c>
       <c r="B1507" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="C1507">
         <v>20</v>
       </c>
       <c r="D1507" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508">
         <v>45621</v>
       </c>
       <c r="B1508" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="C1508">
         <v>20</v>
       </c>
       <c r="D1508" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509">
         <v>45623</v>
       </c>
       <c r="B1509" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="C1509">
         <v>20</v>
       </c>
       <c r="D1509" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510">
         <v>45624</v>
       </c>
       <c r="B1510" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="C1510">
         <v>121</v>
       </c>
       <c r="D1510" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511">
         <v>45627</v>
       </c>
       <c r="B1511" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="C1511">
         <v>15</v>
       </c>
       <c r="D1511" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
       <c r="A1512">
         <v>45628</v>
       </c>
       <c r="B1512" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1512">
         <v>330</v>
       </c>
       <c r="D1512" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1513" spans="1:4">
       <c r="A1513">
         <v>45631</v>
       </c>
       <c r="B1513" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="C1513">
         <v>60</v>
       </c>
       <c r="D1513" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1514" spans="1:4">
       <c r="A1514">
         <v>45632</v>
       </c>
       <c r="B1514" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="C1514">
         <v>20</v>
       </c>
       <c r="D1514" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515">
         <v>45633</v>
       </c>
       <c r="B1515" t="s">
-        <v>2654</v>
+        <v>2651</v>
       </c>
       <c r="C1515">
         <v>15</v>
       </c>
       <c r="D1515" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516">
         <v>45634</v>
       </c>
       <c r="B1516" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="C1516">
         <v>17</v>
       </c>
       <c r="D1516" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517">
         <v>45638</v>
       </c>
       <c r="B1517" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="C1517">
         <v>12</v>
       </c>
       <c r="D1517" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518">
         <v>45641</v>
       </c>
       <c r="B1518" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="C1518">
         <v>30</v>
       </c>
       <c r="D1518" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519">
         <v>45647</v>
       </c>
       <c r="B1519" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="C1519">
         <v>8</v>
       </c>
       <c r="D1519" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520">
         <v>45649</v>
       </c>
       <c r="B1520" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="C1520">
         <v>12</v>
       </c>
       <c r="D1520" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521">
         <v>45651</v>
       </c>
       <c r="B1521" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="C1521">
         <v>32</v>
       </c>
       <c r="D1521" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522">
         <v>45652</v>
       </c>
       <c r="B1522" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="C1522">
         <v>15</v>
       </c>
       <c r="D1522" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523">
         <v>45656</v>
       </c>
       <c r="B1523" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="C1523">
         <v>120</v>
       </c>
       <c r="D1523" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524">
         <v>45657</v>
       </c>
       <c r="B1524" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="C1524">
         <v>10</v>
       </c>
       <c r="D1524" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525">
         <v>45663</v>
       </c>
       <c r="B1525" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="C1525">
         <v>33</v>
       </c>
       <c r="D1525" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526">
         <v>45665</v>
       </c>
       <c r="B1526" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="C1526">
         <v>45</v>
       </c>
       <c r="D1526" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527">
         <v>45666</v>
       </c>
       <c r="B1527" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="C1527">
         <v>30</v>
       </c>
       <c r="D1527" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528">
         <v>45667</v>
       </c>
       <c r="B1528" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="C1528">
         <v>21</v>
       </c>
       <c r="D1528" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529">
         <v>45670</v>
       </c>
       <c r="B1529" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="C1529">
         <v>10</v>
       </c>
       <c r="D1529" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530">
         <v>45671</v>
       </c>
       <c r="B1530" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="C1530">
         <v>20</v>
       </c>
       <c r="D1530" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531">
         <v>45673</v>
       </c>
       <c r="B1531" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="C1531">
         <v>25</v>
       </c>
       <c r="D1531" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532">
         <v>45675</v>
       </c>
       <c r="B1532" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="C1532">
         <v>60</v>
       </c>
       <c r="D1532" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533">
         <v>45676</v>
       </c>
       <c r="B1533" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="C1533">
         <v>15</v>
       </c>
       <c r="D1533" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534">
         <v>45677</v>
       </c>
       <c r="B1534" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="C1534">
         <v>10</v>
       </c>
       <c r="D1534" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535">
         <v>45682</v>
       </c>
       <c r="B1535" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="C1535">
         <v>48</v>
       </c>
       <c r="D1535" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536">
         <v>45685</v>
       </c>
       <c r="B1536" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="C1536">
         <v>25</v>
       </c>
       <c r="D1536" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537">
-        <v>45688</v>
+        <v>45691</v>
       </c>
       <c r="B1537" t="s">
-        <v>2529</v>
+        <v>2992</v>
       </c>
       <c r="C1537">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1537" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538">
-        <v>45691</v>
+        <v>45693</v>
       </c>
       <c r="B1538" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="C1538">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1538" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539">
-        <v>45693</v>
+        <v>45695</v>
       </c>
       <c r="B1539" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="C1539">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D1539" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540">
-        <v>45695</v>
+        <v>45697</v>
       </c>
       <c r="B1540" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="C1540">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D1540" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541">
-        <v>45697</v>
+        <v>45705</v>
       </c>
       <c r="B1541" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="C1541">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1541" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542">
-        <v>45705</v>
+        <v>45708</v>
       </c>
       <c r="B1542" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="C1542">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1542" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543">
-        <v>45708</v>
+        <v>45709</v>
       </c>
       <c r="B1543" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="C1543">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D1543" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544">
-        <v>45709</v>
+        <v>45710</v>
       </c>
       <c r="B1544" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="C1544">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D1544" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545">
-        <v>45710</v>
+        <v>45714</v>
       </c>
       <c r="B1545" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
       <c r="C1545">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D1545" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546">
-        <v>45714</v>
+        <v>45725</v>
       </c>
       <c r="B1546" t="s">
-        <v>3008</v>
+        <v>910</v>
       </c>
       <c r="C1546">
         <v>50</v>
       </c>
       <c r="D1546" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547">
-        <v>45725</v>
+        <v>45726</v>
       </c>
       <c r="B1547" t="s">
-        <v>910</v>
+        <v>3011</v>
       </c>
       <c r="C1547">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D1547" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548">
-        <v>45726</v>
+        <v>45728</v>
       </c>
       <c r="B1548" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="C1548">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D1548" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549">
-        <v>45728</v>
+        <v>45730</v>
       </c>
       <c r="B1549" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="C1549">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D1549" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550">
-        <v>45730</v>
+        <v>45732</v>
       </c>
       <c r="B1550" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="C1550">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="D1550" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
       <c r="A1551">
-        <v>45732</v>
+        <v>45735</v>
       </c>
       <c r="B1551" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="C1551">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="D1551" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1552" spans="1:4">
       <c r="A1552">
-        <v>45735</v>
+        <v>45736</v>
       </c>
       <c r="B1552" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="C1552">
-        <v>177</v>
+        <v>40</v>
       </c>
       <c r="D1552" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
       <c r="A1553">
-        <v>45736</v>
+        <v>45740</v>
       </c>
       <c r="B1553" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="C1553">
         <v>40</v>
       </c>
       <c r="D1553" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554">
-        <v>45740</v>
+        <v>45741</v>
       </c>
       <c r="B1554" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="C1554">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1554" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="A1555">
-        <v>45741</v>
+        <v>45742</v>
       </c>
       <c r="B1555" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="C1555">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D1555" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556">
-        <v>45742</v>
+        <v>45747</v>
       </c>
       <c r="B1556" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="C1556">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D1556" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="A1557">
-        <v>45747</v>
+        <v>45750</v>
       </c>
       <c r="B1557" t="s">
-        <v>3029</v>
+        <v>2203</v>
       </c>
       <c r="C1557">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D1557" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558">
-        <v>45750</v>
+        <v>45752</v>
       </c>
       <c r="B1558" t="s">
-        <v>2208</v>
+        <v>3032</v>
       </c>
       <c r="C1558">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1558" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559">
-        <v>45752</v>
+        <v>45753</v>
       </c>
       <c r="B1559" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
       <c r="C1559">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="D1559" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560">
-        <v>45753</v>
+        <v>45755</v>
       </c>
       <c r="B1560" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
       <c r="C1560">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="D1560" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561">
-        <v>45755</v>
+        <v>45756</v>
       </c>
       <c r="B1561" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="C1561">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D1561" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562">
-        <v>45756</v>
+        <v>45757</v>
       </c>
       <c r="B1562" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
       <c r="C1562">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D1562" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563">
-        <v>45757</v>
+        <v>45759</v>
       </c>
       <c r="B1563" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="C1563">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1563" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564">
-        <v>45759</v>
+        <v>45760</v>
       </c>
       <c r="B1564" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="C1564">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1564" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="A1565">
-        <v>45760</v>
+        <v>45761</v>
       </c>
       <c r="B1565" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="C1565">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1565" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="A1566">
-        <v>45761</v>
+        <v>45765</v>
       </c>
       <c r="B1566" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="C1566">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D1566" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567">
-        <v>45765</v>
+        <v>45767</v>
       </c>
       <c r="B1567" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
       <c r="C1567">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D1567" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568">
-        <v>45767</v>
+        <v>45768</v>
       </c>
       <c r="B1568" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="C1568">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="D1568" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569">
-        <v>45768</v>
+        <v>45769</v>
       </c>
       <c r="B1569" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="C1569">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="D1569" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570">
-        <v>45769</v>
+        <v>45772</v>
       </c>
       <c r="B1570" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="C1570">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="D1570" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571">
-        <v>45772</v>
+        <v>45773</v>
       </c>
       <c r="B1571" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
       <c r="C1571">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D1571" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572">
-        <v>45773</v>
+        <v>45776</v>
       </c>
       <c r="B1572" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="C1572">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D1572" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573">
-        <v>45776</v>
+        <v>45784</v>
       </c>
       <c r="B1573" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="C1573">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D1573" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574">
-        <v>45784</v>
+        <v>45785</v>
       </c>
       <c r="B1574" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="C1574">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D1574" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575">
-        <v>45785</v>
+        <v>45787</v>
       </c>
       <c r="B1575" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="C1575">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1575" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576">
-        <v>45787</v>
+        <v>45789</v>
       </c>
       <c r="B1576" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="C1576">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1576" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577">
-        <v>45789</v>
+        <v>45791</v>
       </c>
       <c r="B1577" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="C1577">
         <v>30</v>
       </c>
       <c r="D1577" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578">
-        <v>45791</v>
+        <v>45793</v>
       </c>
       <c r="B1578" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="C1578">
+        <v>200</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>45794</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1579">
+        <v>20</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>45802</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1580">
+        <v>25</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>45804</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1581">
+        <v>100</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>45806</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1582">
         <v>30</v>
       </c>
-      <c r="D1578" t="s">
-        <v>3071</v>
+      <c r="D1582" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>45811</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C1583">
+        <v>60</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>45814</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1584">
+        <v>170</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>45821</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1585">
+        <v>80</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>45825</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1586">
+        <v>60</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>45826</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1587">
+        <v>25</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>45828</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1588">
+        <v>40</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>45829</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1589">
+        <v>20</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>45830</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1590">
+        <v>80</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>45833</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1591">
+        <v>35</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>45836</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1592">
+        <v>30</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>45838</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1593">
+        <v>35</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>45842</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1594">
+        <v>45</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>45844</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1595">
+        <v>50</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>45846</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1596">
+        <v>35</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>45847</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1597">
+        <v>60</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>45851</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1598">
+        <v>40</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>45855</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1599">
+        <v>50</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>45861</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1600">
+        <v>50</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>45863</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1601">
+        <v>50</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>45868</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1602">
+        <v>130</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>45871</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1603">
+        <v>60</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
+        <v>45872</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1604">
+        <v>20</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>45878</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1605">
+        <v>20</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>45886</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1606">
+        <v>90</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607">
+        <v>45889</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1607">
+        <v>60</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>45892</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1608">
+        <v>20</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>45915</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1609">
+        <v>20</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>3133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">