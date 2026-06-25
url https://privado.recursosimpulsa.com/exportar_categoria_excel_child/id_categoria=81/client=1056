--- v0 (2026-03-03)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3116">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>COML001PO. Conducción De Carretillas Elevadoras</t>
   </si>
   <si>
     <t>PD64</t>
   </si>
   <si>
     <t>COML008PO_Gestión Básica De Almacén</t>
   </si>
   <si>
     <t>PD72</t>
   </si>
   <si>
@@ -332,50 +332,56 @@
   <si>
     <t>SEAD276PO. Movilización De Pacientes Para Técnico De Cuidados Auxiliares De Enfermería</t>
   </si>
   <si>
     <t>PA_SEAD276PO</t>
   </si>
   <si>
     <t>SSCG006PO. Aplicación de La Ley De Dependencia</t>
   </si>
   <si>
     <t>PA297</t>
   </si>
   <si>
     <t>SSCG027PO. Actuaciones frente al acoso sexual.</t>
   </si>
   <si>
     <t>PA_SSCG027PO</t>
   </si>
   <si>
     <t>TMVI029PO. Inspección Y Régimen Sancionador En El Transporte Por Carretera</t>
   </si>
   <si>
     <t>PA300</t>
   </si>
   <si>
+    <t>Análisis Y Reducción De Costes</t>
+  </si>
+  <si>
+    <t>10791IN</t>
+  </si>
+  <si>
     <t>ADGD186PO Negociación con proveedores</t>
   </si>
   <si>
     <t>ADGD186PO_V2</t>
   </si>
   <si>
     <t>ADGG010PO Comercio electrónico</t>
   </si>
   <si>
     <t>ADGG010PO_V2</t>
   </si>
   <si>
     <t>ADGG013PO_V2 Correspondencia comercial</t>
   </si>
   <si>
     <t>ADGG013PO_V2</t>
   </si>
   <si>
     <t>ADGG072PO. Responsabilidad social corporativa</t>
   </si>
   <si>
     <t>ADGG072PO_V2</t>
   </si>
   <si>
     <t>(ADGG075PO) Social media marketing en comercio</t>
@@ -2333,54 +2339,66 @@
   <si>
     <t>SSCE33. Lenguaje no sexista para la igualdad de género.</t>
   </si>
   <si>
     <t>PA_SSCE33</t>
   </si>
   <si>
     <t>COMM049PO. Técnicas de marketing online, buscadores, social media y móvil.</t>
   </si>
   <si>
     <t>51825IN</t>
   </si>
   <si>
     <t>Calidad, protección y seguridad de los servicios. TMVI07</t>
   </si>
   <si>
     <t>50949IN</t>
   </si>
   <si>
     <t>CTRI0001. Igualdad y no discriminación en el ámbito laboral</t>
   </si>
   <si>
     <t>1202ID</t>
   </si>
   <si>
+    <t>ARGG005PO. Diseño gráfico vectorial con Corel Draw</t>
+  </si>
+  <si>
+    <t>PC130</t>
+  </si>
+  <si>
     <t>ADGG032PO. Gestores online para el desarrollo de sitios web y e-commerce: práctica profesional</t>
   </si>
   <si>
     <t>36376IN</t>
+  </si>
+  <si>
+    <t>SANP0004. Menús para dietas especiales</t>
+  </si>
+  <si>
+    <t>PA_SANP0004</t>
   </si>
   <si>
     <t>SSCG0005. Acompañamiento al proceso de duelo</t>
   </si>
   <si>
     <t>PA_SSCG0005</t>
   </si>
   <si>
     <t>COML0010. Distribución, reparto y recogida de productos alimenticios a domicilio.</t>
   </si>
   <si>
     <t>60040IN</t>
   </si>
   <si>
     <t>SEAD221PO. Equipo de Protección Individual (EPI)</t>
   </si>
   <si>
     <t>57277IN</t>
   </si>
   <si>
     <t>COML011PO. Gestión y control de compras y stock en almacén</t>
   </si>
   <si>
     <t>55018IN</t>
   </si>
@@ -2559,50 +2577,56 @@
   <si>
     <t>Energía solar térmica y termoeléctrica. ENAE008PO</t>
   </si>
   <si>
     <t>61145IN</t>
   </si>
   <si>
     <t>Confianza y seguridad en los establecimientos de restauración: la recepción y atención al cliente. HOTA14</t>
   </si>
   <si>
     <t>62836IN</t>
   </si>
   <si>
     <t>Decoración y exposición de platos. HOTR0002</t>
   </si>
   <si>
     <t>64097IN</t>
   </si>
   <si>
     <t>Tecnologías que apoyan la economía circular en alojamientos turísticos en la era post covid. HOTT02</t>
   </si>
   <si>
     <t>61724IN</t>
   </si>
   <si>
+    <t>Tutorización de acciones formativas para el empleo.</t>
+  </si>
+  <si>
+    <t>64028IN</t>
+  </si>
+  <si>
     <t>ADGD345PO Novedades en la seguridad de los datos personales</t>
   </si>
   <si>
     <t>PH_ADGD345PO</t>
   </si>
   <si>
     <t>ADGG112PO Uso de aplicaciones móviles en el ámbito laboral: Calendario, agenda, correo electrónico</t>
   </si>
   <si>
     <t>PH_ADGD112PO</t>
   </si>
   <si>
     <t>ADGD183PO Motivación humana en los grupos de trabajo</t>
   </si>
   <si>
     <t>PH_ADGD183PO</t>
   </si>
   <si>
     <t>HOTR006PO Apicación de fundamentos básicos de cocina</t>
   </si>
   <si>
     <t>PH_HOTR006PO</t>
   </si>
   <si>
     <t>HOTR013PO Sistema de línea fria en cocina</t>
@@ -2625,50 +2649,56 @@
   <si>
     <t>HOTR0006 Creación y gestión de la marca personal en hostelería</t>
   </si>
   <si>
     <t>PH_HOTR0006</t>
   </si>
   <si>
     <t>HOTR0040 Organización de Caterings y eventos</t>
   </si>
   <si>
     <t>PH_HOTR0040</t>
   </si>
   <si>
     <t>ADGD144PO Habilidades Comunicativas antes conductas agresivas en atención a menores</t>
   </si>
   <si>
     <t>PH_ADGD144PO</t>
   </si>
   <si>
     <t>ADGN15 Facturación en la empresa con un sistema integrado de gestión empresarial</t>
   </si>
   <si>
     <t>PH_ADGN15</t>
   </si>
   <si>
+    <t>SSCE05. Inglés C1</t>
+  </si>
+  <si>
+    <t>SSCE05_PH</t>
+  </si>
+  <si>
     <t>EOCO031PO Coordinador en materia de seguridad y salud en obras de construcción</t>
   </si>
   <si>
     <t>PH_EOCO031PO</t>
   </si>
   <si>
     <t>FCOI09 Iniciación a la aplicación de las nuevas tecnologías en la empresa</t>
   </si>
   <si>
     <t>PH_FCOI09</t>
   </si>
   <si>
     <t>SEAG028PO Gestión Integral de Residuos</t>
   </si>
   <si>
     <t>PH_SEAG028PO</t>
   </si>
   <si>
     <t>SEAG059PO Tratamiento de RAAE. Requisitos RAEE III</t>
   </si>
   <si>
     <t>PH_SEAG059PO</t>
   </si>
   <si>
     <t>SEAG058PO Recogida, reutilización y almacenamiento de RAEE. Requisitos RAE II</t>
@@ -2721,50 +2751,56 @@
   <si>
     <t>SSCE009PO Herramientas digitales en el aula</t>
   </si>
   <si>
     <t>PH_SSCE009PO</t>
   </si>
   <si>
     <t>Reglamento europeo de protección de datos</t>
   </si>
   <si>
     <t>15035IN_4043EC</t>
   </si>
   <si>
     <t>ADGD0009. Actualización sociolaboral</t>
   </si>
   <si>
     <t>PA_ADGD0009</t>
   </si>
   <si>
     <t>IFCD0063. Aplicaciones industriales del aprendizaje automático y la inteligencia artificial</t>
   </si>
   <si>
     <t>PS_IFCD0063</t>
   </si>
   <si>
+    <t>ADGG017PO. Desarrollo TIC para la fidelización y acción comercial. Gamificación</t>
+  </si>
+  <si>
+    <t>PD_ADGG017PO</t>
+  </si>
+  <si>
     <t>65574IN</t>
   </si>
   <si>
     <t>IFCT101PO. Planificación de la seguridad informática en la empresa</t>
   </si>
   <si>
     <t>65695IN</t>
   </si>
   <si>
     <t>IFCT45. Competencias digitales básicas</t>
   </si>
   <si>
     <t>65295IN</t>
   </si>
   <si>
     <t>HOTT0015. Inglés profesional para turismo</t>
   </si>
   <si>
     <t>PC526</t>
   </si>
   <si>
     <t>HOTT0019. Información y atención turística en lengua extranjera: inglés</t>
   </si>
   <si>
     <t>PC641</t>
@@ -2796,50 +2832,56 @@
   <si>
     <t>COMT0008. Comercio en internet. Optimización de recursos</t>
   </si>
   <si>
     <t>66867IN</t>
   </si>
   <si>
     <t>COMT066PO. Comercio en internet. Optimización de recursos</t>
   </si>
   <si>
     <t>66908IN</t>
   </si>
   <si>
     <t>COMM002PO. Atención al cliente y calidad en el servicio.</t>
   </si>
   <si>
     <t>66207IN</t>
   </si>
   <si>
     <t>COMM0005. Estrategias de servicios: Calidad y orientación al cliente</t>
   </si>
   <si>
     <t>66401IN</t>
   </si>
   <si>
+    <t>Tienda virtual: Prestashop</t>
+  </si>
+  <si>
+    <t>COMT099POIN</t>
+  </si>
+  <si>
     <t>SSCG074PO. Teleasistencia</t>
   </si>
   <si>
     <t>58125IN</t>
   </si>
   <si>
     <t>UF0350: Gestión administrativa del proceso comercial</t>
   </si>
   <si>
     <t>39292IN</t>
   </si>
   <si>
     <t>COMT035PO. Facturación electrónica.</t>
   </si>
   <si>
     <t>68275IN</t>
   </si>
   <si>
     <t>IFCM0006. Google y sus aplicaciones</t>
   </si>
   <si>
     <t>67492IN</t>
   </si>
   <si>
     <t>FMEM009PO. Fundamentos de robótica</t>
@@ -3030,4668 +3072,6345 @@
   <si>
     <t>ADGD039PO. Contabilidad financiera</t>
   </si>
   <si>
     <t>ADGD039PO_EC</t>
   </si>
   <si>
     <t>ADGD044PO. Contratación laboral, tipos</t>
   </si>
   <si>
     <t>ADGD044PO_EC</t>
   </si>
   <si>
     <t>ADGD050PO. Control de quejas y reclamaciones</t>
   </si>
   <si>
     <t>ADGD050PO_EC</t>
   </si>
   <si>
     <t>ADGD055PO. Crea tu tienda on-line con prestashop</t>
   </si>
   <si>
     <t>ADGD055PO_EC</t>
   </si>
   <si>
+    <t>ADGD08. Análisis de la rentabilidad en los establecimientos hoteleros</t>
+  </si>
+  <si>
+    <t>ADGD08_EC</t>
+  </si>
+  <si>
+    <t>ADGD092PO. Entrevista de selección de personal</t>
+  </si>
+  <si>
+    <t>ADGD092PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD099PO. Estrategias de dirección de equipos de trabajo</t>
+  </si>
+  <si>
+    <t>ADGD099PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD107PO. Food defense</t>
+  </si>
+  <si>
+    <t>ADGD107PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD115PO. Gestion de cobros y reclamaciones</t>
+  </si>
+  <si>
+    <t>ADGD115PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD116PO. Gestión de compras informatizada</t>
+  </si>
+  <si>
+    <t>ADGD116PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD129PO. Gestión de recursos humanos</t>
+  </si>
+  <si>
+    <t>ADGD129PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD137. Comptabilitat informatitzada</t>
+  </si>
+  <si>
+    <t>ADGD137_EC</t>
+  </si>
+  <si>
+    <t>Venta online en la empresa: rrss y herramientas de comunicación</t>
+  </si>
+  <si>
+    <t>ADGD14_EC</t>
+  </si>
+  <si>
+    <t>Gestión y organización de la explotación agraria</t>
+  </si>
+  <si>
+    <t>ADGD143PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD162PO. Inglés empresarial</t>
+  </si>
+  <si>
+    <t>ADGD162PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD183PO. Motivación humana en los grupos de trabajo</t>
+  </si>
+  <si>
+    <t>ADGD183PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD188PO. Nóminas</t>
+  </si>
+  <si>
+    <t>ADGD188PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD204PO. Plan de igualdad  desarrollo, implantación, seguimiento y evaluación</t>
+  </si>
+  <si>
+    <t>ADGD204PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD211PO. Posicionamiento en buscadores</t>
+  </si>
+  <si>
+    <t>ADGD211PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD236PO. Negociación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>ADGD236PO_EC</t>
+  </si>
+  <si>
+    <t>Selección de personal on-line</t>
+  </si>
+  <si>
+    <t>ADGD242PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD249PO. Sistema de gestión medioambiental: iso 14001</t>
+  </si>
+  <si>
+    <t>ADGD249PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD250PO. Sistema de i+d+i y gestión de la innovación</t>
+  </si>
+  <si>
+    <t>ADGD250PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD255PO. Solución de financiación para pymes</t>
+  </si>
+  <si>
+    <t>ADGD255PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD267PO. Tramites on-line con la administracion</t>
+  </si>
+  <si>
+    <t>ADGD267PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD269PO. Fundamentos de la valoración de puestos de trabajo</t>
+  </si>
+  <si>
+    <t>ADGD269PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD28. Scrum y metodologías ágiles para proyectos digitales</t>
+  </si>
+  <si>
+    <t>ADGD28_EC</t>
+  </si>
+  <si>
+    <t>ADGD33. Transformación digital</t>
+  </si>
+  <si>
+    <t>ADGD33_EC</t>
+  </si>
+  <si>
+    <t>ADGD332PO. Planificación, programación y control de la producción</t>
+  </si>
+  <si>
+    <t>ADGD332PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD34. Gestión digital del talento</t>
+  </si>
+  <si>
+    <t>ADGD34_EC</t>
+  </si>
+  <si>
+    <t>ADGD341PO. Gestion agil de proyectos con scrum</t>
+  </si>
+  <si>
+    <t>ADGD341PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD345PO. Novedades en la seguridad de los datos personales</t>
+  </si>
+  <si>
+    <t>ADGD345PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD347PO. Programa avanzado agile project management</t>
+  </si>
+  <si>
+    <t>ADGD347PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD360PO. Metodología e implantación de las 5s</t>
+  </si>
+  <si>
+    <t>ADGD360PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD372PO. Dirigir equipos de trabajo en entornos virtuales</t>
+  </si>
+  <si>
+    <t>ADGD372PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD387PO. Delegado de protección de datos</t>
+  </si>
+  <si>
+    <t>ADGD387PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD46. Agile management</t>
+  </si>
+  <si>
+    <t>ADGD46_EC</t>
+  </si>
+  <si>
+    <t>ADGD47. Planificación y control proyectos con Microsoft Project</t>
+  </si>
+  <si>
+    <t>ADGD47_EC</t>
+  </si>
+  <si>
+    <t>ADGD52. Implantación de sistemas de calidad, prl y medioambientales en empresas  agroalimentarias</t>
+  </si>
+  <si>
+    <t>ADGD52_EC</t>
+  </si>
+  <si>
+    <t>ADGD55. Habilidades directivas para la gestión eficaz de equipo</t>
+  </si>
+  <si>
+    <t>ADGD55_EC</t>
+  </si>
+  <si>
+    <t>ADGD92. Contabilidad general, sage 50 y fiscalidad</t>
+  </si>
+  <si>
+    <t>ADGD92_EC</t>
+  </si>
+  <si>
+    <t>ADGD93. Habilidades directivas para la gestión de equipos en el sector textil confección</t>
+  </si>
+  <si>
+    <t>ADGD93_EC</t>
+  </si>
+  <si>
+    <t>ADGF01. Ingles financiero</t>
+  </si>
+  <si>
+    <t>ADGF01_EC</t>
+  </si>
+  <si>
+    <t>ADGG010PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG015PO. Desarrollo tecnológico de los procesos productivos</t>
+  </si>
+  <si>
+    <t>ADGG015PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG020PO. Excel avanzado</t>
+  </si>
+  <si>
+    <t>ADGG020PO_EC</t>
+  </si>
+  <si>
+    <t>Factura digital</t>
+  </si>
+  <si>
+    <t>ADGG022PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG040PO. Internet, redes sociales  y dispositivos digitales</t>
+  </si>
+  <si>
+    <t>ADGG040PO_EC</t>
+  </si>
+  <si>
+    <t>Ofimática en la nube: google drive</t>
+  </si>
+  <si>
+    <t>ADGG055PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG06. Digitalización y rrss como estrategia corporativa</t>
+  </si>
+  <si>
+    <t>ADGG06_EC</t>
+  </si>
+  <si>
+    <t>ADGG069PO. Project management  certificaciones internacionales</t>
+  </si>
+  <si>
+    <t>ADGG069PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG075PO. Social media marketing en comercio</t>
+  </si>
+  <si>
+    <t>ADGG075PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG076PO. Spss: aplicación y análisis estadístico</t>
+  </si>
+  <si>
+    <t>ADGG076PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG100. Atención al cliente</t>
+  </si>
+  <si>
+    <t>ADGG100_EC</t>
+  </si>
+  <si>
+    <t>ADGG102PO. Business intelligence</t>
+  </si>
+  <si>
+    <t>ADGG102PO_EC</t>
+  </si>
+  <si>
+    <t>ADGG109. Power bi  business intelligence</t>
+  </si>
+  <si>
+    <t>ADGG109_EC</t>
+  </si>
+  <si>
+    <t>ADGG12. Guión, contenido y publicidad en redes sociales</t>
+  </si>
+  <si>
+    <t>ADGG12_EC</t>
+  </si>
+  <si>
+    <t>ADGN002PO. Accidentes de trabajo: técnicas de investigación</t>
+  </si>
+  <si>
+    <t>ADGN002PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN003PO. Administración y operaciones de una entidad financiera</t>
+  </si>
+  <si>
+    <t>ADGN003PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN025PO. Contabilidad: cuenta pérdidas y ganancias, análisis de inversiones y financiación</t>
+  </si>
+  <si>
+    <t>ADGN025PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN027PO. Controler financiero</t>
+  </si>
+  <si>
+    <t>ADGN027PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN034PO. Dirección y gestion de entidades financieras</t>
+  </si>
+  <si>
+    <t>ADGN034PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN041PO. Finanzas para asesores inmobiliarios</t>
+  </si>
+  <si>
+    <t>ADGN041PO_EC</t>
+  </si>
+  <si>
+    <t>Gestión económica financiera para la toma de decisiones de riesgo</t>
+  </si>
+  <si>
+    <t>ADGN042PO_EC</t>
+  </si>
+  <si>
+    <t>Finanzas para no financieros</t>
+  </si>
+  <si>
+    <t>ADGN043PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN054PO. Gestión de costes</t>
+  </si>
+  <si>
+    <t>ADGN054PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN06. Fiscalidad agraria</t>
+  </si>
+  <si>
+    <t>ADGN06_EC</t>
+  </si>
+  <si>
+    <t>ADGN064PO. Gestión fiscal - irpf</t>
+  </si>
+  <si>
+    <t>ADGN064PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN065PO. Gestión fiscal  introducción</t>
+  </si>
+  <si>
+    <t>ADGN065PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN10. Aprende a realizar tu declaracion de la renta</t>
+  </si>
+  <si>
+    <t>ADGN10_EC</t>
+  </si>
+  <si>
+    <t>ADGN114PO. Seguros específicos de mercancías y transportes</t>
+  </si>
+  <si>
+    <t>ADGN114PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN125PO. Tesorería</t>
+  </si>
+  <si>
+    <t>ADGN125PO_EC</t>
+  </si>
+  <si>
+    <t>ADGN16. Fiscalidad en las pymes y uso de programa de gestión fiscal integrado</t>
+  </si>
+  <si>
+    <t>ADGN16_EC</t>
+  </si>
+  <si>
+    <t>ADGN17. Financiación en el sector agrario</t>
+  </si>
+  <si>
+    <t>ADGN17_EC</t>
+  </si>
+  <si>
+    <t>ADGX01. Ingles: gestión comercial</t>
+  </si>
+  <si>
+    <t>ADGX01_EC</t>
+  </si>
+  <si>
+    <t>AFDP015PO. Primeros auxilios en instalaciones deportivas</t>
+  </si>
+  <si>
+    <t>AFDP015PO_EC</t>
+  </si>
+  <si>
+    <t>AGAJ004PO. Operaciones generales de jardinería</t>
+  </si>
+  <si>
+    <t>AGAJ004PO_EC</t>
+  </si>
+  <si>
+    <t>AGAN001PO. Bienestar animal en el transporte de animales vivos</t>
+  </si>
+  <si>
+    <t>AGAN001PO_EC</t>
+  </si>
+  <si>
+    <t>AGAN005PO. Sanidad avícola</t>
+  </si>
+  <si>
+    <t>AGAN005PO_EC</t>
+  </si>
+  <si>
+    <t>AGAN01. Gestión y dinamización de explotaciones de vacuno de carne</t>
+  </si>
+  <si>
+    <t>AGAN01_EC</t>
+  </si>
+  <si>
+    <t>AGAU007PO. Defensa contra plagas y enfermedades en agricultura ecológica</t>
+  </si>
+  <si>
+    <t>AGAU007PO_EC</t>
+  </si>
+  <si>
+    <t>AGAU020PO. Uso eficiente del agua en el sector agrario</t>
+  </si>
+  <si>
+    <t>AGAU020PO_EC</t>
+  </si>
+  <si>
+    <t>AGAU27. Formación integral para agricultores</t>
+  </si>
+  <si>
+    <t>AGAU27_EC</t>
+  </si>
+  <si>
+    <t>AGAU28. Formación integral para trabajadores de almacén hortofruticola</t>
+  </si>
+  <si>
+    <t>AGAU28_EC</t>
+  </si>
+  <si>
+    <t>ARGG004PO. Autoedición: diseño gráfico</t>
+  </si>
+  <si>
+    <t>ARGG004PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG006PO. Diseño asistido por ordenador con autocad</t>
+  </si>
+  <si>
+    <t>ARGG006PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG008PO. Edición de imágenes y tratamiento multimedia</t>
+  </si>
+  <si>
+    <t>ARGG008PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG013PO. Photoshop avanzado</t>
+  </si>
+  <si>
+    <t>ARGG013PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG017PO. Digitalización de imágenes</t>
+  </si>
+  <si>
+    <t>ARGG017PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG024PO. Diseño asistido por ordenador con autocad 3d</t>
+  </si>
+  <si>
+    <t>ARGG024PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG031PO. Adobe illustrator avanzado cc</t>
+  </si>
+  <si>
+    <t>ARGG031PO_EC</t>
+  </si>
+  <si>
+    <t>ARGG032PO. Diseño asistido por ordenador con autocad 2d</t>
+  </si>
+  <si>
+    <t>ARGG032PO_EC</t>
+  </si>
+  <si>
+    <t>ARGI006PO. Impresión digital</t>
+  </si>
+  <si>
+    <t>ARGI006PO_EC</t>
+  </si>
+  <si>
+    <t>Diseño de envases y embalajes de cartón</t>
+  </si>
+  <si>
+    <t>ARGT003PO_EC</t>
+  </si>
+  <si>
+    <t>ARGT006PO. Formación técnica del cartón ondulado</t>
+  </si>
+  <si>
+    <t>ARGT006PO_EC</t>
+  </si>
+  <si>
+    <t>ARGT009PO. Onduladora  fabricación del cartón ondulado</t>
+  </si>
+  <si>
+    <t>ARGT009PO_EC</t>
+  </si>
+  <si>
+    <t>COME100. Comerç exterior</t>
+  </si>
+  <si>
+    <t>COME100_EC</t>
+  </si>
+  <si>
+    <t>Gestión logística</t>
+  </si>
+  <si>
+    <t>COML0006_EC</t>
+  </si>
+  <si>
+    <t>COML0012. Técnicas de paquetería</t>
+  </si>
+  <si>
+    <t>COML0012_EC</t>
+  </si>
+  <si>
+    <t>COML001PO. Conducción de carretillas elevadoras</t>
+  </si>
+  <si>
+    <t>COML001PO_EC</t>
+  </si>
+  <si>
+    <t>COML002PO. Trazabilidad y codificación</t>
+  </si>
+  <si>
+    <t>COML002PO_EC</t>
+  </si>
+  <si>
+    <t>COML009PO. Logística de flotas y sistemas telemáticos</t>
+  </si>
+  <si>
+    <t>COML009PO_EC</t>
+  </si>
+  <si>
+    <t>COML010PO. Política y gestión informatizada de stock</t>
+  </si>
+  <si>
+    <t>COML010PO_EC</t>
+  </si>
+  <si>
+    <t>COML011PO. Gestion y control de compras y stock en almacen</t>
+  </si>
+  <si>
+    <t>COML011PO_EC</t>
+  </si>
+  <si>
+    <t>COML013PO. Legislación y normativa del transporte de mercancías por carretera</t>
+  </si>
+  <si>
+    <t>COML013PO_EC</t>
+  </si>
+  <si>
+    <t>COML016PO. Mejora de gestión de stocks y beneficios en el comercio</t>
+  </si>
+  <si>
+    <t>COML016PO_EC</t>
+  </si>
+  <si>
+    <t>COML018PO. Función logística y optimización de costes</t>
+  </si>
+  <si>
+    <t>COML018PO_EC</t>
+  </si>
+  <si>
+    <t>COML019PO.Organización del almacén</t>
+  </si>
+  <si>
+    <t>COML019PO_EC</t>
+  </si>
+  <si>
+    <t>COML023PO.Gestión logística</t>
+  </si>
+  <si>
+    <t>COML023PO_EC</t>
+  </si>
+  <si>
+    <t>COML024PO.Internacionalización de pymes: gestión del transporte y aduanas</t>
+  </si>
+  <si>
+    <t>COML024PO_EC</t>
+  </si>
+  <si>
+    <t>COML031PO.Gestión de flotas y rutas: optimización</t>
+  </si>
+  <si>
+    <t>COML031PO_EC</t>
+  </si>
+  <si>
+    <t>COML032PO.Gestión del transporte en la empresa</t>
+  </si>
+  <si>
+    <t>COML032PO_EC</t>
+  </si>
+  <si>
+    <t>COML034PO.Gestión de flotas y localización de vehículos</t>
+  </si>
+  <si>
+    <t>COML034PO_EC</t>
+  </si>
+  <si>
+    <t>COML039PO_EC</t>
+  </si>
+  <si>
+    <t>COML100. Emmagatzematge, estocs i trameses</t>
+  </si>
+  <si>
+    <t>COML100_EC</t>
+  </si>
+  <si>
+    <t>COML101. Gestió de compres i aprovisionaments</t>
+  </si>
+  <si>
+    <t>COML101_EC</t>
+  </si>
+  <si>
+    <t>COML103. Logística integral</t>
+  </si>
+  <si>
+    <t>COML103_EC</t>
+  </si>
+  <si>
+    <t>COML104. Operació de carretons norma renovació une 58451</t>
+  </si>
+  <si>
+    <t>COML104_EC</t>
+  </si>
+  <si>
+    <t>COML106. Operació de carretons norma une 58451</t>
+  </si>
+  <si>
+    <t>COML106_EC</t>
+  </si>
+  <si>
+    <t>COML18. Comercio exterior  normativa internacional y aduanas</t>
+  </si>
+  <si>
+    <t>COML18_EC</t>
+  </si>
+  <si>
+    <t>COMM0008.Organización de eventos y protocolo</t>
+  </si>
+  <si>
+    <t>COMM0008_EC</t>
+  </si>
+  <si>
+    <t>COMM0009.Atención al cliente</t>
+  </si>
+  <si>
+    <t>COMM0009_EC</t>
+  </si>
+  <si>
+    <t>COMM001PO.Analítica web para medir resultados de marketing</t>
+  </si>
+  <si>
+    <t>COMM001PO_EC</t>
+  </si>
+  <si>
+    <t>COMM002PO.Atención al cliente y calidad del servicio</t>
+  </si>
+  <si>
+    <t>COMM002PO_EC</t>
+  </si>
+  <si>
+    <t>COMM006PO.Gestión de comunidades virtuales</t>
+  </si>
+  <si>
+    <t>COMM006PO_EC</t>
+  </si>
+  <si>
+    <t>COMM01.Ciberseguridad y reglamento general de protección de datos (rgpd) aplicado al comercio electrónico</t>
+  </si>
+  <si>
+    <t>COMM01_EC</t>
+  </si>
+  <si>
+    <t>COMM023PO. Espacios y decoración comercial</t>
+  </si>
+  <si>
+    <t>COMM023PO_EC</t>
+  </si>
+  <si>
+    <t>COMM025PO. Fundamentos del plan de marketing en internet</t>
+  </si>
+  <si>
+    <t>COMM025PO_EC</t>
+  </si>
+  <si>
+    <t>COMM031PO_EC</t>
+  </si>
+  <si>
+    <t>COMM04. Introducción a la inteligencia artificial aplicada al márketing</t>
+  </si>
+  <si>
+    <t>COMM04_EC</t>
+  </si>
+  <si>
+    <t>COMM045PO. Marketing básico en medios sociales</t>
+  </si>
+  <si>
+    <t>COMM045PO_EC</t>
+  </si>
+  <si>
+    <t>COMM046PO. Plan de marketing directo y fidelización de clientes</t>
+  </si>
+  <si>
+    <t>COMM046PO_EC</t>
+  </si>
+  <si>
+    <t>COMM049PO.Técnicas de marketing online, buscadores, social media y móvil</t>
+  </si>
+  <si>
+    <t>COMM049PO_EC</t>
+  </si>
+  <si>
+    <t>COMM055PO.Fundamentos del marketing mix aplicado</t>
+  </si>
+  <si>
+    <t>COMM055PO_EC</t>
+  </si>
+  <si>
+    <t>COMM085PO.Marketing y reputación online: comunidades virtuales</t>
+  </si>
+  <si>
+    <t>COMM085PO_EC</t>
+  </si>
+  <si>
+    <t>COMT105PO.Venta online</t>
+  </si>
+  <si>
+    <t>COMT105PO_EC</t>
+  </si>
+  <si>
+    <t>COMT108.Tècniques de venda i formació de venedors</t>
+  </si>
+  <si>
+    <t>COMT108_EC</t>
+  </si>
+  <si>
+    <t>COMT125PO.La venta de materiales en obra: el técnico-comercial</t>
+  </si>
+  <si>
+    <t>COMT125PO_EC</t>
+  </si>
+  <si>
+    <t>COMT126PO.Retail de materiales de construcción: el vendedor de tienda</t>
+  </si>
+  <si>
+    <t>COMT126PO_EC</t>
+  </si>
+  <si>
+    <t>CTRL0012.Frances elemental aplicado al departamento de pisos</t>
+  </si>
+  <si>
+    <t>CTRL0012_EC</t>
+  </si>
+  <si>
+    <t>ELEE013PO.Normas de operación de las redes de distrucion eléctrica</t>
+  </si>
+  <si>
+    <t>ELEE013PO_EC</t>
+  </si>
+  <si>
+    <t>ELEE018PO.Autómatas programables</t>
+  </si>
+  <si>
+    <t>ELEE018PO_EC</t>
+  </si>
+  <si>
+    <t>ELEE022PO.Operación y control del sistema eléctrico</t>
+  </si>
+  <si>
+    <t>ELEE022PO_EC</t>
+  </si>
+  <si>
+    <t>ELEE026PO.Normativa infraestructuras alta tensión</t>
+  </si>
+  <si>
+    <t>ELEE026PO_EC</t>
+  </si>
+  <si>
+    <t>ELEM100.Robòtica</t>
+  </si>
+  <si>
+    <t>ELEM100_EC</t>
+  </si>
+  <si>
+    <t>ENAC005PO.Calculos para la certificacion energetica de edificios existentes y de nueva construcción</t>
+  </si>
+  <si>
+    <t>ENAC005PO_EC</t>
+  </si>
+  <si>
+    <t>ENAC008PO.Eficiencia energética en la construcción de edificios  trabajadores de la obra</t>
+  </si>
+  <si>
+    <t>ENAC008PO_EC</t>
+  </si>
+  <si>
+    <t>ENAC015PO.Técnico/a experto/a en certificación energética en edificios</t>
+  </si>
+  <si>
+    <t>ENAC015PO_EC</t>
+  </si>
+  <si>
+    <t>ENAC017PO.Desarrollo sostenible de proyectos</t>
+  </si>
+  <si>
+    <t>ENAC017PO_EC</t>
+  </si>
+  <si>
+    <t>ENAC019PO.Herramienta de optimización y gestión de recursos energéticos (energy expert)</t>
+  </si>
+  <si>
+    <t>ENAC019PO_EC</t>
+  </si>
+  <si>
+    <t>ENAC022PO.Eficiencia energética en la industria frigorifíca</t>
+  </si>
+  <si>
+    <t>ENAC022PO_EC</t>
+  </si>
+  <si>
+    <t>ENAE003PO.Diseño y mantenimiento de instalaciones de energía solar fotovoltaica</t>
+  </si>
+  <si>
+    <t>ENAE003PO_EC</t>
+  </si>
+  <si>
+    <t>ENAE004PO.Energías renovables en la gestión energética</t>
+  </si>
+  <si>
+    <t>ENAE004PO_EC</t>
+  </si>
+  <si>
+    <t>ENAE010PO.Energías renovables: especialidad biomasa</t>
+  </si>
+  <si>
+    <t>ENAE010PO_EC</t>
+  </si>
+  <si>
+    <t>ENAE014PO.La energía solar en el panorama energético actual</t>
+  </si>
+  <si>
+    <t>ENAE014PO_EC</t>
+  </si>
+  <si>
+    <t>ENAE020PO.Sistemas de energía renovable en edificios</t>
+  </si>
+  <si>
+    <t>ENAE020PO_EC</t>
+  </si>
+  <si>
+    <t>ENAL005PO.Mercado energético y contratación de la  energía</t>
+  </si>
+  <si>
+    <t>ENAL005PO_EC</t>
+  </si>
+  <si>
+    <t>EOCE004PO.Cálculo de estructuras de hormigón con cypecad</t>
+  </si>
+  <si>
+    <t>EOCE004PO_EC</t>
+  </si>
+  <si>
+    <t>EOCE007PO.Dosificación en la elaboración del hormigón</t>
+  </si>
+  <si>
+    <t>EOCE007PO_EC</t>
+  </si>
+  <si>
+    <t>EOCE009PO.Patologías del hormigón y su reparación</t>
+  </si>
+  <si>
+    <t>EOCE009PO_EC</t>
+  </si>
+  <si>
+    <t>EOCO002PO.Accesibilidad universal</t>
+  </si>
+  <si>
+    <t>EOCO002PO_EC</t>
+  </si>
+  <si>
+    <t>EOCO027PO.Seguridad vial y señalización (coex)</t>
+  </si>
+  <si>
+    <t>EOCO027PO_EC</t>
+  </si>
+  <si>
+    <t>SSCE0056. Sensibilización en la igualdad efectiva entre mujeres y hombres para la docencia de la FPE</t>
+  </si>
+  <si>
+    <t>SSCE0056_EC</t>
+  </si>
+  <si>
+    <t>FCOE009PO. Inglés profesional para turismo</t>
+  </si>
+  <si>
+    <t>FCOE009PO_EC</t>
+  </si>
+  <si>
+    <t>FCOI001PO. Manejo del programa SPSS para análisis estadísticos</t>
+  </si>
+  <si>
+    <t>FCOI001PO_EC</t>
+  </si>
+  <si>
+    <t>FCOM01. Manipulador de alimentos</t>
+  </si>
+  <si>
+    <t>FCOM01_EC</t>
+  </si>
+  <si>
+    <t>FCOO03. Inserción laboral, sensibilización medioambiental y en la igualdad de género</t>
+  </si>
+  <si>
+    <t>FCOO03_EC</t>
+  </si>
+  <si>
+    <t>Básico de prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>FCOS02_EC</t>
+  </si>
+  <si>
+    <t>FCOV011PO_EC</t>
+  </si>
+  <si>
+    <t>FCOXXX24. Formación para la igualdad</t>
+  </si>
+  <si>
+    <t>FCOXXX24_EC</t>
+  </si>
+  <si>
+    <t>FMEM009PO_EC</t>
+  </si>
+  <si>
+    <t>HOTA0002. Optimización de la gestión de hoteles</t>
+  </si>
+  <si>
+    <t>HOTA0002_EC</t>
+  </si>
+  <si>
+    <t>HOTA0003. Recepción y atención al cliente en establecimientos de alojamiento</t>
+  </si>
+  <si>
+    <t>HOTA0003_EC</t>
+  </si>
+  <si>
+    <t>HOTA0004. Técnicas y procedimientos de limpieza en alojamientos</t>
+  </si>
+  <si>
+    <t>74259IN</t>
+  </si>
+  <si>
+    <t>HOTA0006. Gestión y seguimiento de los nuevos procedimientos de limpieza</t>
+  </si>
+  <si>
+    <t>HOTA0006_EC</t>
+  </si>
+  <si>
+    <t>HOTA005PO. Recepción y atención al cliente en establecimientos de alojamiento</t>
+  </si>
+  <si>
+    <t>HOTA005PO_EC</t>
+  </si>
+  <si>
+    <t>HOTA006PO. Servicio de lavandería plancha</t>
+  </si>
+  <si>
+    <t>HOTA006PO_EC</t>
+  </si>
+  <si>
+    <t>HOTA01. Transmisión de confianza y seguridad sanitaria: la recepción y atención al cliente</t>
+  </si>
+  <si>
+    <t>HOTA01_EC</t>
+  </si>
+  <si>
+    <t>HOTA02. Innovación en las técnicas y procedimientos de limpieza en alojamientos derivadas del covid-19</t>
+  </si>
+  <si>
+    <t>HOTA02_EC</t>
+  </si>
+  <si>
+    <t>HOTA13. Planes de contingencia en alojamientos y hostelería en torno al covid-19</t>
+  </si>
+  <si>
+    <t>HOTA13_EC</t>
+  </si>
+  <si>
+    <t>HOTA14. Confianza y seguridad en los establecimientos de restauración: la recepción y atención al cliente</t>
+  </si>
+  <si>
+    <t>HOTA14_EC</t>
+  </si>
+  <si>
+    <t>HOTA15. Tecnologías que apoyan la sostenibilidad en alojamientos turísticos en la era post covid</t>
+  </si>
+  <si>
+    <t>HOTA15_EC</t>
+  </si>
+  <si>
+    <t>HOTI100. Desenvolupament de productes turístics</t>
+  </si>
+  <si>
+    <t>HOTI100_EC</t>
+  </si>
+  <si>
+    <t>HOTI103. Informació i atenció turística en llengua estrangera: anglès</t>
+  </si>
+  <si>
+    <t>HOTI103_EC</t>
+  </si>
+  <si>
+    <t>HOTR0001. Introducción a la gestión economica-financiera del restaurante</t>
+  </si>
+  <si>
+    <t>HOTR0001_EC</t>
+  </si>
+  <si>
+    <t>HOTR0005. Cocina de caza, setas y trufas</t>
+  </si>
+  <si>
+    <t>HOTR0005_EC</t>
+  </si>
+  <si>
+    <t>HOTR0006. Creación y gestión de la marca personal en hostelería</t>
+  </si>
+  <si>
+    <t>HOTR0006_EC</t>
+  </si>
+  <si>
+    <t>HOTR0007. Preelaboración y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>HOTR0007_EC</t>
+  </si>
+  <si>
+    <t>HOTR0008. Cocina básica</t>
+  </si>
+  <si>
+    <t>HOTR0008_EC</t>
+  </si>
+  <si>
+    <t>HOTR0009_EC</t>
+  </si>
+  <si>
+    <t>HOTR0010. Cocina internacional</t>
+  </si>
+  <si>
+    <t>HOTR0010_EC</t>
+  </si>
+  <si>
+    <t>HOTR0011. Cocina para restauración colectiva I</t>
+  </si>
+  <si>
+    <t>HOTR0011_EC</t>
+  </si>
+  <si>
+    <t>HOTR0012. Creación de cartas y menús</t>
+  </si>
+  <si>
+    <t>HOTR0012_EC</t>
+  </si>
+  <si>
+    <t>HOTR0013. Cocina creativa y de autor</t>
+  </si>
+  <si>
+    <t>HOTR0013_EC</t>
+  </si>
+  <si>
+    <t>Cocina vegetariana en restauración</t>
+  </si>
+  <si>
+    <t>HOTR0016_EC</t>
+  </si>
+  <si>
+    <t>Cocina de pescados y mariscos</t>
+  </si>
+  <si>
+    <t>HOTR0017_EC</t>
+  </si>
+  <si>
+    <t>HOTR0020_EC.Logística en la cocina: aprovisionamiento de materias primas</t>
+  </si>
+  <si>
+    <t>HOTR0020_EC</t>
+  </si>
+  <si>
+    <t>HOTR0022.Gestión de la restauración</t>
+  </si>
+  <si>
+    <t>HOTR0022_EC</t>
+  </si>
+  <si>
+    <t>HOTR0023.Servicio en restaurante y bares</t>
+  </si>
+  <si>
+    <t>HOTR0023_EC</t>
+  </si>
+  <si>
+    <t>HOTR0026.El servicio de comidas en centros sanitarios y sociosanitarios</t>
+  </si>
+  <si>
+    <t>HOTR0026_EC</t>
+  </si>
+  <si>
+    <t>HOTR0029.Análisis sensorial de vinos</t>
+  </si>
+  <si>
+    <t>HOTR0029_EC</t>
+  </si>
+  <si>
+    <t>HOTR0032.Evolución de las tecnologías y técnicas culinarias</t>
+  </si>
+  <si>
+    <t>HOTR0032_EC</t>
+  </si>
+  <si>
+    <t>HOTR0033.Planificación de menús y dietas especiales</t>
+  </si>
+  <si>
+    <t>HOTR0033_EC</t>
+  </si>
+  <si>
+    <t>HOTR0038.Pastelería: postres para restauración</t>
+  </si>
+  <si>
+    <t>HOTR0038_EC</t>
+  </si>
+  <si>
+    <t>HOTR0040.Organización de caterings y eventos</t>
+  </si>
+  <si>
+    <t>HOTR0040_EC</t>
+  </si>
+  <si>
+    <t>HOTR0041.Cocina italiana</t>
+  </si>
+  <si>
+    <t>HOTR0041_EC</t>
+  </si>
+  <si>
+    <t>HOTR0045.Servicio de catering</t>
+  </si>
+  <si>
+    <t>HOTR0045_EC</t>
+  </si>
+  <si>
+    <t>HOTR0046. Manipulador de alimentos y seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>HOTR0046_EC</t>
+  </si>
+  <si>
+    <t>HOTR0047. Cocina vegetal y cocina especial con intolerancias</t>
+  </si>
+  <si>
+    <t>HOTR0047_EC</t>
+  </si>
+  <si>
+    <t>HOTR0048. Cocina para celíacos</t>
+  </si>
+  <si>
+    <t>HOTR0048_EC</t>
+  </si>
+  <si>
+    <t>HOTR0049. Gestión en restauracion y diseño en proceso de servicio</t>
+  </si>
+  <si>
+    <t>HOTR0049_EC</t>
+  </si>
+  <si>
+    <t>HOTR0054. Elaboración de cafés y cartas de café en restauración</t>
+  </si>
+  <si>
+    <t>HOTR0054_EC</t>
+  </si>
+  <si>
+    <t>HOTR0056. Inglés restauración</t>
+  </si>
+  <si>
+    <t>HOTR0056_EC</t>
+  </si>
+  <si>
+    <t>HOTR0060. La cocina al vacío como herramienta de gestión</t>
+  </si>
+  <si>
+    <t>HOTR0060_EC</t>
+  </si>
+  <si>
+    <t>HOTR0061. Elaboración de helados y sorbetes en restauración</t>
+  </si>
+  <si>
+    <t>HOTR0061_EC</t>
+  </si>
+  <si>
+    <t>HOTR0063_EC</t>
+  </si>
+  <si>
+    <t>HOTR0064. Cocina aragonesa</t>
+  </si>
+  <si>
+    <t>HOTR0064_EC</t>
+  </si>
+  <si>
+    <t>HOTR0065. Logística en bar: aprovisionamiento y almacenaje de alimentos y bebidas</t>
+  </si>
+  <si>
+    <t>HOTR0065_EC</t>
+  </si>
+  <si>
+    <t>HOTR0067. Gestión del bar-cafetería</t>
+  </si>
+  <si>
+    <t>HOTR0067_EC</t>
+  </si>
+  <si>
+    <t>HOTR0069. Técnicas culinarias para pescados, crustáceos y moluscos</t>
+  </si>
+  <si>
+    <t>HOTR0069_EC</t>
+  </si>
+  <si>
+    <t>HOTR02. Alimentos de Aragón y su calidad diferenciada</t>
+  </si>
+  <si>
+    <t>HOTR02_EC</t>
+  </si>
+  <si>
+    <t>HOTR020PO. Cocina para celiacos</t>
+  </si>
+  <si>
+    <t>HOTR020PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR040PO. Gestión de la restauración</t>
+  </si>
+  <si>
+    <t>HOTR040PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR041PO. Gestión del bar-cafeteria</t>
+  </si>
+  <si>
+    <t>HOTR041PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR043PO. Inglés restauración</t>
+  </si>
+  <si>
+    <t>HOTR043PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR044PO. Introducción a la gestión económica-financiera del restaurante</t>
+  </si>
+  <si>
+    <t>HOTR044PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR054PO. Pastelería: postres para restauración</t>
+  </si>
+  <si>
+    <t>HOTR054PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR056PO. Preelaboración  y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>HOTR056PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR078PO. Cocina creativa y de autor</t>
+  </si>
+  <si>
+    <t>HOTR078PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR079PO. Técnicas culinarias para pescados, crustáceos y moluscos</t>
+  </si>
+  <si>
+    <t>HOTR079PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR080PO. Recetas y técnicas de la cocina en miniatura</t>
+  </si>
+  <si>
+    <t>HOTR080PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR081PO. Cocina italiana</t>
+  </si>
+  <si>
+    <t>HOTR081PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR083PO. Cocina vegetariana</t>
+  </si>
+  <si>
+    <t>HOTR083PO_EC</t>
+  </si>
+  <si>
+    <t>HOTR103. Gestió d establiments de restauración</t>
+  </si>
+  <si>
+    <t>HOTR103_EC</t>
+  </si>
+  <si>
+    <t>HOTR106. Presentació de vins i begudes</t>
+  </si>
+  <si>
+    <t>HOTR106_EC</t>
+  </si>
+  <si>
+    <t>HOTR35. Nuevas técnicas de limpieza y desinfección en restauración</t>
+  </si>
+  <si>
+    <t>HOTR35_EC</t>
+  </si>
+  <si>
+    <t>HOTR39. Oportunidades y debilidades de la hostelería ante el covid-19</t>
+  </si>
+  <si>
+    <t>HOTR39_EC</t>
+  </si>
+  <si>
+    <t>HOTR44. Procedimientos de sala en restauración - protección global frente al covid 19</t>
+  </si>
+  <si>
+    <t>HOTR44_EC</t>
+  </si>
+  <si>
+    <t>HOTT0006. Comercialización de productos turísticos</t>
+  </si>
+  <si>
+    <t>HOTT0006_EC</t>
+  </si>
+  <si>
+    <t>HOTT0007. Promoción y venta de servicios turísticos</t>
+  </si>
+  <si>
+    <t>HOTT0007_EC</t>
+  </si>
+  <si>
+    <t>HOTT0009. Animación turística</t>
+  </si>
+  <si>
+    <t>HOTT0009_EC</t>
+  </si>
+  <si>
+    <t>HOTT0015. Inglés profesional para el turismo</t>
+  </si>
+  <si>
+    <t>HOTT0015_EC</t>
+  </si>
+  <si>
+    <t>HOTT01. Acciones básicas frente a la covid-19 en turismo y hostelería</t>
+  </si>
+  <si>
+    <t>HOTT01_EC</t>
+  </si>
+  <si>
+    <t>HOTT02. Tecnologías que apoyan la economía circular en alojamientos turísticos en la era post covid</t>
+  </si>
+  <si>
+    <t>HOTT02_EC</t>
+  </si>
+  <si>
+    <t>HOTT03. Protocolo de protección y seguridad en la organización de eventos</t>
+  </si>
+  <si>
+    <t>HOTT03_EC</t>
+  </si>
+  <si>
+    <t>HOTU0002. Ecoturismo</t>
+  </si>
+  <si>
+    <t>HOTU0002_EC</t>
+  </si>
+  <si>
+    <t>HOTU001PO. Ecoturismo</t>
+  </si>
+  <si>
+    <t>HOTU001PO_EC</t>
+  </si>
+  <si>
+    <t>INAD002PO_EC. Certificación de calidad en alimentacion</t>
+  </si>
+  <si>
+    <t>INAD002PO_EC</t>
+  </si>
+  <si>
+    <t>Envasado de productos alimentarios</t>
+  </si>
+  <si>
+    <t>INAD003PO_EC</t>
+  </si>
+  <si>
+    <t>INAD004PO. Mermas en alimentación</t>
+  </si>
+  <si>
+    <t>INAD004PO_EC</t>
+  </si>
+  <si>
+    <t>INAD011PO_EC. Elaboración y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD011PO_EC</t>
+  </si>
+  <si>
+    <t>Formación básica en higiene alimentaria: food defense, appcc, limpieza y desinfección</t>
+  </si>
+  <si>
+    <t>INAD016PO_EC</t>
+  </si>
+  <si>
+    <t>INAD018PO. Gestión de crisis alimentarias</t>
+  </si>
+  <si>
+    <t>INAD018PO_EC</t>
+  </si>
+  <si>
+    <t>INAD021PO_EC. I+d+i en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD021PO_EC</t>
+  </si>
+  <si>
+    <t>INAD025PO_EC. Normativa de etiquetado de alimentos</t>
+  </si>
+  <si>
+    <t>INAD025PO_EC</t>
+  </si>
+  <si>
+    <t>INAD026PO_EC. Iso 22000 / 2005 para la gestión de la seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>INAD026PO_EC</t>
+  </si>
+  <si>
+    <t>INAD029PO_EC. Limpieza y desinfección en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD029PO_EC</t>
+  </si>
+  <si>
+    <t>INAD030PO_EC. Manipulación en crudo y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD030PO_EC</t>
+  </si>
+  <si>
+    <t>Métodos de conservación de los alimentos</t>
+  </si>
+  <si>
+    <t>INAD031PO_EC</t>
+  </si>
+  <si>
+    <t>INAD036PO_EC. Etiquetado de alimentos</t>
+  </si>
+  <si>
+    <t>INAD036PO_EC</t>
+  </si>
+  <si>
+    <t>INAD040PO. Elaboración y comercialización productos artesanos agrícolas</t>
+  </si>
+  <si>
+    <t>INAD040PO_EC</t>
+  </si>
+  <si>
+    <t>INAD041PO. Protocolos ifs y brc en seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>INAD041PO_EC</t>
+  </si>
+  <si>
+    <t>Seguridad e higiene en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD045PO_EC</t>
+  </si>
+  <si>
+    <t>INAD047PO. Sistemas de calidad en industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD047PO_EC</t>
+  </si>
+  <si>
+    <t>Trazabilidad en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD050PO_EC</t>
+  </si>
+  <si>
+    <t>INAD052PO_EC</t>
+  </si>
+  <si>
+    <t>Manipulación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD100_EC</t>
+  </si>
+  <si>
+    <t>INAD105. Seguretat alimentària: manipulació i control d aliments</t>
+  </si>
+  <si>
+    <t>INAD105_EC</t>
+  </si>
+  <si>
+    <t>Elaboración de pan con masa madre</t>
+  </si>
+  <si>
+    <t>INAF005PO_EC</t>
+  </si>
+  <si>
+    <t>INAF008PO. Materias primas innovadoras en panadería</t>
+  </si>
+  <si>
+    <t>INAF008PO_EC</t>
+  </si>
+  <si>
+    <t>QUIA015PO. Formulación detergencia</t>
+  </si>
+  <si>
+    <t>QUIA015PO_EC</t>
+  </si>
+  <si>
+    <t>QUIA026PO. Puesta en marcha de un ensayo clínico</t>
+  </si>
+  <si>
+    <t>QUIA026PO_EC</t>
+  </si>
+  <si>
+    <t>QUIA07. Gestión del control de calidad de los productos de cosmética</t>
+  </si>
+  <si>
+    <t>QUIA07_EC</t>
+  </si>
+  <si>
+    <t>QUIA15. Control de calidad de los productos de perfumería</t>
+  </si>
+  <si>
+    <t>QUIA15_EC</t>
+  </si>
+  <si>
+    <t>QUIE008PO. Nuevas formulaciones agroquímicas más respetuosas con el medioambiente</t>
+  </si>
+  <si>
+    <t>QUIE008PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE010PO. Procesos y fabricación en planta química</t>
+  </si>
+  <si>
+    <t>QUIE010PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE012PO. Planificación, programación y control de la producción en la industria química</t>
+  </si>
+  <si>
+    <t>QUIE012PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE013PO. Proceso productivo en planta química</t>
+  </si>
+  <si>
+    <t>QUIE013PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE015PO. Productos refrigerantes más respetuosos con el medioambiente</t>
+  </si>
+  <si>
+    <t>QUIE015PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE017PO. Reglamento almacenamiento productos químicos</t>
+  </si>
+  <si>
+    <t>QUIE017PO_EC</t>
+  </si>
+  <si>
+    <t>QUIE022PO. Principios básicos de trabajo en planta química</t>
+  </si>
+  <si>
+    <t>QUIE022PO_EC</t>
+  </si>
+  <si>
+    <t>QUIM016PO. Good manufacturing practices</t>
+  </si>
+  <si>
+    <t>QUIM016PO_EC</t>
+  </si>
+  <si>
+    <t>QUIM017PO. Good manufacturing practices (avanzado)</t>
+  </si>
+  <si>
+    <t>QUIM017PO_EC</t>
+  </si>
+  <si>
+    <t>QUIT011PO. Operaciones de transformación de termoplásticos por inyección</t>
+  </si>
+  <si>
+    <t>QUIT011PO_EC</t>
+  </si>
+  <si>
+    <t>QUIT013PO. Operaciones de extrusión de termoplásticos para operarios de planta</t>
+  </si>
+  <si>
+    <t>QUIT013PO_EC</t>
+  </si>
+  <si>
+    <t>SANP0006. Diseño de menus infantiles</t>
+  </si>
+  <si>
+    <t>SANP0006_EC</t>
+  </si>
+  <si>
+    <t>SANP0008. Gestión de alérgenos en el sector de la restauración</t>
+  </si>
+  <si>
+    <t>SANP0008_EC</t>
+  </si>
+  <si>
+    <t>SANP003PO. Alergias e intolerancias alimentarias</t>
+  </si>
+  <si>
+    <t>SANP003PO_EC</t>
+  </si>
+  <si>
+    <t>SANP020PO. Nutrición y dietética</t>
+  </si>
+  <si>
+    <t>SANP020PO_EC</t>
+  </si>
+  <si>
+    <t>SANP034PO. Salud, nutrición y dietética</t>
+  </si>
+  <si>
+    <t>SANP034PO_EC</t>
+  </si>
+  <si>
+    <t>SANP037PO. Farmacología básica</t>
+  </si>
+  <si>
+    <t>SANP037PO_EC</t>
+  </si>
+  <si>
+    <t>SANP038PO. Gestión de alérgenos en el sector de la restauración</t>
+  </si>
+  <si>
+    <t>SANP038PO_EC</t>
+  </si>
+  <si>
+    <t>SANP101. Nutrició i dietètica</t>
+  </si>
+  <si>
+    <t>SANP101_EC</t>
+  </si>
+  <si>
+    <t>SANT09. Inglés técnico-sanitario</t>
+  </si>
+  <si>
+    <t>SANT09_EC</t>
+  </si>
+  <si>
+    <t>SANT090PO. Reanimación cardiopulmonar</t>
+  </si>
+  <si>
+    <t>SANT090PO_EC</t>
+  </si>
+  <si>
+    <t>SANT11. Logistica sanitaria en situaciones de atención a múltiples víctimas y catástrofes</t>
+  </si>
+  <si>
+    <t>SANT11_EC</t>
+  </si>
+  <si>
+    <t>SEAD0001. Prl en la hostelería</t>
+  </si>
+  <si>
+    <t>SEAD0001_EC</t>
+  </si>
+  <si>
+    <t>SEAD102. Primers auxilis</t>
+  </si>
+  <si>
+    <t>SEAD102_EC</t>
+  </si>
+  <si>
+    <t>SEAD113PO. Manipulación de sustancias tóxicas</t>
+  </si>
+  <si>
+    <t>SEAD113PO_EC</t>
+  </si>
+  <si>
+    <t>SEAD130PO. Planes de evacuación y emergencias</t>
+  </si>
+  <si>
+    <t>SEAD130PO_EC</t>
+  </si>
+  <si>
+    <t>Equipos de protección individual (epi)</t>
+  </si>
+  <si>
+    <t>SEAD221PO_EC</t>
+  </si>
+  <si>
+    <t>SEAD259PO. Implementación de la norma ohsas 18001</t>
+  </si>
+  <si>
+    <t>SEAD259PO_EC</t>
+  </si>
+  <si>
+    <t>SEAD286PO. Riesgos químicos</t>
+  </si>
+  <si>
+    <t>SEAD286PO_EC</t>
+  </si>
+  <si>
+    <t>SEAD287PO. Atmósferas explosivas</t>
+  </si>
+  <si>
+    <t>SEAD287PO_EC</t>
+  </si>
+  <si>
+    <t>SEAD288PO. Prevención de riesgos laborales en el sector químico</t>
+  </si>
+  <si>
+    <t>SEAD288PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG003PO.Biocidas tipos y métodos de lucha</t>
+  </si>
+  <si>
+    <t>SEAG003PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG024PO.Gestión de residuos</t>
+  </si>
+  <si>
+    <t>SEAG024PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG027PO.Gestión de residuos peligrosos</t>
+  </si>
+  <si>
+    <t>SEAG027PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG028PO.Gestión integral de residuos</t>
+  </si>
+  <si>
+    <t>SEAG028PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG029PO_EC. Sistema de gestión medioambiental en la empresa</t>
+  </si>
+  <si>
+    <t>SEAG029PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG032PO. Gestión sostenible de los residuos</t>
+  </si>
+  <si>
+    <t>SEAG032PO_EC</t>
+  </si>
+  <si>
+    <t>Mantenimiento básico de limpieza en instalaciones</t>
+  </si>
+  <si>
+    <t>SEAG040PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG044PO. Normativa ambiental</t>
+  </si>
+  <si>
+    <t>SEAG044PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG054PO. Tratamiento de residuos y reciclaje</t>
+  </si>
+  <si>
+    <t>SEAG054PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG062PO. Técnico en contaminación atmosférica y acústica</t>
+  </si>
+  <si>
+    <t>SEAG062PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG063PO. Tramitacion electrónica de los datos ambientales de residuos</t>
+  </si>
+  <si>
+    <t>SEAG063PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG077PO. Tratamiento de residuos (excepto residuos urbanos)</t>
+  </si>
+  <si>
+    <t>SEAG077PO_EC</t>
+  </si>
+  <si>
+    <t>SEAG100. Auditoría ambiental</t>
+  </si>
+  <si>
+    <t>SEAG100_EC</t>
+  </si>
+  <si>
+    <t>SEAG101. Gestió ambiental</t>
+  </si>
+  <si>
+    <t>SEAG101_EC</t>
+  </si>
+  <si>
+    <t>SSCB0001. Animación sociocultural</t>
+  </si>
+  <si>
+    <t>SSCB0001_EC</t>
+  </si>
+  <si>
+    <t>SSCB04. Programa de prevención, identificación y alternativas de ocio al juego y apuestas on line</t>
+  </si>
+  <si>
+    <t>SSCB04_EC</t>
+  </si>
+  <si>
+    <t>SSCB101. Animación sociocultural</t>
+  </si>
+  <si>
+    <t>SSCB101_EC</t>
+  </si>
+  <si>
+    <t>SSCE0023. Recursos didácticos específicos de robótica educativa</t>
+  </si>
+  <si>
+    <t>SSCE0023_EC</t>
+  </si>
+  <si>
+    <t>SSCE0043. Instrumentos y recursos para formadores</t>
+  </si>
+  <si>
+    <t>SSCE0043_EC</t>
+  </si>
+  <si>
+    <t>SSCE0048. Diseño de programaciones didácticas para formadores</t>
+  </si>
+  <si>
+    <t>SSCE0048_EC</t>
+  </si>
+  <si>
+    <t>SSCE0050. Herramientas e instrumentos de evaluación para formadores</t>
+  </si>
+  <si>
+    <t>SSCE0050_EC</t>
+  </si>
+  <si>
+    <t>SSCE0054. Educación inclusiva centrada en el trastorno del espectro autista (TEA)</t>
+  </si>
+  <si>
+    <t>SSCE0054_EC</t>
+  </si>
+  <si>
+    <t>Inglés a1</t>
+  </si>
+  <si>
+    <t>SSCE01_EC</t>
+  </si>
+  <si>
+    <t>Inglés a2</t>
+  </si>
+  <si>
+    <t>SSCE02_EC</t>
+  </si>
+  <si>
+    <t>Competencias digitales docentes</t>
+  </si>
+  <si>
+    <t>SSCE17_EC</t>
+  </si>
+  <si>
+    <t>Resolució de conflictes</t>
+  </si>
+  <si>
+    <t>SSCE186_EC</t>
+  </si>
+  <si>
+    <t>Tutorizacion en teleformación</t>
+  </si>
+  <si>
+    <t>SSCE22_EC</t>
+  </si>
+  <si>
+    <t>Docencia digital de la formación profesional</t>
+  </si>
+  <si>
+    <t>SSCE31_EC</t>
+  </si>
+  <si>
+    <t>Educación para la convivencia y la igualdad</t>
+  </si>
+  <si>
+    <t>SSCG033PO_EC</t>
+  </si>
+  <si>
+    <t>Limpieza de superficies</t>
+  </si>
+  <si>
+    <t>SSCI0010_EC</t>
+  </si>
+  <si>
+    <t>Técnicas de tratamiento de pavimentos sin fluosilicatos</t>
+  </si>
+  <si>
+    <t>SSCI0015_EC</t>
+  </si>
+  <si>
+    <t>SSCI0016. Limpieza en salas blancas hospitalarias</t>
+  </si>
+  <si>
+    <t>SSCI0016_EC</t>
+  </si>
+  <si>
+    <t>Atención a la familia en situaciones de duelo</t>
+  </si>
+  <si>
+    <t>SSCI002PO_EC</t>
+  </si>
+  <si>
+    <t>Formación básica para limpiezas generales</t>
+  </si>
+  <si>
+    <t>SSCI004PO_EC</t>
+  </si>
+  <si>
+    <t>Tanatoestética</t>
+  </si>
+  <si>
+    <t>SSCI030PO_EC</t>
+  </si>
+  <si>
+    <t>SSCI031PO. Tanatopraxia</t>
+  </si>
+  <si>
+    <t>SSCI031PO_EC</t>
+  </si>
+  <si>
+    <t>Adr_consejero de seguridad para el transporte de mercancías peligrosas</t>
+  </si>
+  <si>
+    <t>TMVI004PO_EC</t>
+  </si>
+  <si>
+    <t>TMVI021PO. Consejero de seguridad en el transporte de mercancías peligrosas</t>
+  </si>
+  <si>
+    <t>TMVI021PO_EC</t>
+  </si>
+  <si>
+    <t>Tacógrafo digital</t>
+  </si>
+  <si>
+    <t>TMVI033PO_EC</t>
+  </si>
+  <si>
+    <t>Uso y manejo del gps</t>
+  </si>
+  <si>
+    <t>TMVI039PO_EC</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos viales  seguridad vial</t>
+  </si>
+  <si>
+    <t>TMVI041PO_EC</t>
+  </si>
+  <si>
+    <t>Estiba y carga de camiones en operaciones de recuperación</t>
+  </si>
+  <si>
+    <t>TMVI067PO_EC</t>
+  </si>
+  <si>
+    <t>Conducción económica y ecológica</t>
+  </si>
+  <si>
+    <t>TMVI070PO_EC</t>
+  </si>
+  <si>
+    <t>Diagnostico y evaluacion de edificios saludables</t>
+  </si>
+  <si>
+    <t>EOCO06_EC</t>
+  </si>
+  <si>
+    <t>COMM086PO. Herramientas de la gestión comercial y marketing</t>
+  </si>
+  <si>
+    <t>COMM086PO_EC</t>
+  </si>
+  <si>
+    <t>Herramientas tecnológicas al servicio de la gestión comercial de clientes</t>
+  </si>
+  <si>
+    <t>COMM087PO_EC</t>
+  </si>
+  <si>
+    <t>Redes sociales y marketing 2 0</t>
+  </si>
+  <si>
+    <t>COMM092PO_EC</t>
+  </si>
+  <si>
+    <t>Inbound business strategy</t>
+  </si>
+  <si>
+    <t>COMM102PO_EC</t>
+  </si>
+  <si>
+    <t>Comerç electrònic i botiga virtual</t>
+  </si>
+  <si>
+    <t>COMM103_EC</t>
+  </si>
+  <si>
+    <t>Community manager</t>
+  </si>
+  <si>
+    <t>COMM104_EC</t>
+  </si>
+  <si>
+    <t>Marketing online</t>
+  </si>
+  <si>
+    <t>COMM104PO_EC</t>
+  </si>
+  <si>
+    <t>Herramientas de difusión y marketing - difusión de medidas adoptadas ante el covid-19</t>
+  </si>
+  <si>
+    <t>COMM11_EC</t>
+  </si>
+  <si>
+    <t>Posicionament web seo/sem</t>
+  </si>
+  <si>
+    <t>COMM113_EC</t>
+  </si>
+  <si>
+    <t>Neuromarketing</t>
+  </si>
+  <si>
+    <t>COMM123PO_EC</t>
+  </si>
+  <si>
+    <t>Organización de eventos y protocolo</t>
+  </si>
+  <si>
+    <t>COMM127PO_EC</t>
+  </si>
+  <si>
+    <t>Promoció i negoci a través de les xarxes socials</t>
+  </si>
+  <si>
+    <t>COMM130_EC</t>
+  </si>
+  <si>
+    <t>Big data y transformación digital</t>
+  </si>
+  <si>
+    <t>COMM14_EC</t>
+  </si>
+  <si>
+    <t>Digital marketing &amp;amp: automation marketing</t>
+  </si>
+  <si>
+    <t>COMM27_EC</t>
+  </si>
+  <si>
+    <t>Monetización de contenidos</t>
+  </si>
+  <si>
+    <t>COMM44_EC</t>
+  </si>
+  <si>
+    <t>Procedimientos básicos en el marketing digital y redes sociales</t>
+  </si>
+  <si>
+    <t>COMM45_EC</t>
+  </si>
+  <si>
+    <t>Gestión de la calidad de servicio en el sector de la hostelería</t>
+  </si>
+  <si>
+    <t>COMT0009_EC</t>
+  </si>
+  <si>
+    <t>Fundamentos de atencion al cliente</t>
+  </si>
+  <si>
+    <t>COMT004PO_EC</t>
+  </si>
+  <si>
+    <t>COMT007PO_EC</t>
+  </si>
+  <si>
+    <t>Atención telefónica a clientes y tratamiento de situaciones conflictivas</t>
+  </si>
+  <si>
+    <t>COMT011PO_EC</t>
+  </si>
+  <si>
+    <t>Fundamentos para la creación de tiendas virtuales y desarrollo de la actividad comercial online</t>
+  </si>
+  <si>
+    <t>COMT017PO_EC</t>
+  </si>
+  <si>
+    <t>Negocios online y comercio electrónico</t>
+  </si>
+  <si>
+    <t>COMT027PO_EC</t>
+  </si>
+  <si>
+    <t>Facturación electrónica</t>
+  </si>
+  <si>
+    <t>COMT035PO_EC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fidelización, calidad y gestión de clientes </t>
+  </si>
+  <si>
+    <t>COMT036PO_EC</t>
+  </si>
+  <si>
+    <t>Gestión de ventas, marketing directo y utlización de redes sociales en la gestión comercial</t>
+  </si>
+  <si>
+    <t>COMT040PO_EC</t>
+  </si>
+  <si>
+    <t>Gestión de compras y  provedores</t>
+  </si>
+  <si>
+    <t>COMT042PO_EC</t>
+  </si>
+  <si>
+    <t>Gestion de compras y previsión de ventas en el pequeño comercio</t>
+  </si>
+  <si>
+    <t>COMT043PO_EC</t>
+  </si>
+  <si>
+    <t>Gestión operativa internacional de la empresa</t>
+  </si>
+  <si>
+    <t>COMT047PO_EC</t>
+  </si>
+  <si>
+    <t>Gestión operativa internacional de la empresa: licitaciones internacionales</t>
+  </si>
+  <si>
+    <t>COMT048PO_EC</t>
+  </si>
+  <si>
+    <t>Habilidades comerciales</t>
+  </si>
+  <si>
+    <t>COMT051PO_EC</t>
+  </si>
+  <si>
+    <t>Habilidades de comunicación con el cliente para vendedores</t>
+  </si>
+  <si>
+    <t>COMT052PO_EC</t>
+  </si>
+  <si>
+    <t>Comportamiento del consumidor y responsabilidad social del marketing en el comercio</t>
+  </si>
+  <si>
+    <t>COMT06_EC</t>
+  </si>
+  <si>
+    <t>Mercados financieros internacionales</t>
+  </si>
+  <si>
+    <t>COMT068PO_EC</t>
+  </si>
+  <si>
+    <t>Tecnologías aplicadas a la venta y atención al cliente</t>
+  </si>
+  <si>
+    <t>COMT071PO_EC</t>
+  </si>
+  <si>
+    <t>COMT077PO_EC</t>
+  </si>
+  <si>
+    <t>Fundamentos de comunicación con el cliente para la resolución de conflictos habituales</t>
+  </si>
+  <si>
+    <t>COMT079PO_EC</t>
+  </si>
+  <si>
+    <t>Técnicas de venta en carniceria-charcuteria</t>
+  </si>
+  <si>
+    <t>COMT089PO_EC</t>
+  </si>
+  <si>
+    <t>Tecnicas de venta en fruteria</t>
+  </si>
+  <si>
+    <t>COMT090PO_EC</t>
+  </si>
+  <si>
+    <t>Técnicas de venta en el comercio</t>
+  </si>
+  <si>
+    <t>COMT10_EC</t>
+  </si>
+  <si>
+    <t>Aparadorisme</t>
+  </si>
+  <si>
+    <t>COMT100_EC</t>
+  </si>
+  <si>
+    <t>Valor y tramites aduaneros</t>
+  </si>
+  <si>
+    <t>COMT100PO_EC</t>
+  </si>
+  <si>
+    <t>Atenció al client del petit comerç en llengua estrangera: anglès</t>
+  </si>
+  <si>
+    <t>COMT102_EC</t>
+  </si>
+  <si>
+    <t>Organización y realización de ventas técnicas</t>
+  </si>
+  <si>
+    <t>COMT102PO_EC</t>
+  </si>
+  <si>
+    <t>IMAI001PO. Aislamientos para la rehabilitación</t>
+  </si>
+  <si>
+    <t>IMAI001PO_EC</t>
+  </si>
+  <si>
+    <t>IMAI013PO. Instalación de climatización eficiente</t>
+  </si>
+  <si>
+    <t>IMAI013PO_EC</t>
+  </si>
+  <si>
+    <t>IMAI017PO. Mantenimiento eléctrico y mecánico de instalaciones industriales</t>
+  </si>
+  <si>
+    <t>IMAI017PO_EC</t>
+  </si>
+  <si>
+    <t>IMAR008PO. Mantenedor de climatización</t>
+  </si>
+  <si>
+    <t>IMAR008PO_EC</t>
+  </si>
+  <si>
+    <t>IMST0002. Fotografía gastronómica</t>
+  </si>
+  <si>
+    <t>IMST0002_EC</t>
+  </si>
+  <si>
+    <t>IMSV003PO. Edicion de videos con after effects (avanzado)</t>
+  </si>
+  <si>
+    <t>IMSV003PO_EC</t>
+  </si>
+  <si>
+    <t>IMSV012PO. Edición de video con avid</t>
+  </si>
+  <si>
+    <t>IMSV012PO_EC</t>
+  </si>
+  <si>
+    <t>IMSV031PO. Retoque fotográfico</t>
+  </si>
+  <si>
+    <t>IMSV031PO_EC</t>
+  </si>
+  <si>
+    <t>IMSV06. Herramientas de video y animación con photoshop y after effects</t>
+  </si>
+  <si>
+    <t>IMSV06_EC</t>
+  </si>
+  <si>
+    <t>INAD0001_EC. Manipulación en crudo y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD0001_EC</t>
+  </si>
+  <si>
+    <t>INAD0002_EC. Manipulación de alimentos de alto riesgo</t>
+  </si>
+  <si>
+    <t>INAD0002_EC</t>
+  </si>
+  <si>
+    <t>INAD0004_EC. Higiene en comedores escolares</t>
+  </si>
+  <si>
+    <t>INAD0004_EC</t>
+  </si>
+  <si>
+    <t>INAJ0002. Preelaboración y conservación de pescados, crustáceos y moluscos</t>
+  </si>
+  <si>
+    <t>71069IN</t>
+  </si>
+  <si>
+    <t>70545IN</t>
+  </si>
+  <si>
+    <t>ADGG07. Herramientas digitales Microsoft 365 nivel intermedio</t>
+  </si>
+  <si>
+    <t>71657IN</t>
+  </si>
+  <si>
+    <t>53607IN</t>
+  </si>
+  <si>
+    <t>IMSV004PO. Edición de vídeo con after effects (básico)</t>
+  </si>
+  <si>
+    <t>IMSV004PO_PDG</t>
+  </si>
+  <si>
+    <t>SANP0007. Salud, nutrición y dietética</t>
+  </si>
+  <si>
+    <t>72330IN</t>
+  </si>
+  <si>
+    <t>SSCG18. Atención integral y centrada en la persona para profesionales de atención continuada en centros y domicilios</t>
+  </si>
+  <si>
+    <t>PN_0020</t>
+  </si>
+  <si>
+    <t>SSCG19. Atención integral y centrada en la persona para profesionales de servicios generales en centros de servicios sociales</t>
+  </si>
+  <si>
+    <t>PN_0021</t>
+  </si>
+  <si>
+    <t>HOTA0001. El protocolo en hostelería.</t>
+  </si>
+  <si>
+    <t>61149IN</t>
+  </si>
+  <si>
+    <t>PS_ADGD47</t>
+  </si>
+  <si>
+    <t>HOTR055PO. Planificación de menús y dietas especiales</t>
+  </si>
+  <si>
+    <t>52088IN</t>
+  </si>
+  <si>
+    <t>CTRR0014. Gestión del estrés y trabajo bajo presión</t>
+  </si>
+  <si>
+    <t>73475IN</t>
+  </si>
+  <si>
+    <t>ADGD0071. Nóminas</t>
+  </si>
+  <si>
+    <t>71655IN</t>
+  </si>
+  <si>
+    <t>COMM062PO. Mercadotecnia en internet</t>
+  </si>
+  <si>
+    <t>69925IN</t>
+  </si>
+  <si>
+    <t>HOTR041PO. Gestión del bar-cafetería</t>
+  </si>
+  <si>
+    <t>72621IN</t>
+  </si>
+  <si>
+    <t>SSCE23. Administración y gestión de plataformas LMS moodle</t>
+  </si>
+  <si>
+    <t>72317IN</t>
+  </si>
+  <si>
+    <t>IA: ChatGPT y su uso en Excel</t>
+  </si>
+  <si>
+    <t>70596IN_1239ID</t>
+  </si>
+  <si>
+    <t>SSCE0003. Presentación acompañante de transporte escolar</t>
+  </si>
+  <si>
+    <t>PFT_SSCE0003</t>
+  </si>
+  <si>
+    <t>PD_SEAG062PO</t>
+  </si>
+  <si>
+    <t>HOTR124. Técnicas de emplatado gastronómico</t>
+  </si>
+  <si>
+    <t>PI177</t>
+  </si>
+  <si>
+    <t>73118IN</t>
+  </si>
+  <si>
+    <t>SEAG0005. Sistemas de gestión ambiental</t>
+  </si>
+  <si>
+    <t>73306IN</t>
+  </si>
+  <si>
+    <t>SSCE075PO. Formación de formadores en e-learning 120h</t>
+  </si>
+  <si>
+    <t>73553IN</t>
+  </si>
+  <si>
+    <t>COML0006. Gestión logística</t>
+  </si>
+  <si>
+    <t>72575IN</t>
+  </si>
+  <si>
+    <t>COMM0006. Marketing online: Diseño y promoción de sitios web</t>
+  </si>
+  <si>
+    <t>72336IN</t>
+  </si>
+  <si>
+    <t>FMEM0004. Fundamentos de robótica</t>
+  </si>
+  <si>
+    <t>72603IN</t>
+  </si>
+  <si>
+    <t>73099IN</t>
+  </si>
+  <si>
+    <t>SSCE04 . Inglés B2</t>
+  </si>
+  <si>
+    <t>73101IN</t>
+  </si>
+  <si>
+    <t>FCOV05. Comunicación en lenguas extranjeras (Inglés) N2</t>
+  </si>
+  <si>
+    <t>73124IN</t>
+  </si>
+  <si>
+    <t>FCOV06. Comunicación en lenguas extranjeras (Inglés) N3</t>
+  </si>
+  <si>
+    <t>73127IN</t>
+  </si>
+  <si>
+    <t>SSCE05 . Inglés C1</t>
+  </si>
+  <si>
+    <t>73103IN</t>
+  </si>
+  <si>
+    <t>72584IN</t>
+  </si>
+  <si>
+    <t>INAF0002. Pastelería</t>
+  </si>
+  <si>
+    <t>73059IN</t>
+  </si>
+  <si>
+    <t>73070IN</t>
+  </si>
+  <si>
+    <t>HOTR0056. Inglés. Restauración</t>
+  </si>
+  <si>
+    <t>73068IN</t>
+  </si>
+  <si>
+    <t>73065IN</t>
+  </si>
+  <si>
+    <t>FCOS02. Básico de prevención  de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PIT_FCOS02</t>
+  </si>
+  <si>
+    <t>72623IN</t>
+  </si>
+  <si>
+    <t>ADGD0061. Contabilidad básica</t>
+  </si>
+  <si>
+    <t>PD_ADGD0061</t>
+  </si>
+  <si>
+    <t>ADGN08. Ley de Contratos del Sector Público</t>
+  </si>
+  <si>
+    <t>PD_ADGN08</t>
+  </si>
+  <si>
+    <t>SSCE132PO. Programación por competencias</t>
+  </si>
+  <si>
+    <t>PD_SSCE132PO</t>
+  </si>
+  <si>
+    <t>SSCE0001. Agente de igualdad</t>
+  </si>
+  <si>
+    <t>PS_SSCE0001</t>
+  </si>
+  <si>
+    <t>ADGD008PO. Análisis de problemas y toma de decisiones</t>
+  </si>
+  <si>
+    <t>PAI_ADGD008PO</t>
+  </si>
+  <si>
+    <t>ADGD143PO. Gestión y organización de la explotación agraria</t>
+  </si>
+  <si>
+    <t>PAI_ADGD143PO</t>
+  </si>
+  <si>
+    <t>ADGD0004. Tratamiento y gestión de quejas y reclamaciones</t>
+  </si>
+  <si>
+    <t>PAI_ADGD0004</t>
+  </si>
+  <si>
+    <t>Aspectos jurídicos y documentales de la actividad de la persona trabajadora autónoma</t>
+  </si>
+  <si>
+    <t>PAIADGD0030</t>
+  </si>
+  <si>
+    <t>Gestión empresarial con calidad democrática</t>
+  </si>
+  <si>
+    <t>PAIADGD0039</t>
+  </si>
+  <si>
+    <t>Gestión empresarial para personas trabajadoras autónomas</t>
+  </si>
+  <si>
+    <t>PAIADGD0059</t>
+  </si>
+  <si>
+    <t>PAI_ADGD036PO</t>
+  </si>
+  <si>
+    <t>ADGD084PO. Elaboración de un plan de acogida</t>
+  </si>
+  <si>
+    <t>PAI_ADGD084PO</t>
+  </si>
+  <si>
+    <t>PAI_ADGD099PO</t>
+  </si>
+  <si>
+    <t>ADGD122PO. Gestión de la venta y su cobro. Atención de quejas y reclamaciones</t>
+  </si>
+  <si>
+    <t>PAI_ADGD122PO</t>
+  </si>
+  <si>
+    <t>ADGD14. Venta online en la empresa rrss y herramientas de comunicación</t>
+  </si>
+  <si>
+    <t>PAI_ADGD14</t>
+  </si>
+  <si>
+    <t>ADGD147PO. Comunicación, asertividad y escucha activa en la empresa</t>
+  </si>
+  <si>
+    <t>PAI_ADGD147PO</t>
+  </si>
+  <si>
+    <t>ADGD249PO. Sistema de gestión medioambiental: ISO 14001</t>
+  </si>
+  <si>
+    <t>PAI_ADGD249PO</t>
+  </si>
+  <si>
+    <t>ADGD305PO. Gestión de cooperativas de trabajo</t>
+  </si>
+  <si>
+    <t>PAI_ADGD305PO</t>
+  </si>
+  <si>
+    <t>ADGD87. Inteligencia emocional</t>
+  </si>
+  <si>
+    <t>PAI_ADGD87</t>
+  </si>
+  <si>
+    <t>ADGD91. Liderazgo digital</t>
+  </si>
+  <si>
+    <t>PAI_ADGD91</t>
+  </si>
+  <si>
+    <t>ADGG0002-MOD03957. Principios básicos de la agenda 2030</t>
+  </si>
+  <si>
+    <t>PAIADGG0002-MOD03957</t>
+  </si>
+  <si>
+    <t>ADGG0008. Marketing digital para personas trabajadoras autónomas</t>
+  </si>
+  <si>
+    <t>PAIADGG0008</t>
+  </si>
+  <si>
+    <t>ADGG029PO. Gestión documental y archivos</t>
+  </si>
+  <si>
+    <t>PAI_ADGG029PO</t>
+  </si>
+  <si>
+    <t>ADGG077PO. Técnicas administrativas</t>
+  </si>
+  <si>
+    <t>PAI_ADGG077PO</t>
+  </si>
+  <si>
+    <t>ADGG112PO. Uso de aplicaciones móviles en el ámbito laboral: calendario, agenda, correo electrónico</t>
+  </si>
+  <si>
+    <t>PAI_ADGG112PO</t>
+  </si>
+  <si>
+    <t>ADGG16. Word básico 2016 accesible</t>
+  </si>
+  <si>
+    <t>PAI_ADGG16</t>
+  </si>
+  <si>
+    <t>ADGG17. Excel básico 2016 accesible</t>
+  </si>
+  <si>
+    <t>PAI_ADGG17</t>
+  </si>
+  <si>
+    <t>ADGN0004. Prestaciones por incapacidad temporal o accidente de trabajo en trabajadores por cuenta propia</t>
+  </si>
+  <si>
+    <t>PAIB_ADGN0004</t>
+  </si>
+  <si>
+    <t>ADGN053PO. Fundamento de ética empresarial</t>
+  </si>
+  <si>
+    <t>PAI_ADGN053PO</t>
+  </si>
+  <si>
+    <t>ADGN145PO. Firma y facturación electrónica</t>
+  </si>
+  <si>
+    <t>PAI_ADGN145PO</t>
+  </si>
+  <si>
+    <t>ADGD178PO. Mediación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>PAI_ADGD178PO</t>
+  </si>
+  <si>
+    <t>ADGG052PO. Office: word, excel, access y power point</t>
+  </si>
+  <si>
+    <t>PAI_ADGG052PO</t>
+  </si>
+  <si>
+    <t>PAI_AGAN004PO</t>
+  </si>
+  <si>
+    <t>PAI_AGAU020PO</t>
+  </si>
+  <si>
+    <t>Tratamiento sostenible de residuos agrarios</t>
+  </si>
+  <si>
+    <t>PAIAGAU032PO</t>
+  </si>
+  <si>
+    <t>AGAU44. Gestión integrada de plagas</t>
+  </si>
+  <si>
+    <t>PAI_AGAU44</t>
+  </si>
+  <si>
+    <t>COMM045PO_Marketing básico en medios sociales</t>
+  </si>
+  <si>
+    <t>PAI_COMM045PO</t>
+  </si>
+  <si>
+    <t>COMT10. Técnicas de venta en el comercio</t>
+  </si>
+  <si>
+    <t>PAI_COMT10</t>
+  </si>
+  <si>
+    <t>COML0007. Gestión de flotas y rutas: optimización</t>
+  </si>
+  <si>
+    <t>PAICOML0007</t>
+  </si>
+  <si>
+    <t>PAI_COML002PO</t>
+  </si>
+  <si>
+    <t>COML007PO. Gestión administrativa de la agencia comercial</t>
+  </si>
+  <si>
+    <t>PAI_COML007PO</t>
+  </si>
+  <si>
+    <t>PAI_COML016PO</t>
+  </si>
+  <si>
+    <t>COML019PO. Organización de almacén</t>
+  </si>
+  <si>
+    <t>PAI_COML019PO</t>
+  </si>
+  <si>
+    <t>COMM01. Ciberseguridad y reglamento general de protección de datos (RGDP) aplicado al comercio electrónico</t>
+  </si>
+  <si>
+    <t>PAI_COMM01</t>
+  </si>
+  <si>
+    <t>COMM075PO. Organización del punto de venta y control de acciones promocionales</t>
+  </si>
+  <si>
+    <t>PAI_COMM075PO</t>
+  </si>
+  <si>
+    <t>PAI_COMM086PO</t>
+  </si>
+  <si>
+    <t>COMM12. Técnicas de fidelización del viajero: marketing y transformación digital</t>
+  </si>
+  <si>
+    <t>PAI_COMM12</t>
+  </si>
+  <si>
+    <t>COMM122PO. Uso empresarial de las redes sociales</t>
+  </si>
+  <si>
+    <t>PAI_COMM122PO</t>
+  </si>
+  <si>
+    <t>COMM38. Creación y gestión de la imagen y marca de tu empresa</t>
+  </si>
+  <si>
+    <t>PAI_COMM38</t>
+  </si>
+  <si>
+    <t>COMT0004. Sistemas de reserva on line: property management system</t>
+  </si>
+  <si>
+    <t>PAI_COMT0004</t>
+  </si>
+  <si>
+    <t>COMT0007. Atención al cliente con discapacidad en transporte de viajeros</t>
+  </si>
+  <si>
+    <t>PAI_COMT0007</t>
+  </si>
+  <si>
+    <t>COMT004PO. Fundamentos  de atención al cliente</t>
+  </si>
+  <si>
+    <t>PAI_COMT004PO</t>
+  </si>
+  <si>
+    <t>COMT011PO. Atención telefónica a clientes y tratamiento de situaciones conflictivas</t>
+  </si>
+  <si>
+    <t>PAI_COMT011PO</t>
+  </si>
+  <si>
+    <t>COMT013PO. Operativa de caja-terminal punto de venta</t>
+  </si>
+  <si>
+    <t>PAI_COMT013PO</t>
+  </si>
+  <si>
+    <t>COMT036PO. Fidelización, calidad y gestión de clientes</t>
+  </si>
+  <si>
+    <t>PAI_COMT036PO</t>
+  </si>
+  <si>
+    <t>COMT042PO. Gestión de compras y provedores</t>
+  </si>
+  <si>
+    <t>PAI_COMT042PO</t>
+  </si>
+  <si>
+    <t>COMT051PO. Habilidades comerciales</t>
+  </si>
+  <si>
+    <t>PAI_COMT051PO</t>
+  </si>
+  <si>
+    <t>COMT052PO. Habilidades de comunicación con el cliente para vendedores</t>
+  </si>
+  <si>
+    <t>PAI_COMT052PO</t>
+  </si>
+  <si>
+    <t>COMT058PO. Interacción con clientes. La escucha activa</t>
+  </si>
+  <si>
+    <t>PAI_COMT058PO</t>
+  </si>
+  <si>
+    <t>COMT06. Comportamiento del consumidor y responsabilidad social del marketing en el comercio</t>
+  </si>
+  <si>
+    <t>PAI_COMT06</t>
+  </si>
+  <si>
+    <t>Mantenimiento de cartera: cómo evitar (o minimizar) los abandonos</t>
+  </si>
+  <si>
+    <t>PAI_COMT063PO</t>
+  </si>
+  <si>
+    <t>PAI_COMT07</t>
+  </si>
+  <si>
+    <t>COMT079PO. Fundamentos de comunicación con el cliente para la resolución de conflictos habituales</t>
+  </si>
+  <si>
+    <t>PAI_COMT079PO</t>
+  </si>
+  <si>
+    <t>COMT08. Planificación del aprovisionamiento y gestión de stocks</t>
+  </si>
+  <si>
+    <t>PAI_COMT08</t>
+  </si>
+  <si>
+    <t>COMT09. Psicología aplicada a las ventas</t>
+  </si>
+  <si>
+    <t>PAI_COMT09</t>
+  </si>
+  <si>
+    <t>COMT098PO. Crm como herramienta de telemarketing</t>
+  </si>
+  <si>
+    <t>PAI_COMT098PO</t>
+  </si>
+  <si>
+    <t>COMT11. Gestion de incidencias del viajero. Fidelizacion del cliente</t>
+  </si>
+  <si>
+    <t>PAI_COMT11</t>
+  </si>
+  <si>
+    <t>COMT13. Retos para las empresas: nueva interacción con el cliente y digitalización de la gestión</t>
+  </si>
+  <si>
+    <t>PAI_COMT13</t>
+  </si>
+  <si>
+    <t>ELEE003PO. Fundamentos básicos de electricidad</t>
+  </si>
+  <si>
+    <t>PAIBELEE003PO</t>
+  </si>
+  <si>
+    <t>Electricidad para circuitos de corriente continua y alterna</t>
+  </si>
+  <si>
+    <t>PAIELEE004PO</t>
+  </si>
+  <si>
+    <t>ELEE006PO. Elementos eléctricos en las máquinas</t>
+  </si>
+  <si>
+    <t>PAI_ELEE006PO</t>
+  </si>
+  <si>
+    <t>FCOA07. Sensibilización en materia de sostenibilidad</t>
+  </si>
+  <si>
+    <t>PAI_FCOA07</t>
+  </si>
+  <si>
+    <t>Inglés elemental para el departamento de pisos</t>
+  </si>
+  <si>
+    <t>PAIFCOE01</t>
+  </si>
+  <si>
+    <t>FCOI30. Teletrabajo. Herramientas imprescindibles</t>
+  </si>
+  <si>
+    <t>PAIFCOI30</t>
+  </si>
+  <si>
+    <t>PAIFCOM01</t>
+  </si>
+  <si>
+    <t>FCOO02. Sensibilización en la igualdad de oportunidades</t>
+  </si>
+  <si>
+    <t>PAI_FCOO02</t>
+  </si>
+  <si>
+    <t>FCOO10. Prevención de enfermedades transmisibles en el ámbito de la formación profesional para el empleo</t>
+  </si>
+  <si>
+    <t>PAIFCOO10</t>
+  </si>
+  <si>
+    <t>FCOO14. Perspectiva de género. Igualdad y desarrollo personal</t>
+  </si>
+  <si>
+    <t>PAI_FCOO14</t>
+  </si>
+  <si>
+    <t>FCOV22. Comunicación en lengua castellana N2</t>
+  </si>
+  <si>
+    <t>PAI_FCOV22</t>
+  </si>
+  <si>
+    <t>HOTR001PO. Analisis sensorial de vinos</t>
+  </si>
+  <si>
+    <t>PAI_HOTR001PO</t>
+  </si>
+  <si>
+    <t>HOTR006PO. Aplicación de fundamentos básicos en cocina</t>
+  </si>
+  <si>
+    <t>PAI_HOTR006PO</t>
+  </si>
+  <si>
+    <t>HOTR01. Atención al cliente en hostelería</t>
+  </si>
+  <si>
+    <t>PAI_HOTR01</t>
+  </si>
+  <si>
+    <t>HOTR035PO. Enología, licores y aguardientes</t>
+  </si>
+  <si>
+    <t>PAI_HOTR035PO</t>
+  </si>
+  <si>
+    <t>HOTR041PO. Gestión del bar cafetería</t>
+  </si>
+  <si>
+    <t>PAI_HOTR041PO</t>
+  </si>
+  <si>
+    <t>HOTR050PO. Logística en bar: aprovisionamiento y almacenaje de alimentos y bebidas</t>
+  </si>
+  <si>
+    <t>PAI_HOTR050PO</t>
+  </si>
+  <si>
+    <t>HOTR051PO. Logística en la cocina: aprovisionamiento de materias primas</t>
+  </si>
+  <si>
+    <t>PAI_HOTR051PO</t>
+  </si>
+  <si>
+    <t>HOTR064PO. Servicio en restaurante y bares</t>
+  </si>
+  <si>
+    <t>PAI_HOTR064PO</t>
+  </si>
+  <si>
+    <t>PAI_HOTR35</t>
+  </si>
+  <si>
+    <t>HOTT0005. Amadeus</t>
+  </si>
+  <si>
+    <t>PAI_HOTT0005</t>
+  </si>
+  <si>
+    <t>PAI_HOTT0006</t>
+  </si>
+  <si>
+    <t>HOTT0013. Reservas aéreas</t>
+  </si>
+  <si>
+    <t>PAI_HOTT0013</t>
+  </si>
+  <si>
+    <t>HOTT0014. Reservas de hoteles transaccional</t>
+  </si>
+  <si>
+    <t>PAI_HOTT0014</t>
+  </si>
+  <si>
+    <t>HOTT02-MOD03112. Aproximación a la sostenibilidad y concepto circular</t>
+  </si>
+  <si>
+    <t>PAIHOTT02-MOD03112</t>
+  </si>
+  <si>
+    <t>HOTT04. Cierre de operaciones de venta en el sector de agencias de viajes</t>
+  </si>
+  <si>
+    <t>PAIHOTT04</t>
+  </si>
+  <si>
+    <t>INAD003PO. Envasado de productos alimentarios</t>
+  </si>
+  <si>
+    <t>PAI_INAD003PO</t>
+  </si>
+  <si>
+    <t>INAD011PO. Elaboración y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>PAI_INAD011PO</t>
+  </si>
+  <si>
+    <t>INAD036PO. Etiquetado de alimentos</t>
+  </si>
+  <si>
+    <t>PAI_INAD036PO</t>
+  </si>
+  <si>
+    <t>INAD041PO. Protocolo ifs y brc en seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>PAI_INAD041PO</t>
+  </si>
+  <si>
+    <t>INAD045PO. Seguridad e higiene en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>PAI_INAD045PO</t>
+  </si>
+  <si>
+    <t>INAD046PO. Sistema appcc y prácticas correctas de higiene</t>
+  </si>
+  <si>
+    <t>PAI_INAD046PO</t>
+  </si>
+  <si>
+    <t>INAD050PO. Trazabilidad en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>PAI_INAD050PO</t>
+  </si>
+  <si>
+    <t>PAI_INAD052PO</t>
+  </si>
+  <si>
+    <t>IFCM026PO. Seguridad informatica y firma digital</t>
+  </si>
+  <si>
+    <t>PAI_IFCM026PO</t>
+  </si>
+  <si>
+    <t>IFCT0024. Ciberseguridad para usuarios</t>
+  </si>
+  <si>
+    <t>PAIIFCT0024</t>
+  </si>
+  <si>
+    <t>IFCT087PO. Programación en visual C++</t>
+  </si>
+  <si>
+    <t>PAI_IFCT087PO</t>
+  </si>
+  <si>
+    <t>IFCT105. Business intelligence para tu negocio</t>
+  </si>
+  <si>
+    <t>PAI_IFCT105</t>
+  </si>
+  <si>
+    <t>PAI_IFCT45</t>
+  </si>
+  <si>
+    <t>IFCT46. Competencias digitales avanzadas</t>
+  </si>
+  <si>
+    <t>PAI_IFCT46</t>
+  </si>
+  <si>
+    <t>SEAG026PO. Gestión de residuos industriales</t>
+  </si>
+  <si>
+    <t>PAI_SEAG026PO</t>
+  </si>
+  <si>
+    <t>PAI_SEAG032PO</t>
+  </si>
+  <si>
+    <t>SEAG050PO. Normativa sobre responsabilidad medioambiental</t>
+  </si>
+  <si>
+    <t>PAISEAG050PO</t>
+  </si>
+  <si>
+    <t>SEAG06-MOD01370. Principios operativos de la economía circular</t>
+  </si>
+  <si>
+    <t>PAISEAG06-MOD01370</t>
+  </si>
+  <si>
+    <t>TMVI06. Movilidad inteligente para un futuro post-COVID19</t>
+  </si>
+  <si>
+    <t>PAI_TMVI06</t>
+  </si>
+  <si>
+    <t>TMVI07. Calidad, protección y seguridad de los servicios</t>
+  </si>
+  <si>
+    <t>PAI_TMVI07</t>
+  </si>
+  <si>
+    <t>TMVI08. Recepción y pautas de comportamiento con el cliente</t>
+  </si>
+  <si>
+    <t>PAITMVI08</t>
+  </si>
+  <si>
+    <t>74076IN</t>
+  </si>
+  <si>
+    <t>IFCM037PO. Herramientas de Google</t>
+  </si>
+  <si>
+    <t>72625IN</t>
+  </si>
+  <si>
+    <t>SSCG050PO. La igualdad entre hombres y mujeres en la negociación colectiva: planes de igualdad</t>
+  </si>
+  <si>
+    <t>74143IN</t>
+  </si>
+  <si>
+    <t>Plan de igualdad y prevención del acoso sexual en el trabajo</t>
+  </si>
+  <si>
+    <t>Sensibilización LGTBI+</t>
+  </si>
+  <si>
+    <t>75480IN</t>
+  </si>
+  <si>
+    <t>TMVI070PO. Conducción económica y ecológica</t>
+  </si>
+  <si>
+    <t>PFTTMVI070PO</t>
+  </si>
+  <si>
+    <t>TMVI0016. Conducción eficiente</t>
+  </si>
+  <si>
+    <t>PFTTMVI0016</t>
+  </si>
+  <si>
+    <t>PD_SANP0007</t>
+  </si>
+  <si>
+    <t>IMPE015PO. Higiene e hidratación de la piel del rostro y cuerpo</t>
+  </si>
+  <si>
+    <t>PD_IMPE015PO</t>
+  </si>
+  <si>
+    <t>UF4001. Operaciones posteriores a la entrega/recogida</t>
+  </si>
+  <si>
+    <t>PD_UF4001</t>
+  </si>
+  <si>
+    <t>MF2369. Operaciones de cobro en el servicio de entrega y recogida a domicilio</t>
+  </si>
+  <si>
+    <t>PD_MF2369</t>
+  </si>
+  <si>
+    <t>IMPE009PO. Personal shopper en comercio</t>
+  </si>
+  <si>
+    <t>PD_IMPE009PO</t>
+  </si>
+  <si>
+    <t>IFCT0022. Big Data</t>
+  </si>
+  <si>
+    <t>PD_IFCT0022</t>
+  </si>
+  <si>
+    <t>CURSO DE CONOCIMIENTOS EN FINANZAS PARA NO FINANCIEROS</t>
+  </si>
+  <si>
+    <t>PAIB2661</t>
+  </si>
+  <si>
+    <t>SANT0043. Manejo de cargas y movilización de pacientes</t>
+  </si>
+  <si>
+    <t>PA_SANT0043</t>
+  </si>
+  <si>
+    <t>(Formación mixta: Aula virtual+online) Inteligencia Artificial: Uso de ChatGPT</t>
+  </si>
+  <si>
+    <t>82 (80 online + 2 aula virtual)</t>
+  </si>
+  <si>
+    <t>AVNB_GPT_70596IN_1239ID</t>
+  </si>
+  <si>
+    <t>(Formación mixta: Aula virtual+online) Inteligencia Artificial: ChatGPT e inteligencia artificial</t>
+  </si>
+  <si>
+    <t>62 (60 online + 2 aula virtual)</t>
+  </si>
+  <si>
+    <t>AVNB_GPT_70596IN</t>
+  </si>
+  <si>
+    <t>(Formación mixta: Aula virtual+online). Aplicaciones industriales del aprendizaje automático y la inteligencia artificial</t>
+  </si>
+  <si>
+    <t>43 (40 online + 3 aula virtual)</t>
+  </si>
+  <si>
+    <t>AVNM_HIA_74076IN</t>
+  </si>
+  <si>
+    <t>(Formación Aula virtual). Aplicaciones industriales del aprendizaje automático y la inteligencia artificial</t>
+  </si>
+  <si>
+    <t>AVNM_HIA</t>
+  </si>
+  <si>
+    <t>CTRR0012. Prevención de riesgos laborales nivel básico según normativa del sector</t>
+  </si>
+  <si>
+    <t>PFT_CTRR0012</t>
+  </si>
+  <si>
+    <t>SSCG029PO. Discapacidad: atención a la familia</t>
+  </si>
+  <si>
+    <t>1248ID</t>
+  </si>
+  <si>
+    <t>PFT_FCOS02</t>
+  </si>
+  <si>
+    <t>FCOS02AG. Básico de prevención  de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PFT_FCOS02AG</t>
+  </si>
+  <si>
+    <t>FCOS02AL. Básico de prevención  de riesgos laborales. Almacén</t>
+  </si>
+  <si>
+    <t>PFT_FCOS02AL</t>
+  </si>
+  <si>
+    <t>FCOS02TR. Básico de prevención  de riesgos laborales. Transporte</t>
+  </si>
+  <si>
+    <t>PFT_FCOS02TR</t>
+  </si>
+  <si>
+    <t>COML05. Logística integral y logística inversa en la cadena de suministro de una empresa</t>
+  </si>
+  <si>
+    <t>PD_COML05</t>
+  </si>
+  <si>
+    <t>IFCT080PO. Programación con PHP y MySQL</t>
+  </si>
+  <si>
+    <t>PD_IFCT080PO</t>
+  </si>
+  <si>
+    <t>IFCT159. Introducción al big data e inteligencia artificial</t>
+  </si>
+  <si>
+    <t>PD_IFCT159</t>
+  </si>
+  <si>
+    <t>IFCT114PO. Linux</t>
+  </si>
+  <si>
+    <t>PD_IFCT114PO</t>
+  </si>
+  <si>
+    <t>ADGD29. Ley de igualdad y violencia de género</t>
+  </si>
+  <si>
+    <t>PD_ADGD29</t>
+  </si>
+  <si>
+    <t>SSCG0021. Servicios asistenciales a personas con dependencia</t>
+  </si>
+  <si>
+    <t>PA_SSCG0021</t>
+  </si>
+  <si>
+    <t>SSCG0018. El plan individual de atención integral como eje de la atención centrada en la persona</t>
+  </si>
+  <si>
+    <t>PA_SSCG0018</t>
+  </si>
+  <si>
+    <t>SSCG0017. Atención centrada en la persona</t>
+  </si>
+  <si>
+    <t>PA_SSCG0017</t>
+  </si>
+  <si>
+    <t>SSCG02. Intervención del empleo doméstico en el cuidado de personas mayores</t>
+  </si>
+  <si>
+    <t>PDG_SSCG02</t>
+  </si>
+  <si>
+    <t>SSCG0030. Envejecimiento activo y actividades socioeducativas con personas mayores.</t>
+  </si>
+  <si>
+    <t>PDG_SSCG0030</t>
+  </si>
+  <si>
+    <t>FTADG_D11757. Curso online de auxiliar de administrativo: práctico.</t>
+  </si>
+  <si>
+    <t>PDG_FTADG_D11757</t>
+  </si>
+  <si>
+    <t>SSCG0013. Intervención socioeducativa con personas mayores</t>
+  </si>
+  <si>
+    <t>PS_SSCG0013</t>
+  </si>
+  <si>
+    <t>SSCE164PO. La actuación educativa de los monitores y monitoras en el comedor.</t>
+  </si>
+  <si>
+    <t>PDG_SSCE164PO</t>
+  </si>
+  <si>
+    <t>Herramientas para la organización del tiempo. CTRG0006</t>
+  </si>
+  <si>
+    <t>76439IN</t>
+  </si>
+  <si>
+    <t>Procesos y técnicas de soldadura tig.</t>
+  </si>
+  <si>
+    <t>PDG_FMEC0017</t>
+  </si>
+  <si>
+    <t>UF0501. Soldadura en el montaje de tuberías.</t>
+  </si>
+  <si>
+    <t>PDG_UF0501</t>
+  </si>
+  <si>
+    <t>UF1625. Soldadura con electrodos revestidos de estructuras de acero carbono, inoxidables y otros materiales</t>
+  </si>
+  <si>
+    <t>PDG_UF1625</t>
+  </si>
+  <si>
+    <t>Ecoturismo. HOTU0002</t>
+  </si>
+  <si>
+    <t>75905IN</t>
+  </si>
+  <si>
+    <t>Prevención de las pérdidas y el desperdicio alimentario. Exigencias a implantar según Ley 1/2025</t>
+  </si>
+  <si>
+    <t>112924IN</t>
+  </si>
+  <si>
+    <t>EOCO0017. Planificación y gestión del presupuesto con presto</t>
+  </si>
+  <si>
+    <t>PDG_EOCO0017</t>
+  </si>
+  <si>
+    <t>IFCT115PO. Virtualiz. Del escrit. Y usuario final con vmware y microsoft. Prod., técnicas y funcionalidades</t>
+  </si>
+  <si>
+    <t>PDG_IFCT115PO</t>
+  </si>
+  <si>
+    <t>ADGD072PO. Direccion empresarial para emprendedores</t>
+  </si>
+  <si>
+    <t>DGF_ADGD072PO</t>
+  </si>
+  <si>
+    <t>ADGD088PO. Emprender un negocio</t>
+  </si>
+  <si>
+    <t>PDG_ADGD088PO</t>
+  </si>
+  <si>
+    <t>ADGD087PO. Emprender en restauración</t>
+  </si>
+  <si>
+    <t>PDG_ADGD087PO</t>
+  </si>
+  <si>
+    <t>ADGD204PO. Plan de igualdad. Desarrollo, implantación, seguimiento y evaluación.</t>
+  </si>
+  <si>
+    <t>75452IN</t>
+  </si>
+  <si>
+    <t>CTRI0005. Elaboración, análisis e implementación de los planes de igualdad. Nivel superior.</t>
+  </si>
+  <si>
+    <t>75741IN</t>
+  </si>
+  <si>
+    <t>FCOO001PO. Seguridad de la Información</t>
+  </si>
+  <si>
+    <t>PDG_FCOO001PO</t>
+  </si>
+  <si>
+    <t>IFCD018PO. Desarrollo de aplicaciones web con ASP.NET.</t>
+  </si>
+  <si>
+    <t>74111IN</t>
+  </si>
+  <si>
+    <t>Estructuración y apoyos visuales en TEA</t>
+  </si>
+  <si>
+    <t>75907IN</t>
+  </si>
+  <si>
+    <t>1251ID</t>
+  </si>
+  <si>
+    <t>TMVI0021. Prevención de riesgos laborales en la conducción.</t>
+  </si>
+  <si>
+    <t>TMVI0021</t>
+  </si>
+  <si>
+    <t>Almacenamiento, stocks y envíos</t>
+  </si>
+  <si>
+    <t>PD_COML100</t>
+  </si>
+  <si>
+    <t>IMAI030PO. Domótica</t>
+  </si>
+  <si>
+    <t>PDG_IMAI030PO</t>
+  </si>
+  <si>
+    <t>ELEE016PO. Domótica y hogar digital: tecnologías y modelos de negocio</t>
+  </si>
+  <si>
+    <t>PDG_ELEE016PO</t>
+  </si>
+  <si>
+    <t>COML09. Auditoría de los costes ocultos en la logística</t>
+  </si>
+  <si>
+    <t>PFT_COML09</t>
+  </si>
+  <si>
+    <t>ADGN074PO. La prestación económica por cese de actividad de los trabajadores autónomos</t>
+  </si>
+  <si>
+    <t>PA_ADGN074PO</t>
+  </si>
+  <si>
+    <t>SEAD263PO. Prevención en trabajos en altura</t>
+  </si>
+  <si>
+    <t>1257ID</t>
+  </si>
+  <si>
+    <t>SANT103PO. Urgencias de enfermería pediátrica</t>
+  </si>
+  <si>
+    <t>SANT103PO_00_F_V2</t>
+  </si>
+  <si>
+    <t>El auxiliar de enfermeria: servicios especiales (uci, urgencias, quirofano y dialisis)</t>
+  </si>
+  <si>
+    <t>SANT040PO_00_F</t>
+  </si>
+  <si>
+    <t>Enfermería de urgencias en el paciente politraumatizado</t>
+  </si>
+  <si>
+    <t>SANT049PO_00_F</t>
+  </si>
+  <si>
+    <t>TMVO12. Formación para piloto profesional de drones (STS)</t>
+  </si>
+  <si>
+    <t>PDG_TMVO12</t>
+  </si>
+  <si>
+    <t>Normativa Conservación Alimentos (Presentaciones de envasado)</t>
+  </si>
+  <si>
+    <t>PH14B04UMA04</t>
+  </si>
+  <si>
+    <t>CTRG0005. Gestión del tiempo y productividad</t>
+  </si>
+  <si>
+    <t>PA_CTRG0005</t>
+  </si>
+  <si>
+    <t>PAIB_ADGD186PO</t>
+  </si>
+  <si>
+    <t>CTRI0009. Sensibilización en género y planes de igualdad</t>
+  </si>
+  <si>
+    <t>113039IN</t>
+  </si>
+  <si>
+    <t>CTRG0011. Liderazgo, organización del trabajo en equipo y solución de problemas</t>
+  </si>
+  <si>
+    <t>114037IN</t>
+  </si>
+  <si>
+    <t>ENAE013PO. Introducción a las energías renovables en el sector agrario</t>
+  </si>
+  <si>
+    <t>114256IN</t>
+  </si>
+  <si>
+    <t>FCOO10. Prevención de enfermedades transmisibles en el ámbito de la formación</t>
+  </si>
+  <si>
+    <t>113360IN</t>
+  </si>
+  <si>
+    <t>IFCT0050. Ciberseguridad avanzada en entornos de las tecnologías de la operación</t>
+  </si>
+  <si>
+    <t>113518IN</t>
+  </si>
+  <si>
+    <t>ADGN068PO. Impuesto sobre Sociedades (IS): gestión fiscal de la empresa</t>
+  </si>
+  <si>
+    <t>116395IN</t>
+  </si>
+  <si>
+    <t>IFCT028PO. Comunicación digital y networking en internet</t>
+  </si>
+  <si>
+    <t>114968IN</t>
+  </si>
+  <si>
+    <t>CTRG0012. Curso básico de protección de datos</t>
+  </si>
+  <si>
+    <t>114249IN</t>
+  </si>
+  <si>
+    <t>CTRI0007. Registro retributivo: adaptación al R. D. 902/2020</t>
+  </si>
+  <si>
+    <t>113056IN</t>
+  </si>
+  <si>
+    <t>114825IN</t>
+  </si>
+  <si>
+    <t>114261IN</t>
+  </si>
+  <si>
+    <t>IFCT116. Gestión de la seguridad informática en la empresa</t>
+  </si>
+  <si>
+    <t>114242IN</t>
+  </si>
+  <si>
+    <t>IFCD32. Programación en PYTHON</t>
+  </si>
+  <si>
+    <t>113362IN</t>
+  </si>
+  <si>
+    <t>IFCD97. Programación para soluciones de IOT y Smart City aplicables a entornos 5G</t>
+  </si>
+  <si>
+    <t>114580IN</t>
+  </si>
+  <si>
+    <t>Protección de Datos en la Era Digital: Marco Legal y Aplicación Empresarial</t>
+  </si>
+  <si>
+    <t>63662IN_55686IN_15035IN_1213ID</t>
+  </si>
+  <si>
+    <t>SEAD0004. Control de accesos</t>
+  </si>
+  <si>
+    <t>SEAD0004_EC</t>
+  </si>
+  <si>
+    <t>FE009SVL. Seguridad vial y conducción eficiente</t>
+  </si>
+  <si>
+    <t>PFT_FE009SVL</t>
+  </si>
+  <si>
+    <t>ADGG072PO Responsabilidad social corporativa.</t>
+  </si>
+  <si>
+    <t>PA_ADGG072PO</t>
+  </si>
+  <si>
+    <t>ADGD0018 Nóminas y seguridad social I</t>
+  </si>
+  <si>
+    <t>PA_ADGD0018</t>
+  </si>
+  <si>
+    <t>ADGD0027: Nóminas y Seguridad Social II</t>
+  </si>
+  <si>
+    <t>PA_ADGD0027</t>
+  </si>
+  <si>
+    <t>ADGN0009: Actualización Fiscal y Contable</t>
+  </si>
+  <si>
+    <t>PA_ADGN0009</t>
+  </si>
+  <si>
+    <t>SSCE062PO. Envejecimiento en discapacitados</t>
+  </si>
+  <si>
+    <t>1264ID</t>
+  </si>
+  <si>
+    <t>1267ID</t>
+  </si>
+  <si>
+    <t>Mermas en alimentación</t>
+  </si>
+  <si>
+    <t>PAI_INAD004PO</t>
+  </si>
+  <si>
+    <t>CTRP0008. Habilidades de comunicación</t>
+  </si>
+  <si>
+    <t>66108IN</t>
+  </si>
+  <si>
+    <t>IFCD29. Uso seguro de internet y habilidades en colaboración en línea</t>
+  </si>
+  <si>
+    <t>115301IN</t>
+  </si>
+  <si>
+    <t>COML034PO. Gestión de flotas y localización de vehículos</t>
+  </si>
+  <si>
+    <t>PD_COML034PO</t>
+  </si>
+  <si>
+    <t>IFCD043PO. Programación de aplicaciones orientadas a objetos</t>
+  </si>
+  <si>
+    <t>PD_IFCD043PO</t>
+  </si>
+  <si>
+    <t>ENAL005PO. Mercado energético y contratación de la  energía</t>
+  </si>
+  <si>
+    <t>PD_ENAL005PO</t>
+  </si>
+  <si>
+    <t>COMM0011. Tienda virtual y gestión del comercio electrónico</t>
+  </si>
+  <si>
+    <t>PD_COMM0011</t>
+  </si>
+  <si>
+    <t>TMVI017PO. Fundamento de la conducción segura</t>
+  </si>
+  <si>
+    <t>PDG_TMVI017PO</t>
+  </si>
+  <si>
+    <t>ADGD0010. Transformación digital</t>
+  </si>
+  <si>
+    <t>PA_ADGD0010</t>
+  </si>
+  <si>
+    <t>ADGN0007. Financiación para personas trabajadoras autónomas</t>
+  </si>
+  <si>
+    <t>PS_ADGN0007</t>
+  </si>
+  <si>
+    <t>COMM048PO. Marketing eficaz en pequeño establecimiento comercial</t>
+  </si>
+  <si>
+    <t>PGD_COMM048PO</t>
+  </si>
+  <si>
+    <t>COMT17. Bases de datos de clientela: segmentación y explotación comercial</t>
+  </si>
+  <si>
+    <t>PDG_COMT17</t>
+  </si>
+  <si>
+    <t>IMPE0013. Marketing digital &amp; e-commerce para imagen personal</t>
+  </si>
+  <si>
+    <t>PDG_IMPE0013</t>
+  </si>
+  <si>
+    <t>SSCE082PO Gestión y metodología práctica del e-learning en Moodle</t>
+  </si>
+  <si>
+    <t>PHSSCE082PO</t>
+  </si>
+  <si>
+    <t>PH_COMT036PO</t>
+  </si>
+  <si>
+    <t>COMT052PO Habilidades de comunicación con el cliente para vendedores</t>
+  </si>
+  <si>
+    <t>PHCOMT052PO</t>
+  </si>
+  <si>
+    <t>COMM068PO Punto de venta y psicología del consumidor</t>
+  </si>
+  <si>
+    <t>PHCOMM068PO</t>
+  </si>
+  <si>
+    <t>SEAD28. Área jurídica vigilante de seguridad</t>
+  </si>
+  <si>
+    <t>PDG_SEAD28</t>
+  </si>
+  <si>
+    <t>SEAD075PO. F.E.V.S.: Vigilancia en Buques</t>
+  </si>
+  <si>
+    <t>PDGSEAD075PO</t>
+  </si>
+  <si>
+    <t>SEAD077PO. F.E.V.S.: Vigilancia en instalaciones nucleares y otras infraestructuras críticas</t>
+  </si>
+  <si>
+    <t>PDG_SEAD077PO</t>
+  </si>
+  <si>
+    <t>SEAD224PO. Reciclaje en explosivos</t>
+  </si>
+  <si>
+    <t>PDG_SEAD224PO</t>
+  </si>
+  <si>
+    <t>IFCD0094. Inteligencia artificial aplicada a la ingeniería: del machine learning al ChatGPT</t>
+  </si>
+  <si>
+    <t>PS_IFCD0094</t>
+  </si>
+  <si>
+    <t>COML027PO. Gestión de la cadena logística y aprovisionamiento</t>
+  </si>
+  <si>
+    <t>55809IN</t>
+  </si>
+  <si>
+    <t>CTRE0008. Nuevo sistema de cotización para las personas trabajadoras autónomas</t>
+  </si>
+  <si>
+    <t>116186IN</t>
+  </si>
+  <si>
+    <t>ELEQ0009. Autómatas programables</t>
+  </si>
+  <si>
+    <t>118121IN</t>
+  </si>
+  <si>
+    <t>FCOV27. Comunicación en lengua castellana y competencia matemática</t>
+  </si>
+  <si>
+    <t>116689IN</t>
+  </si>
+  <si>
+    <t>HOTR0008. Cocina Básica</t>
+  </si>
+  <si>
+    <t>114382IN</t>
+  </si>
+  <si>
+    <t>HOTR0038. Pastelería: postres para restauración</t>
+  </si>
+  <si>
+    <t>116890IN</t>
+  </si>
+  <si>
+    <t>HOTA008PO. Técnicas y procedimientos de limpieza en alojamientos</t>
+  </si>
+  <si>
+    <t>115946IN</t>
+  </si>
+  <si>
+    <t>INAD035PO. Normativa de calidad alimentaria BRC: Última versión</t>
+  </si>
+  <si>
+    <t>INAD035PO_EC</t>
+  </si>
+  <si>
+    <t>ADGD072PO. Dirección empresarial para emprendedores</t>
+  </si>
+  <si>
+    <t>PDG_ADGD072PO</t>
+  </si>
+  <si>
+    <t>ADGD0032. Gestión contable, fiscal y laboral</t>
+  </si>
+  <si>
+    <t>PDG_ADGD0032</t>
+  </si>
+  <si>
+    <t>COMM097PO. Diseño de estrategias digitales</t>
+  </si>
+  <si>
+    <t>118413IN</t>
+  </si>
+  <si>
+    <t>COMM0032. Revolución artificial: uso y aplicaciones de chatGPT en el entorno digital</t>
+  </si>
+  <si>
+    <t>117938IN</t>
+  </si>
+  <si>
+    <t>IFCT117. Introducción a la Inteligencia Artificial</t>
+  </si>
+  <si>
+    <t>118365IN</t>
+  </si>
+  <si>
+    <t>IFCT047PO. Elaboración de contenidos multimedia Scorm para E-learning</t>
+  </si>
+  <si>
+    <t>PA_IFCT047PO</t>
+  </si>
+  <si>
+    <t>PA_SSCE071PO</t>
+  </si>
+  <si>
+    <t>PA_SSCE027PO</t>
+  </si>
+  <si>
+    <t>ENAE019PO. Energías renovables y usos industriales</t>
+  </si>
+  <si>
+    <t>116882IN</t>
+  </si>
+  <si>
+    <t>122483IN</t>
+  </si>
+  <si>
+    <t>IFCT004PO.  Accesibilidad web</t>
+  </si>
+  <si>
+    <t>PD_  IFCT004PO</t>
+  </si>
+  <si>
+    <t>COML010PO. Política Y Gestión Informatizada En Stock</t>
+  </si>
+  <si>
+    <t>PFT_COML010PO</t>
+  </si>
+  <si>
+    <t>Introducción a la Inteligencia Artificial  y El  uso de ChatGPT en Excel</t>
+  </si>
+  <si>
+    <t>118365IN_1239ID</t>
+  </si>
+  <si>
+    <t>IFCD083PO. Informática forense y Ciberseguridad</t>
+  </si>
+  <si>
+    <t>PDG_IFCD083PO</t>
+  </si>
+  <si>
+    <t>Salud mental. Principales trastornos.</t>
+  </si>
+  <si>
+    <t>1280ID</t>
+  </si>
+  <si>
+    <t>Salud Mental. Técnicas de atención básica.</t>
+  </si>
+  <si>
+    <t>1281ID</t>
+  </si>
+  <si>
+    <t>FCOXXX26. Básico de prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>1273ID</t>
+  </si>
+  <si>
+    <t>PD_SEAG054PO</t>
+  </si>
+  <si>
+    <t>PDADGG021PO. Fundamentos Excel</t>
+  </si>
+  <si>
+    <t>PDADGG021PO</t>
+  </si>
+  <si>
+    <t>SEAG039PO. Limpieza, gestión de residuos y medioambiente</t>
+  </si>
+  <si>
+    <t>PD_SEAG039PO</t>
+  </si>
+  <si>
+    <t>MCR35. Abastecimiento estratégico</t>
+  </si>
+  <si>
+    <t>PD_MCR35</t>
+  </si>
+  <si>
+    <t>SEAD0219. Técnicas de prevención y extinción de incendios</t>
+  </si>
+  <si>
+    <t>PD_SEAD0219</t>
+  </si>
+  <si>
+    <t>Inteligencia Artificial generativa y automatismos</t>
+  </si>
+  <si>
+    <t>PD_ENARTI</t>
+  </si>
+  <si>
+    <t>Tipos de redes sociales y sus características</t>
+  </si>
+  <si>
+    <t>VIDEO_IND_371-1</t>
+  </si>
+  <si>
+    <t>CTRH0006. Principios básicos de la función sindical</t>
+  </si>
+  <si>
+    <t>120948IN</t>
+  </si>
+  <si>
+    <t>IFCT36. Excel avanzado</t>
+  </si>
+  <si>
+    <t>122893IN</t>
+  </si>
+  <si>
+    <t>SEAD227PO. Actualización del reglamento de seguridad contra incendios en establecimientos industriales</t>
+  </si>
+  <si>
+    <t>123453IN</t>
+  </si>
+  <si>
+    <t>SEAG0003. Economía circular: principios de la sostenibilidad</t>
+  </si>
+  <si>
+    <t>124200IN</t>
+  </si>
+  <si>
+    <t>SEAG038PO. Limpieza Viaria</t>
+  </si>
+  <si>
+    <t>PDG_SEAG038PO</t>
+  </si>
+  <si>
+    <t>ADGD0091. Inteligencia artificial para empresas: transformación digital práctica</t>
+  </si>
+  <si>
+    <t>1295ID</t>
+  </si>
+  <si>
+    <t>SEAD240PO. Seguridad en espacios confinados</t>
+  </si>
+  <si>
+    <t>1292ID</t>
+  </si>
+  <si>
+    <t>ENAA0011. Trabajos en espacios confinados</t>
+  </si>
+  <si>
+    <t>1293ID</t>
+  </si>
+  <si>
+    <t>SSCG0049. Servicio doméstico y atención a personas con discapacidad</t>
+  </si>
+  <si>
+    <t>1303ID</t>
+  </si>
+  <si>
+    <t>FCOS02. Básico de prevención de riesgos laborales en el empleo del hogar</t>
+  </si>
+  <si>
+    <t>1299ID</t>
+  </si>
+  <si>
+    <t>ADGD0022. Impuesto sobre la renta de las personas físicas (IRPF).</t>
+  </si>
+  <si>
+    <t>PC_ADGD0022</t>
+  </si>
+  <si>
+    <t>ADGD0021. Prestaciones de la  Seguridad Social  nivel básico.</t>
+  </si>
+  <si>
+    <t>PC_ADGD0021</t>
+  </si>
+  <si>
+    <t>CTRI0002. Prevención del acoso sexual y por razón de sexo</t>
+  </si>
+  <si>
+    <t>1304ID</t>
+  </si>
+  <si>
+    <t>SANP0038. Recogida y análisis de muestras biológicas animales</t>
+  </si>
+  <si>
+    <t>PC_SANP0038</t>
+  </si>
+  <si>
+    <t>COMM0019. Gestión de las redes sociales en la empresa.</t>
+  </si>
+  <si>
+    <t>PA0019</t>
+  </si>
+  <si>
+    <t>SANT0016. Curas en pacientes con riesgo de lesiones cutáneas.</t>
+  </si>
+  <si>
+    <t>PA0016</t>
+  </si>
+  <si>
+    <t>SANT100PO. Trastornos de ansiedad y depresión.</t>
+  </si>
+  <si>
+    <t>PA01</t>
+  </si>
+  <si>
+    <t>SANT0058. Enfermos terminales y cuidados paliativos.</t>
+  </si>
+  <si>
+    <t>PA0058</t>
+  </si>
+  <si>
+    <t>CTRI0008. Sesgos inconscientes.</t>
+  </si>
+  <si>
+    <t>PA0008</t>
+  </si>
+  <si>
+    <t>IFCD084PO. Hacking ético y ciberseguridad.</t>
+  </si>
+  <si>
+    <t>PA084</t>
+  </si>
+  <si>
+    <t>SSCE0029. Educación emocional en el aula.</t>
+  </si>
+  <si>
+    <t>PA0029</t>
+  </si>
+  <si>
+    <t>CTRD0015. LinkedIn: Funcionalidades, posicionamiento y desarrollo profesional.</t>
+  </si>
+  <si>
+    <t>PA0015</t>
+  </si>
+  <si>
+    <t>ADGN0005. Finanzas de empresas para no financieros.</t>
+  </si>
+  <si>
+    <t>PA0005</t>
+  </si>
+  <si>
+    <t>SSCE0014. Prevención, detección y actuación frente situaciones de abuso sexual e infantil.</t>
+  </si>
+  <si>
+    <t>PA0014</t>
+  </si>
+  <si>
+    <t>SSCE0047. Dificultades de aprendizaje, detección, prevención y tratamiento.</t>
+  </si>
+  <si>
+    <t>PA0047</t>
+  </si>
+  <si>
+    <t>MF1610_2. Preparación y traslado de productos y medios utilizados para el control higiénico-sanitario en instalaciones susceptibles de proliferación de micoorganismos nocivos y su diseminación por aeorsol.</t>
+  </si>
+  <si>
+    <t>PDG_MF1610_2</t>
+  </si>
+  <si>
+    <t>ELEE0009. Operaciones de descargo en planta interna y externa en baja tensión.</t>
+  </si>
+  <si>
+    <t>PDG_ELEE0009</t>
+  </si>
+  <si>
+    <t>ADGD0022. Impuesto Sobre La Renta De Las Personas Físicas (IRPF)</t>
+  </si>
+  <si>
+    <t>PA_ADGD0022</t>
+  </si>
+  <si>
+    <t>SEAG0006. Implantación de la economía circular en las organizaciones.</t>
+  </si>
+  <si>
+    <t>126377IN</t>
+  </si>
+  <si>
+    <t>SSCG076PO. Violencia de género</t>
+  </si>
+  <si>
+    <t>PA076</t>
+  </si>
+  <si>
+    <t>HOTR0004. Identificación de alérgenos y manipulación de alimentos en establecimientos de hostelería y restauración.</t>
+  </si>
+  <si>
+    <t>55812IN</t>
+  </si>
+  <si>
+    <t>SANT0101. Cuidados auxiliaers de enfermería en los servicios de urgencias.</t>
+  </si>
+  <si>
+    <t>PA0101</t>
+  </si>
+  <si>
+    <t>Redes Sociales en Administraciones Públicas</t>
+  </si>
+  <si>
+    <t>PIN723213</t>
+  </si>
+  <si>
+    <t>Gestión Integral de la Facturación Electrónica</t>
+  </si>
+  <si>
+    <t>PIN818933</t>
+  </si>
+  <si>
+    <t>Gestión Integral de las Prejubilaciones: Marco Legal, Negociación y Planificación</t>
+  </si>
+  <si>
+    <t>PIN835096</t>
+  </si>
+  <si>
+    <t>Análisis Cuantitativo del Riesgo con Clientes Empresa.</t>
+  </si>
+  <si>
+    <t>PIN103788</t>
+  </si>
+  <si>
+    <t>Aspectos Generales del riesgo</t>
+  </si>
+  <si>
+    <t>PIN104461</t>
+  </si>
+  <si>
+    <t>Concertación Telefónica y Visitas Comerciales (Sector Financiero)</t>
+  </si>
+  <si>
+    <t>PIN619745</t>
+  </si>
+  <si>
+    <t>La Entrevista Comercial (Sector Financiero)</t>
+  </si>
+  <si>
+    <t>PIN618045</t>
+  </si>
+  <si>
+    <t>Organizacion y Sistemática Comercial en la Oficina Bancaria</t>
+  </si>
+  <si>
+    <t>PIN193601</t>
+  </si>
+  <si>
+    <t>Planes de Pensiones: que son y como venderlos</t>
+  </si>
+  <si>
+    <t>PIN111480</t>
+  </si>
+  <si>
+    <t>Prevención de Blanqueo de Capitales - Banca</t>
+  </si>
+  <si>
+    <t>PIN518494</t>
+  </si>
+  <si>
+    <t>Proactividad Comercial (Sector Financiero)</t>
+  </si>
+  <si>
+    <t>PIN619579</t>
+  </si>
+  <si>
+    <t>Productos e Instrumentos Financieros de Activo y Cobertura</t>
+  </si>
+  <si>
+    <t>PIN658692</t>
+  </si>
+  <si>
+    <t>Mi Desarrollo en las Organizaciones del Siglo XXI</t>
+  </si>
+  <si>
+    <t>PIN652092</t>
+  </si>
+  <si>
+    <t>Mi Liderazgo en las Organizaciones del Siglo XXI</t>
+  </si>
+  <si>
+    <t>PIN652147</t>
+  </si>
+  <si>
+    <t>Finanzas para No Financieros</t>
+  </si>
+  <si>
+    <t>PIN424053</t>
+  </si>
+  <si>
+    <t>Prevención y Gestión de la Morosidad y del Recobro - Empresas</t>
+  </si>
+  <si>
+    <t>PIN411922</t>
+  </si>
+  <si>
+    <t>Gestión de Empresas Familiares</t>
+  </si>
+  <si>
+    <t>PIN365296</t>
+  </si>
+  <si>
+    <t>Liderazgo y Gestión Eficaz de Microempresas: Personas, Procesos y Productividad.</t>
+  </si>
+  <si>
+    <t>PIN798450</t>
+  </si>
+  <si>
+    <t>Asesoramiento y Planificación financiera</t>
+  </si>
+  <si>
+    <t>PIN654492</t>
+  </si>
+  <si>
+    <t>Credito y Financiación</t>
+  </si>
+  <si>
+    <t>PIN357070</t>
+  </si>
+  <si>
+    <t>Fundamentos de la Inversión</t>
+  </si>
+  <si>
+    <t>PIN305478</t>
+  </si>
+  <si>
+    <t>Inversión inmobiliaria</t>
+  </si>
+  <si>
+    <t>PIN656808</t>
+  </si>
+  <si>
+    <t>Atención Integral en Unidades Hospitalarias Especializadas</t>
+  </si>
+  <si>
+    <t>PIN813326</t>
+  </si>
+  <si>
+    <t>Intervención y Apoyo Integral a Familias de Personas con Discapacidad</t>
+  </si>
+  <si>
+    <t>PIN837116</t>
+  </si>
+  <si>
+    <t>Ocio Inclusivo: Espacios y Experiencias para Todos</t>
+  </si>
+  <si>
+    <t>PIN800212</t>
+  </si>
+  <si>
+    <t>Nominaplus.</t>
+  </si>
+  <si>
+    <t>PIN702696</t>
+  </si>
+  <si>
+    <t>ADGD213PO. Prejubilaciones</t>
+  </si>
+  <si>
+    <t>PIN827164</t>
+  </si>
+  <si>
+    <t>Dirección comercial y marketing. selección y formación de equipos</t>
+  </si>
+  <si>
+    <t>PIN_COMT031PO</t>
+  </si>
+  <si>
+    <t>COMT039PO. Gestión comercial y de ventas en microempresas</t>
+  </si>
+  <si>
+    <t>PIN_COMT039PO</t>
+  </si>
+  <si>
+    <t>PIN_COMT051PO</t>
+  </si>
+  <si>
+    <t>COMT053PO. Habilidades de venta</t>
+  </si>
+  <si>
+    <t>PIN_COMT053PO</t>
+  </si>
+  <si>
+    <t>Herramientas tecnológicas al servicio de la gestion comercial de clientes</t>
+  </si>
+  <si>
+    <t>PIN_COMM087PO</t>
+  </si>
+  <si>
+    <t>COMT050PO Previsión en la gestión comercial y herramientas.</t>
+  </si>
+  <si>
+    <t>PIN_COMT050PO</t>
+  </si>
+  <si>
+    <t>COMT050PO Previsión en la gestion comercial y herramientas.</t>
+  </si>
+  <si>
+    <t>PIN649659</t>
+  </si>
+  <si>
+    <t>COMT097PO. Técnicas de proceso de venta y postventa.</t>
+  </si>
+  <si>
+    <t>PIN_COMT097PO</t>
+  </si>
+  <si>
+    <t>PIN_IFCT46</t>
+  </si>
+  <si>
+    <t>Competencias digitales básicas</t>
+  </si>
+  <si>
+    <t>PIN_IFCT45</t>
+  </si>
+  <si>
+    <t>Programa avanzado en transformación digital.</t>
+  </si>
+  <si>
+    <t>PIN_ADGD349PO</t>
+  </si>
+  <si>
+    <t>Trabajo remoto principios y herramientas.</t>
+  </si>
+  <si>
+    <t>PIN_ADGG13</t>
+  </si>
+  <si>
+    <t>ADGD037PO Contabilidad</t>
+  </si>
+  <si>
+    <t>PIN_ADGD037PO</t>
+  </si>
+  <si>
+    <t>ADGN057PO. Gestión de la morosidad</t>
+  </si>
+  <si>
+    <t>PIN_ADGN057PO</t>
+  </si>
+  <si>
+    <t>Adobe Photoshop CS6</t>
+  </si>
+  <si>
+    <t>PIN_IMST016PO</t>
+  </si>
+  <si>
+    <t>Adobe Photoshop: aplicaciones cámara digital.</t>
+  </si>
+  <si>
+    <t>PIN_IMST014PO</t>
+  </si>
+  <si>
+    <t>Aplicaciones de diseño autoedición</t>
+  </si>
+  <si>
+    <t>PIN_ARGN010PO</t>
+  </si>
+  <si>
+    <t>Autocad 3D</t>
+  </si>
+  <si>
+    <t>PIN_IFCT021PO</t>
+  </si>
+  <si>
+    <t>Autocad iniciación</t>
+  </si>
+  <si>
+    <t>PIN_IFCT022PO</t>
+  </si>
+  <si>
+    <t>Dirección de equipos y coaching</t>
+  </si>
+  <si>
+    <t>PIN_ADGD067PO</t>
+  </si>
+  <si>
+    <t>ADGD076PO. Dirección y gestión del equipo comercial</t>
+  </si>
+  <si>
+    <t>PIN_ADGD076PO</t>
+  </si>
+  <si>
+    <t>Diseño asistido por ordenador con Autocad</t>
+  </si>
+  <si>
+    <t>PIN_ARGG006PO</t>
+  </si>
+  <si>
+    <t>Diseño asistido por ordenador con Autocad 2D</t>
+  </si>
+  <si>
+    <t>PIN_ARGG032PO</t>
+  </si>
+  <si>
+    <t>Diseño de páginas web (Dreamweaver y HTML y CSS)</t>
+  </si>
+  <si>
+    <t>PIN_IFCT039PO</t>
+  </si>
+  <si>
+    <t>Diseño gráfico vectorial con adobe Illustrator CC</t>
+  </si>
+  <si>
+    <t>PIN_ARGG001PO</t>
+  </si>
+  <si>
+    <t>Diseño y maquetación con Adobe Indesign</t>
+  </si>
+  <si>
+    <t>PIN_ARGN002PO</t>
+  </si>
+  <si>
+    <t>Photoshop avanzado: efectos y trucos</t>
+  </si>
+  <si>
+    <t>PIN_IMST015PO</t>
+  </si>
+  <si>
+    <t>ARGG014PO. Photoshop básico</t>
+  </si>
+  <si>
+    <t>PIN_ARGG014PO</t>
+  </si>
+  <si>
+    <t>SSCE008PO. Animación a la lectura en la infancia de 0 a 3 años</t>
+  </si>
+  <si>
+    <t>PIN_787882</t>
+  </si>
+  <si>
+    <t>SSCB008PO. Deporte escolar</t>
+  </si>
+  <si>
+    <t>PIN_822904</t>
+  </si>
+  <si>
+    <t>Entornos inclusivos de ocio</t>
+  </si>
+  <si>
+    <t>PIN_SSCB018PO</t>
+  </si>
+  <si>
+    <t>Experto en e-learning</t>
+  </si>
+  <si>
+    <t>PIN_SSCE071PO</t>
+  </si>
+  <si>
+    <t>SSCE115PO. Musicoterapia en la discapacidad</t>
+  </si>
+  <si>
+    <t>PIN822082</t>
+  </si>
+  <si>
+    <t>SSCE127PO. Problemas de conducta y su resolución en centros educativos</t>
+  </si>
+  <si>
+    <t>PIN_SSCE127PO</t>
+  </si>
+  <si>
+    <t>ELEE019PO. Programación y robótica en el aula</t>
+  </si>
+  <si>
+    <t>PIN_ELEE019PO</t>
+  </si>
+  <si>
+    <t>SSCE135PO. Psicomotricidad en el aula</t>
+  </si>
+  <si>
+    <t>PIN_SSCE135PO</t>
+  </si>
+  <si>
+    <t>ADGD056PO. Creación de empresas on-line</t>
+  </si>
+  <si>
+    <t>PIN671352</t>
+  </si>
+  <si>
+    <t>Entidades con personalidad jurídica. modalidades de asociación</t>
+  </si>
+  <si>
+    <t>PIN_ADGD091PO</t>
+  </si>
+  <si>
+    <t>ADGD132PO. Gestión de un pequeño comercio</t>
+  </si>
+  <si>
+    <t>PIN683264</t>
+  </si>
+  <si>
+    <t>Análisis de problemas y toma de decisiones</t>
+  </si>
+  <si>
+    <t>PIN_ADGD008PO</t>
+  </si>
+  <si>
+    <t>ADGD094PO. Equipos efectivos y creatividad</t>
+  </si>
+  <si>
+    <t>PIN764941</t>
+  </si>
+  <si>
+    <t>ADGD096PO. Escucha activa empatía y asertividad</t>
+  </si>
+  <si>
+    <t>PIN_ADGD096PO</t>
+  </si>
+  <si>
+    <t>ADGD032PO. Fundamentos del coaching y orientación</t>
+  </si>
+  <si>
+    <t>PIN678903</t>
+  </si>
+  <si>
+    <t>Gestión de equipos eficaces: influir y motivar</t>
+  </si>
+  <si>
+    <t>PIN_ADGD120PO</t>
+  </si>
+  <si>
+    <t>ADGD123PO. Gestión de las emociones</t>
+  </si>
+  <si>
+    <t>PIN793834</t>
+  </si>
+  <si>
+    <t>Habilidades de dirección de equipos</t>
+  </si>
+  <si>
+    <t>PIN_ADGD145PO</t>
+  </si>
+  <si>
+    <t>PIN_ADGD236PO</t>
+  </si>
+  <si>
+    <t>Scrum y metodologías ágiles para proyectaos digitales</t>
+  </si>
+  <si>
+    <t>PIN_ADGD28</t>
+  </si>
+  <si>
+    <t>ADGD265PO.  Trabajo en equipo</t>
+  </si>
+  <si>
+    <t>PIN682453</t>
+  </si>
+  <si>
+    <t>SSCE01. Inglés A1</t>
+  </si>
+  <si>
+    <t>PIN764877</t>
+  </si>
+  <si>
+    <t>SSCE02. Inglés A2</t>
+  </si>
+  <si>
+    <t>PIN_SSCE02</t>
+  </si>
+  <si>
+    <t>Inglés B1</t>
+  </si>
+  <si>
+    <t>PIN_SSCE03</t>
+  </si>
+  <si>
+    <t>COMM18. Inteligencia artificial (IA) aplicada a marketing digital</t>
+  </si>
+  <si>
+    <t>PIN792347</t>
+  </si>
+  <si>
+    <t>PINIFCT0019. Inteligencia artificial aplicada a la empresa.</t>
+  </si>
+  <si>
+    <t>PIN_IFCT0019</t>
+  </si>
+  <si>
+    <t>B2B en la era digital</t>
+  </si>
+  <si>
+    <t>PIN_COMT114PO</t>
+  </si>
+  <si>
+    <t>Comercio electrónico</t>
+  </si>
+  <si>
+    <t>PIN_ADGG010PO</t>
+  </si>
+  <si>
+    <t>E-commerce marketing digital y RRSS en gestión de clientes</t>
+  </si>
+  <si>
+    <t>PIN_COMM40</t>
+  </si>
+  <si>
+    <t>IFCD023PO.  Experto web y multimedia para e-commerce II</t>
+  </si>
+  <si>
+    <t>PIN615288</t>
+  </si>
+  <si>
+    <t>Fundamentos de web 2.0 y redes sociales</t>
+  </si>
+  <si>
+    <t>PIN_ADGG081PO</t>
+  </si>
+  <si>
+    <t>PIN679062</t>
+  </si>
+  <si>
+    <t>COMM032PO. Gestión del marketing y la fuerza de ventas en la dirección estratégica de la empresa</t>
+  </si>
+  <si>
+    <t>PIN_COMM032PO</t>
+  </si>
+  <si>
+    <t>IFCT39. Posicionamiento web y marketing digital en buscadores.</t>
+  </si>
+  <si>
+    <t>PIN731965</t>
+  </si>
+  <si>
+    <t>PIN695807</t>
+  </si>
+  <si>
+    <t>COMM091PO. Social media marketing y gestión de la reputación on line.</t>
+  </si>
+  <si>
+    <t>PIN733787</t>
+  </si>
+  <si>
+    <t>(COMM049P)Técnicas de marketing on line, buscadores, social media y móvil.</t>
+  </si>
+  <si>
+    <t>PIN_734262</t>
+  </si>
+  <si>
+    <t>ADGN023PO. Blanqueo de capitales</t>
+  </si>
+  <si>
+    <t>PIN451110</t>
+  </si>
+  <si>
+    <t>PIN647662</t>
+  </si>
+  <si>
+    <t>ADGG001PO. Access. nivel avanzado</t>
+  </si>
+  <si>
+    <t>PIN660299</t>
+  </si>
+  <si>
+    <t>ADGG021PO. Fundamentos Excel</t>
+  </si>
+  <si>
+    <t>PIN678229</t>
+  </si>
+  <si>
+    <t>ADGG052PO. Office: Word, Excel, Access y PowerPoint.</t>
+  </si>
+  <si>
+    <t>PIN702262</t>
+  </si>
+  <si>
+    <t>PIN682954</t>
+  </si>
+  <si>
+    <t>Ofimática en la nube: Google drive</t>
+  </si>
+  <si>
+    <t>PIN_ADGG055PO</t>
+  </si>
+  <si>
+    <t>ADGG21. Herramientas colaborativas Microsoft office 365</t>
+  </si>
+  <si>
+    <t>PIN_ADGG21</t>
+  </si>
+  <si>
+    <t>FCOS02_07. Básico de prevención de riesgos laborales para el sector transportes.</t>
+  </si>
+  <si>
+    <t>PIN666682</t>
+  </si>
+  <si>
+    <t>FCOS02_08. Básico de prevención de riesgos laborales para trabajo en altura</t>
+  </si>
+  <si>
+    <t>PIN_FCOS02_08</t>
+  </si>
+  <si>
+    <t>SEAD138PO. Prevención de los riesgos que derivan de los lugares de trabajo</t>
+  </si>
+  <si>
+    <t>PIN_SEAD138PO</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos</t>
+  </si>
+  <si>
+    <t>PIN_FCOS01</t>
+  </si>
+  <si>
+    <t>TMVI041PO. Prevención de riesgos viales. Seguridad vial</t>
+  </si>
+  <si>
+    <t>PIN700749</t>
+  </si>
+  <si>
+    <t>SEAD161PO. PRL en montajes en el exterior</t>
+  </si>
+  <si>
+    <t>PIN699823</t>
+  </si>
+  <si>
+    <t>ADGN147PO. Asesoramiento financiero - Mifid II</t>
+  </si>
+  <si>
+    <t>PIN_ADGN147PO</t>
+  </si>
+  <si>
+    <t>ADGN149PO. Asesoramiento financiero europeo (EFA)</t>
+  </si>
+  <si>
+    <t>PIN474743</t>
+  </si>
+  <si>
+    <t>(IFCT091PO)Programación páginas web JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PIN_IFCT091PO</t>
+  </si>
+  <si>
+    <t>Programación web con PHP (software libre)</t>
+  </si>
+  <si>
+    <t>PIN_IFCD044PO</t>
+  </si>
+  <si>
+    <t>PIN_ADGD092PO</t>
+  </si>
+  <si>
+    <t>PIN681847</t>
+  </si>
+  <si>
+    <t>Inserción laboral y técnicas de búsqueda de empleo</t>
+  </si>
+  <si>
+    <t>PIN_FCOO01</t>
+  </si>
+  <si>
+    <t>ADGD242PO.  Selección de personal on-line.</t>
+  </si>
+  <si>
+    <t>PIN_ADGD242PO</t>
+  </si>
+  <si>
+    <t>SSCE128PO. Técnicas de búsqueda de empleo</t>
+  </si>
+  <si>
+    <t>PIN650388</t>
+  </si>
+  <si>
+    <t>FCOO05. Técnicas de búsqueda de empleo eficaz</t>
+  </si>
+  <si>
+    <t>PIN645061</t>
+  </si>
+  <si>
+    <t>FCOO03. Inserción laboral, sensibilización medioambiental y en la igualdad de género.</t>
+  </si>
+  <si>
+    <t>PIN_FCOO03</t>
+  </si>
+  <si>
+    <t>(ADGD204PO)Plan de igualdad - desarrollo - implantación - seguimiento y evaluación.</t>
+  </si>
+  <si>
+    <t>PIN_ADGD204PO</t>
+  </si>
+  <si>
+    <t>Sensibilización en la igualdad de oportunidades.</t>
+  </si>
+  <si>
+    <t>PIN_FCOO02</t>
+  </si>
+  <si>
+    <t>SSCG011PO. Apoyo a las familias de personas con discapacidad.</t>
+  </si>
+  <si>
+    <t>PIN825207</t>
+  </si>
+  <si>
+    <t>Atención al paciente con dolor</t>
+  </si>
+  <si>
+    <t>PIN_SANT006PO</t>
+  </si>
+  <si>
+    <t>SANT058PO. Atencion primaria a enfermos de alzheimer</t>
+  </si>
+  <si>
+    <t>PIN609076</t>
+  </si>
+  <si>
+    <t>SSCG013PO. Autismo</t>
+  </si>
+  <si>
+    <t>PIN600753</t>
+  </si>
+  <si>
+    <t>SANT0102. Cuidados auxiliares de enfermería en la salud materno infantil</t>
+  </si>
+  <si>
+    <t>PIN816898</t>
+  </si>
+  <si>
+    <t>SANT0100. Cuidados en quirófano</t>
+  </si>
+  <si>
+    <t>PIN791781</t>
+  </si>
+  <si>
+    <t>SANT030PO. Cuidados específicos en las distintas unidades hospitalarias</t>
+  </si>
+  <si>
+    <t>PIN802475</t>
+  </si>
+  <si>
+    <t>SANT052PO. Enfermería oncológica</t>
+  </si>
+  <si>
+    <t>PIN816629</t>
+  </si>
+  <si>
+    <t>Servicio de vigilancia en centros comerciales</t>
+  </si>
+  <si>
+    <t>PIN791637</t>
+  </si>
+  <si>
+    <t>Vigilancia en aeropuertos</t>
+  </si>
+  <si>
+    <t>PIN_SEAD074PO</t>
+  </si>
+  <si>
+    <t>ADGG082PO. Word Iniciación</t>
+  </si>
+  <si>
+    <t>PIN682589</t>
+  </si>
+  <si>
+    <t>AGAU43. Elaboración del cuaderno de explotación</t>
+  </si>
+  <si>
+    <t>1311ID</t>
+  </si>
+  <si>
+    <t>TMVI017PO. Fundamento de la conducción segura.</t>
+  </si>
+  <si>
+    <t>PF_ TMVI017PO</t>
+  </si>
+  <si>
+    <t>SEAD0237. Prevención de riesgos laborales avanzado en el sector sanitario</t>
+  </si>
+  <si>
+    <t>1310ID</t>
+  </si>
+  <si>
+    <t>MF2259.. Desarrollo de las intervenciones de atención personal</t>
+  </si>
+  <si>
+    <t>MF2259_V2</t>
+  </si>
+  <si>
+    <t>UC2260: Atención biopsicosocial a personas en situación de dependencia y/o con discapacidad</t>
+  </si>
+  <si>
+    <t>MF2260_V2</t>
+  </si>
+  <si>
+    <t>UC226: Apoyos en las actividades básicas de la vida diaria (ABVD) a personas en situación de dependencia y/o con discapacidad</t>
+  </si>
+  <si>
+    <t>UC226_V2</t>
+  </si>
+  <si>
+    <t>UC2262: Apoyos en las actividades instrumentales de la vida diaria a personas en situación de dependencia y/o con discapacidad.</t>
+  </si>
+  <si>
+    <t>UC2262_V2</t>
+  </si>
+  <si>
+    <t>UC1018. Atención sociosanitaria en instituciones sociales</t>
+  </si>
+  <si>
+    <t>UC1018_2</t>
+  </si>
+  <si>
+    <t>PN_0024</t>
+  </si>
+  <si>
+    <t>SANT095PO. Actualización Integral del TCAE</t>
+  </si>
+  <si>
+    <t>PN_0029</t>
+  </si>
+  <si>
+    <t>PN_0032</t>
+  </si>
+  <si>
+    <t>Ciberseguridad 1: Seguridad de accesos, robustez de contraseñas, MFA</t>
+  </si>
+  <si>
+    <t>PN_0038</t>
+  </si>
+  <si>
+    <t>SANT0046. Herramientas para la mejora de la seguridad de pacientes.</t>
+  </si>
+  <si>
+    <t>PN_0043</t>
+  </si>
+  <si>
+    <t>SANT0024. Competencias para el ejercicio profesional sanitario saludable.</t>
+  </si>
+  <si>
+    <t>PN_0044</t>
+  </si>
+  <si>
+    <t>SANT0062. Igualdad de género en el sector sanitario y social.</t>
+  </si>
+  <si>
+    <t>PN_0045</t>
+  </si>
+  <si>
+    <t>IMAI0108. Operaciones de fontanería y calefacción - Climatización doméstica.</t>
+  </si>
+  <si>
+    <t>PDG_IMAI0108</t>
+  </si>
+  <si>
+    <t>CTRD0018. WhatsApp business para mejorar la comunicación con los clientes</t>
+  </si>
+  <si>
+    <t>1314ID</t>
+  </si>
+  <si>
+    <t>SSCG0023. Educación sexual y afectiva en el poceso de envejecimiento.</t>
+  </si>
+  <si>
+    <t>PN_0046</t>
+  </si>
+  <si>
+    <t>SSCG0032. La historia de vida como instrumento de la atención centrado en la persona.</t>
+  </si>
+  <si>
+    <t>PN_0047</t>
+  </si>
+  <si>
+    <t>SANT0019. La comunicación entre el personal sanitario, el enfermo y la familia.</t>
+  </si>
+  <si>
+    <t>PN_0048</t>
+  </si>
+  <si>
+    <t>SANT0010. Salud y ejercicio físico para la espalda</t>
+  </si>
+  <si>
+    <t>PN_0049</t>
+  </si>
+  <si>
+    <t>SSCE0041. Evaluación por competencias</t>
+  </si>
+  <si>
+    <t>PN_0050</t>
+  </si>
+  <si>
+    <t>SANT0014. El derecho a morir dignamente</t>
+  </si>
+  <si>
+    <t>PN_0051</t>
+  </si>
+  <si>
+    <t>ADGD0020. Iniciación a compliance</t>
+  </si>
+  <si>
+    <t>PN_0052</t>
+  </si>
+  <si>
+    <t>SANT0008. Trastornos en la deglución y disfagia.</t>
+  </si>
+  <si>
+    <t>PN_0053</t>
+  </si>
+  <si>
+    <t>ADGD0014. Compliance avanzado.</t>
+  </si>
+  <si>
+    <t>PN_0054</t>
+  </si>
+  <si>
+    <t>UF0646.  Aplicación de pinturas e imprimaciones protectoras.</t>
+  </si>
+  <si>
+    <t>PDG_UF0646</t>
+  </si>
+  <si>
+    <t>SEAG043PO. Norma ISO 14001 y su implantación en la empresa (con aportación de vídeos).</t>
+  </si>
+  <si>
+    <t>46445IN_VIDEO_IND_427-1</t>
+  </si>
+  <si>
+    <t>SSCG0007. Detección y abordaje de situaciones de riesgo en los domicilios.</t>
+  </si>
+  <si>
+    <t>PN_0055</t>
+  </si>
+  <si>
+    <t>COML0015. Gestión de compras y parovisionamientos.</t>
+  </si>
+  <si>
+    <t>PTF_COML0015</t>
+  </si>
+  <si>
+    <t>SANT0074. Atención a personas con trastornos cognitivos en estado inicial.</t>
+  </si>
+  <si>
+    <t>PC_0056</t>
+  </si>
+  <si>
+    <t>SANT0043. Manejo de cargas y movilización de pacientes.</t>
+  </si>
+  <si>
+    <t>PC_0057</t>
+  </si>
+  <si>
+    <t>SANT0070. Atención a la persona en el final de la vida en residencias.</t>
+  </si>
+  <si>
+    <t>PN_0058</t>
+  </si>
+  <si>
+    <t>SANT0037. Técnicas de rehabilitación, fisioterapia y psicomotricidad.</t>
+  </si>
+  <si>
+    <t>PC_0059</t>
+  </si>
+  <si>
+    <t>SANT0066. Competencias avanzadas de atención sanitaria auxiliar.</t>
+  </si>
+  <si>
+    <t>PN_0060</t>
+  </si>
+  <si>
+    <t>SANT0067. Actualización de cuidados auxiliares en enfermería.</t>
+  </si>
+  <si>
+    <t>PC0060</t>
+  </si>
+  <si>
+    <t>SANT0088. Deterioro cognitivo.</t>
+  </si>
+  <si>
+    <t>PN_0061</t>
+  </si>
+  <si>
+    <t>COMM04. Introducción a la Inteligencia Artificial aplicada al marketing</t>
+  </si>
+  <si>
+    <t>PDCOMM04</t>
+  </si>
+  <si>
+    <t>Inteligencia Artificial aplicada a oficinas y despachos. Kit de herramientas IA para la gestión administrativa</t>
+  </si>
+  <si>
+    <t>PD002</t>
+  </si>
+  <si>
+    <t>COMM18: Inteligencia artificial (IA) aplicada a Marketing Digital</t>
+  </si>
+  <si>
+    <t>PD_COMM18</t>
+  </si>
+  <si>
+    <t>SSCE21. Tutorización de la formación práctica en centros de trabajo</t>
+  </si>
+  <si>
+    <t>1318ID</t>
+  </si>
+  <si>
+    <t>SEAD006PO. Actualización vigilantes de seguridad</t>
+  </si>
+  <si>
+    <t>1320ID</t>
+  </si>
+  <si>
+    <t>SSCG0026. Adicciones en adolescentes, el uso patológico de las tecnologías de información y comunicación</t>
+  </si>
+  <si>
+    <t>1315ID</t>
+  </si>
+  <si>
+    <t>1319ID</t>
+  </si>
+  <si>
+    <t>1313ID</t>
+  </si>
+  <si>
+    <t>AFDP021PO. Técnicas básicas de primeros auxilios</t>
+  </si>
+  <si>
+    <t>1323ID</t>
+  </si>
+  <si>
+    <t>SSCI0009. Gestión de servicios de limpieza</t>
+  </si>
+  <si>
+    <t>1322ID</t>
+  </si>
+  <si>
+    <t>SSCE16 Portugués A2</t>
+  </si>
+  <si>
+    <t>PC550</t>
+  </si>
+  <si>
     <t>ADGD077PO. Dirección y gestion equipos de proyectos</t>
   </si>
   <si>
-    <t>ADGD077PO_EC</t>
-[...4613 lines deleted...]
-    <t>1315ID</t>
+    <t>1329ID</t>
+  </si>
+  <si>
+    <t>Excel avanzado 365 - contenido online</t>
+  </si>
+  <si>
+    <t>129912IN</t>
+  </si>
+  <si>
+    <t>Diseño de proyectos comunitarios</t>
+  </si>
+  <si>
+    <t>127319IN</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos laborales nivel básico para el Sector Obras (construcción, excavación, movimientos de tierras y túneles) CTRR0012</t>
+  </si>
+  <si>
+    <t>128145IN</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos laborales nivel básico para el Sector Químico. CTRR0012.</t>
+  </si>
+  <si>
+    <t>128138IN</t>
+  </si>
+  <si>
+    <t>Elaboración de inventarios de mercancías</t>
+  </si>
+  <si>
+    <t>128663IN</t>
+  </si>
+  <si>
+    <t>Realización de actividades de evaluación de los proyectos comunitarios.</t>
+  </si>
+  <si>
+    <t>127867IN</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos laborales nivel básico para el Sector Sanitario. CTRR0012</t>
+  </si>
+  <si>
+    <t>129340IN</t>
+  </si>
+  <si>
+    <t>Desarrollo TIC para la fidelización y acción comercial. Gamificación.</t>
+  </si>
+  <si>
+    <t>130061IN</t>
+  </si>
+  <si>
+    <t>Archivo e impresión</t>
+  </si>
+  <si>
+    <t>128538IN</t>
+  </si>
+  <si>
+    <t>Caracterización de la vegetación espontánea no deseada</t>
+  </si>
+  <si>
+    <t>130833IN</t>
+  </si>
+  <si>
+    <t>Preparación de los equipos..</t>
+  </si>
+  <si>
+    <t>130067IN</t>
+  </si>
+  <si>
+    <t>HOTR033PO.  Elaboraciones básicas para pastelería-repostería</t>
+  </si>
+  <si>
+    <t>PM_HOTR033PO</t>
+  </si>
+  <si>
+    <t>Entornos profesionales con Microsoft 365</t>
+  </si>
+  <si>
+    <t>ADGG03ID</t>
+  </si>
+  <si>
+    <t>IFCT036PO. Desarrollo de videojuegos HTML5</t>
+  </si>
+  <si>
+    <t>1327ID</t>
+  </si>
+  <si>
+    <t>Legislación y normativa del transporte de mercancías por carretera.</t>
+  </si>
+  <si>
+    <t>PFT_COML0032</t>
+  </si>
+  <si>
+    <t>SSC_A_1401_05. Evaluación de actuaciones de comunicación e información desde la perspectiva de género</t>
+  </si>
+  <si>
+    <t>128231IN</t>
+  </si>
+  <si>
+    <t>SSC_A_1403_01. Caracterización de la situación de la mujer en materia de empleo</t>
+  </si>
+  <si>
+    <t>128819IN</t>
+  </si>
+  <si>
+    <t>SSC_A_1403_02. Organización de actividades de promoción de igualdad efectiva en materia de empleo</t>
+  </si>
+  <si>
+    <t>129901IN</t>
+  </si>
+  <si>
+    <t>SSC_A_1404_03. Organización de acciones para informar y sensibilizar sobre el trabajo no remunerado de las mujeres en el ámbito doméstico</t>
+  </si>
+  <si>
+    <t>129907IN</t>
+  </si>
+  <si>
+    <t>SSC_A_1405_03. Diseño de estrategias para promover el empoderamiento de las mujeres</t>
+  </si>
+  <si>
+    <t>127214IN</t>
+  </si>
+  <si>
+    <t>Uso básico de programas de ofimática e inteligencia artificial.</t>
+  </si>
+  <si>
+    <t>130406IN</t>
+  </si>
+  <si>
+    <t>WhatsApp business para mejorar la comunicación con los clientes.</t>
+  </si>
+  <si>
+    <t>133170IN</t>
+  </si>
+  <si>
+    <t>Francés A1 2026_10_(Ve)</t>
+  </si>
+  <si>
+    <t>132032IN</t>
+  </si>
+  <si>
+    <t>Francés a2 2026_10_(Ve) - contenido online</t>
+  </si>
+  <si>
+    <t>132034IN</t>
+  </si>
+  <si>
+    <t>Francés B1 2026_10_(Ve)</t>
+  </si>
+  <si>
+    <t>132036IN</t>
+  </si>
+  <si>
+    <t>Cambio climático y huella de carbono.</t>
+  </si>
+  <si>
+    <t>126878IN</t>
+  </si>
+  <si>
+    <t>Word avanzado 365</t>
+  </si>
+  <si>
+    <t>131016IN</t>
+  </si>
+  <si>
+    <t>SANT026PO. Cuidados auxiliares de enfermería en el área de salud mental</t>
+  </si>
+  <si>
+    <t>1328ID</t>
+  </si>
+  <si>
+    <t>ELEE020PO. Programación estructurada de autómatas OMRON</t>
+  </si>
+  <si>
+    <t>PDG_ELEE020PO</t>
+  </si>
+  <si>
+    <t>CTRG0014 (FCOG0014). Tutor de empresa de Formación profesional Dual (Nivel Inicial)</t>
+  </si>
+  <si>
+    <t>1333ID</t>
+  </si>
+  <si>
+    <t>COMT0068.Tecnologías aplicadas a la venta y atención a la clientela.</t>
+  </si>
+  <si>
+    <t>134887IN</t>
+  </si>
+  <si>
+    <t>TMVI52. Sensibilización sobre los derechos de los viajeros con discapacidad (formación complementaria de la formación continua CAP viajeros).</t>
+  </si>
+  <si>
+    <t>134869IN</t>
+  </si>
+  <si>
+    <t>AFDA019PO. Pilates Matt</t>
+  </si>
+  <si>
+    <t>1342ID</t>
+  </si>
+  <si>
+    <t>COML0045. Organización del almacén</t>
+  </si>
+  <si>
+    <t>PFT_COML0045</t>
+  </si>
+  <si>
+    <t>SSC_B_1705. Programación didáctica de los Grados A, B y C del Sistema de Formación Profesional</t>
+  </si>
+  <si>
+    <t>PFT_SSC_B_1705</t>
+  </si>
+  <si>
+    <t>ENAE0022. Actividades auxiliares en el montaje de instalaciones solares fotovoltaicas</t>
+  </si>
+  <si>
+    <t>PDG_ENAE0022</t>
+  </si>
+  <si>
+    <t>Entrenamiento de la fuerza</t>
+  </si>
+  <si>
+    <t>PD575635...</t>
+  </si>
+  <si>
+    <t>ELES001PO. Protocolo KNX para domótica</t>
+  </si>
+  <si>
+    <t>PD_ELES001PO</t>
+  </si>
+  <si>
+    <t>IFCT091PO. Programación páginas web, JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PD_IFCT091PO</t>
+  </si>
+  <si>
+    <t>PD_SEAG032PO</t>
+  </si>
+  <si>
+    <t>Análisis del sistema financiero y procedimientos de cálculo.</t>
+  </si>
+  <si>
+    <t>PDUF0336</t>
+  </si>
+  <si>
+    <t>Gestión de la ciberseguridad</t>
+  </si>
+  <si>
+    <t>IFCT109IN</t>
+  </si>
+  <si>
+    <t>Seguridad de la información.</t>
+  </si>
+  <si>
+    <t>FCOO001POIN</t>
+  </si>
+  <si>
+    <t>Modul: Im Restaurant</t>
+  </si>
+  <si>
+    <t>PC397</t>
+  </si>
+  <si>
+    <t>Im Supermarkt</t>
+  </si>
+  <si>
+    <t>PC399</t>
+  </si>
+  <si>
+    <t>IFCT0083. Accesibilidad web</t>
+  </si>
+  <si>
+    <t>PC654</t>
+  </si>
+  <si>
+    <t>SSCG0005 Acompañamiento al proceso de duelo</t>
+  </si>
+  <si>
+    <t>PC576</t>
+  </si>
+  <si>
+    <t>Acompañamiento integral en procesos de duelo familiar</t>
+  </si>
+  <si>
+    <t>PC657</t>
+  </si>
+  <si>
+    <t>SSCG003PO. Acoso escolar</t>
+  </si>
+  <si>
+    <t>PC658</t>
+  </si>
+  <si>
+    <t>Actividades acuáticas para bebés</t>
+  </si>
+  <si>
+    <t>PC612</t>
+  </si>
+  <si>
+    <t>SSCG027PO Actuaciones frente al acoso sexual</t>
+  </si>
+  <si>
+    <t>PC664</t>
+  </si>
+  <si>
+    <t>AFDP003PO. Actuaciones en primeros auxilios</t>
+  </si>
+  <si>
+    <t>PC666</t>
+  </si>
+  <si>
+    <t>Dirección y desarrollo de equipos de trabajo</t>
+  </si>
+  <si>
+    <t>PC663</t>
+  </si>
+  <si>
+    <t>ENAC06 Ahorro energético y reciclaje en oficinas</t>
+  </si>
+  <si>
+    <t>PC708</t>
+  </si>
+  <si>
+    <t>SSCB0005 Animación sociocultural y desarrollo comunitario</t>
+  </si>
+  <si>
+    <t>PC716</t>
+  </si>
+  <si>
+    <t>Explotaciones agrarias en agricultura ecológica</t>
+  </si>
+  <si>
+    <t>PC719</t>
+  </si>
+  <si>
+    <t>Gestión técnica de una planta de hormigón preparado</t>
+  </si>
+  <si>
+    <t>PC718</t>
+  </si>
+  <si>
+    <t>SANT0160 Asistencia prehospitalaria en urgencias</t>
+  </si>
+  <si>
+    <t>PC721</t>
+  </si>
+  <si>
+    <t>Habilidades comunicativas ante conductas agresivas en atención a menores</t>
+  </si>
+  <si>
+    <t>PC725</t>
+  </si>
+  <si>
+    <t>ADGG111PO Conceptos básicos de comercio electrónico</t>
+  </si>
+  <si>
+    <t>PC732</t>
+  </si>
+  <si>
+    <t>Información y atención turística en lengua extranjera, inglés</t>
+  </si>
+  <si>
+    <t>PC730</t>
+  </si>
+  <si>
+    <t>ADGD041PO Contabilidad superior de seguros</t>
+  </si>
+  <si>
+    <t>PC733</t>
+  </si>
+  <si>
+    <t>Terapia del dolor</t>
+  </si>
+  <si>
+    <t>PC740</t>
+  </si>
+  <si>
+    <t>Trastornos en la deglución y disfagia</t>
+  </si>
+  <si>
+    <t>PC742</t>
+  </si>
+  <si>
+    <t>PC743</t>
+  </si>
+  <si>
+    <t>COMT0017. Atención y venta en establecimientos comerciales</t>
+  </si>
+  <si>
+    <t>PC741</t>
+  </si>
+  <si>
+    <t>COMM122PO Uso empresarial de las redes sociales</t>
+  </si>
+  <si>
+    <t>PC745</t>
+  </si>
+  <si>
+    <t>Mobbing</t>
+  </si>
+  <si>
+    <t>PC746</t>
+  </si>
+  <si>
+    <t>Limpieza y desinfección para el transporte público por carretera</t>
+  </si>
+  <si>
+    <t>PC749</t>
+  </si>
+  <si>
+    <t>SANT0193 Tratamiento de trastornos afectivos y neurodegenerativos</t>
+  </si>
+  <si>
+    <t>PC751</t>
+  </si>
+  <si>
+    <t>Motivación del personal</t>
+  </si>
+  <si>
+    <t>PC752</t>
+  </si>
+  <si>
+    <t>PC755 Sales Skills</t>
+  </si>
+  <si>
+    <t>PC755</t>
+  </si>
+  <si>
+    <t>SANT0194Terapia del dolor</t>
+  </si>
+  <si>
+    <t>PC753</t>
+  </si>
+  <si>
+    <t>SANT0008 Trastornos en la deglución y disfagia</t>
+  </si>
+  <si>
+    <t>PC759</t>
+  </si>
+  <si>
+    <t>AGAU15 Tecnologías en la producción de berries</t>
+  </si>
+  <si>
+    <t>PC761</t>
+  </si>
+  <si>
+    <t>Cuidados de la persona anciana con trastornos degenerativos, enfermedades de Parkinson y Alzheimer en el ámbito sanitario</t>
+  </si>
+  <si>
+    <t>PC762</t>
+  </si>
+  <si>
+    <t>SEAD34 Roles, responsabilidades y autoridad en la prevención de riesgos laborales</t>
+  </si>
+  <si>
+    <t>PC763</t>
+  </si>
+  <si>
+    <t>ADGD016PO Fundamentos de auditoría energética</t>
+  </si>
+  <si>
+    <t>PC770</t>
+  </si>
+  <si>
+    <t>COMT0095 Fundamentos de comercio exterior y gestión aduanera para el transporte internacional</t>
+  </si>
+  <si>
+    <t>PC772</t>
+  </si>
+  <si>
+    <t>FMEC0010. Cálculo y diseño de uniones soldadas</t>
+  </si>
+  <si>
+    <t>PC769</t>
+  </si>
+  <si>
+    <t>ADGD94 Gestión de documentación laboral</t>
+  </si>
+  <si>
+    <t>PC774</t>
+  </si>
+  <si>
+    <t>Implantación de sistemas de calidad, PRL y medioambientales en empresas agroalimentarias</t>
+  </si>
+  <si>
+    <t>PC777</t>
+  </si>
+  <si>
+    <t>ADGD152PO Hablar en público. Presentaciones eficaces</t>
+  </si>
+  <si>
+    <t>PC778</t>
+  </si>
+  <si>
+    <t>SANT0017 Infecciones nosocomiales</t>
+  </si>
+  <si>
+    <t>PC780</t>
+  </si>
+  <si>
+    <t>PC791</t>
+  </si>
+  <si>
+    <t>Liderazgo comercial</t>
+  </si>
+  <si>
+    <t>PC781</t>
+  </si>
+  <si>
+    <t>Personal and Team Organization</t>
+  </si>
+  <si>
+    <t>PC784</t>
+  </si>
+  <si>
+    <t>COMM088PO. Marketing-mix básico en Internet y gestión online de clientes</t>
+  </si>
+  <si>
+    <t>PC790</t>
+  </si>
+  <si>
+    <t>SEAG0007 Plan de gestión intracentro de residuos sanitarios</t>
+  </si>
+  <si>
+    <t>PC799</t>
+  </si>
+  <si>
+    <t>COMM0026 Planificación de la venta en tienda</t>
+  </si>
+  <si>
+    <t>PC801</t>
+  </si>
+  <si>
+    <t>Planificación, diseño y desarrollo del arte floral en distintos tipos de eventos</t>
+  </si>
+  <si>
+    <t>PC798</t>
+  </si>
+  <si>
+    <t>CTRI0003 Herramientas para la prevención y detección del acoso escolar</t>
+  </si>
+  <si>
+    <t>PC802</t>
+  </si>
+  <si>
+    <t>AGAR012PO Incendios forestales: efectos medioambientales</t>
+  </si>
+  <si>
+    <t>PC803</t>
+  </si>
+  <si>
+    <t>Elaboración de un plan de prevención de pérdidas y desperdicio alimentario</t>
+  </si>
+  <si>
+    <t>PC713</t>
+  </si>
+  <si>
+    <t>Entrenamiento en habilidades sociales en diferentes entornos educativos</t>
+  </si>
+  <si>
+    <t>PC809</t>
+  </si>
+  <si>
+    <t>EOCE028PO Gestión empresarial de una planta de hormigón preparado</t>
+  </si>
+  <si>
+    <t>PC765</t>
+  </si>
+  <si>
+    <t>COMM23. Analítica y marketing digital</t>
+  </si>
+  <si>
+    <t>PC808</t>
+  </si>
+  <si>
+    <t>FCOT0003 Elaboración de un plan de responsabilidad medioambiental y economía circular</t>
+  </si>
+  <si>
+    <t>PC811</t>
+  </si>
+  <si>
+    <t>AGAU26 Control de plagas y enfermedades en agricultura ecológica</t>
+  </si>
+  <si>
+    <t>PC814</t>
+  </si>
+  <si>
+    <t>Entorno y estrategia en la transformación digital</t>
+  </si>
+  <si>
+    <t>PC815</t>
+  </si>
+  <si>
+    <t>IFCT0023. Ciberseguridad</t>
+  </si>
+  <si>
+    <t>PC817</t>
+  </si>
+  <si>
+    <t>SANT0102 Cuidados auxiliares de enfermería en la salud materno infantil</t>
+  </si>
+  <si>
+    <t>PC816</t>
+  </si>
+  <si>
+    <t>Comunicación asertiva en conversaciones difíciles</t>
+  </si>
+  <si>
+    <t>PC821</t>
+  </si>
+  <si>
+    <t>IFCT121. Ciberseguridad. Riesgos y amenazas en la red</t>
+  </si>
+  <si>
+    <t>PC820</t>
+  </si>
+  <si>
+    <t>ADGN028PO Corporate Finance</t>
+  </si>
+  <si>
+    <t>PC824</t>
+  </si>
+  <si>
+    <t>ADGD092PO Entrevista de selección de personal</t>
+  </si>
+  <si>
+    <t>PC828</t>
+  </si>
+  <si>
+    <t>SSCE0053 Educación inclusiva centrada en el trastorno de atención (TDA)</t>
+  </si>
+  <si>
+    <t>PC834</t>
+  </si>
+  <si>
+    <t>IFCM004PO Especialista en seguridad en Internet</t>
+  </si>
+  <si>
+    <t>PC838</t>
+  </si>
+  <si>
+    <t>IFCT0225 Diseño de servicios TI (Tecnologías de la Información)</t>
+  </si>
+  <si>
+    <t>PC837</t>
+  </si>
+  <si>
+    <t>Gestión de proyectos</t>
+  </si>
+  <si>
+    <t>PC840</t>
+  </si>
+  <si>
+    <t>COMT0058 Habilidades de comunicación con la clientela en el punto de venta</t>
+  </si>
+  <si>
+    <t>PC851</t>
+  </si>
+  <si>
+    <t>ADGD73. Control de métodos y tiempos en procesos</t>
+  </si>
+  <si>
+    <t>PC852</t>
+  </si>
+  <si>
+    <t>COMT0059,COMT053P0 Habilidades de venta</t>
+  </si>
+  <si>
+    <t>PC854</t>
+  </si>
+  <si>
+    <t>Enfermería y farmacología</t>
+  </si>
+  <si>
+    <t>PC844</t>
+  </si>
+  <si>
+    <t>SANT0169. Cuidados específicos en las distintas unidades hospitalarias</t>
+  </si>
+  <si>
+    <t>PC858</t>
+  </si>
+  <si>
+    <t>PC867</t>
+  </si>
+  <si>
+    <t>SSCI0034 Técnicas de limpieza y desinfección hospitalaria</t>
+  </si>
+  <si>
+    <t>PC866</t>
+  </si>
+  <si>
+    <t>Prevención del mobbing o acoso psicológico laboral</t>
+  </si>
+  <si>
+    <t>PC682</t>
+  </si>
+  <si>
+    <t>ADGN23  Seguros complejidad media. Comercialización y fidelización</t>
+  </si>
+  <si>
+    <t>PC873</t>
+  </si>
+  <si>
+    <t>ADGN04 Ética y conducta en el sector financiero</t>
+  </si>
+  <si>
+    <t>PC875</t>
+  </si>
+  <si>
+    <t>FMEC0013 Procesos de soldeo y su equipo</t>
+  </si>
+  <si>
+    <t>PC879</t>
+  </si>
+  <si>
+    <t>ADGN12 Fiscalidad cooperativa avanzada</t>
+  </si>
+  <si>
+    <t>PC883</t>
+  </si>
+  <si>
+    <t>ADGD081PO. Diseño, seguimiento y evaluación de proyectos</t>
+  </si>
+  <si>
+    <t>PC880</t>
+  </si>
+  <si>
+    <t>ADGD28 Scrum y metodologías ágiles para proyectos digitales</t>
+  </si>
+  <si>
+    <t>PC885</t>
+  </si>
+  <si>
+    <t>Técnicas de venta</t>
+  </si>
+  <si>
+    <t>PC884</t>
+  </si>
+  <si>
+    <t>COML0012  Técnicas de paquetería</t>
+  </si>
+  <si>
+    <t>PC889</t>
+  </si>
+  <si>
+    <t>PC895</t>
+  </si>
+  <si>
+    <t>HOTT0019 Información y atención turística en lengua extranjera, inglés</t>
+  </si>
+  <si>
+    <t>PC893</t>
+  </si>
+  <si>
+    <t>ADGD137PO Gestión empresarial</t>
+  </si>
+  <si>
+    <t>PC894</t>
+  </si>
+  <si>
+    <t>SSCE0141 Habilidades de comunicación en el aula</t>
+  </si>
+  <si>
+    <t>PC900</t>
+  </si>
+  <si>
+    <t>COMM0123 Marketing, distribución comercial y fuerza de ventas</t>
+  </si>
+  <si>
+    <t>PC901</t>
+  </si>
+  <si>
+    <t>COMM40. E-commerce marketing digital y RRSS en gestión de clientes</t>
+  </si>
+  <si>
+    <t>PC903</t>
+  </si>
+  <si>
+    <t>COMM045PO Marketing básico en medios sociales</t>
+  </si>
+  <si>
+    <t>PC904</t>
+  </si>
+  <si>
+    <t>COMT0065 Merchandising y venta en panaderías</t>
+  </si>
+  <si>
+    <t>PC902</t>
+  </si>
+  <si>
+    <t>ADGD211PO Posicionamiento en buscadores</t>
+  </si>
+  <si>
+    <t>PC905</t>
+  </si>
+  <si>
+    <t>COMM0022 Marketing directo y fidelización de clientes</t>
+  </si>
+  <si>
+    <t>PC907</t>
+  </si>
+  <si>
+    <t>Liderazgo de equipos híbridos apoyado por IA</t>
+  </si>
+  <si>
+    <t>PC912</t>
+  </si>
+  <si>
+    <t>COMM0099 Marketing online</t>
+  </si>
+  <si>
+    <t>PC913</t>
+  </si>
+  <si>
+    <t>SANP0020 Nutrición y dietética en las personas ancianas</t>
+  </si>
+  <si>
+    <t>PC916</t>
+  </si>
+  <si>
+    <t>SANT0085 Comunicación en procesos terapéuticos</t>
+  </si>
+  <si>
+    <t>PC914</t>
+  </si>
+  <si>
+    <t>AGAU010P0 Modificaciones legislativas de referencia en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC919</t>
+  </si>
+  <si>
+    <t>COMM098PO Estrategias de inbound marketing</t>
+  </si>
+  <si>
+    <t>PC921</t>
+  </si>
+  <si>
+    <t>Promoción y venta de servicios turísticos</t>
+  </si>
+  <si>
+    <t>PC930</t>
+  </si>
+  <si>
+    <t>ADGN097PO Riesgo en el segmento de empresas</t>
+  </si>
+  <si>
+    <t>PC928</t>
+  </si>
+  <si>
+    <t>COMM091PO Social media marketing y gestión de la reputación online</t>
+  </si>
+  <si>
+    <t>PC931</t>
+  </si>
+  <si>
+    <t>SSCE0023 Recursos didácticos específicos de robótica educativa</t>
+  </si>
+  <si>
+    <t>PC934</t>
+  </si>
+  <si>
+    <t>Igualdad de género</t>
+  </si>
+  <si>
+    <t>PC935</t>
+  </si>
+  <si>
+    <t>IMAI02 Mantenimiento industrial en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC938</t>
+  </si>
+  <si>
+    <t>AGAU032PO Tratamiento sostenible de residuos agrarios</t>
+  </si>
+  <si>
+    <t>1356ID</t>
+  </si>
+  <si>
+    <t>Empowerment: motivación y liderazgo</t>
+  </si>
+  <si>
+    <t>PC943</t>
+  </si>
+  <si>
+    <t>Técnico especialista en banco de sangre</t>
+  </si>
+  <si>
+    <t>1348ID</t>
+  </si>
+  <si>
+    <t>COMM0006 Marketing on-line: diseño y promoción de sitios web</t>
+  </si>
+  <si>
+    <t>PC946</t>
+  </si>
+  <si>
+    <t>PC947</t>
+  </si>
+  <si>
+    <t>ENAC009PO. Energías renovables en el sector agrario</t>
+  </si>
+  <si>
+    <t>PC951</t>
+  </si>
+  <si>
+    <t>ENAE0013 Energías renovables: especialidad biomasa</t>
+  </si>
+  <si>
+    <t>PC958</t>
+  </si>
+  <si>
+    <t>IMAQ0002 Gestión avanzada del mantenimiento de la empresa</t>
+  </si>
+  <si>
+    <t>PC961</t>
+  </si>
+  <si>
+    <t>Prevención de riesgos laboral</t>
+  </si>
+  <si>
+    <t>PC967</t>
+  </si>
+  <si>
+    <t>ADGD116PO Gestión de compras informatizada</t>
+  </si>
+  <si>
+    <t>PC963</t>
+  </si>
+  <si>
+    <t>ADGD236PO  Negociación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>PC968</t>
+  </si>
+  <si>
+    <t>ADGD329PO Gestión de comunidades de propietarios</t>
+  </si>
+  <si>
+    <t>PC964</t>
+  </si>
+  <si>
+    <t>ADGD178PO Mediación y resolución de conflictos</t>
+  </si>
+  <si>
+    <t>PC972</t>
+  </si>
+  <si>
+    <t>COML0016 Gestión de procesos logísticos</t>
+  </si>
+  <si>
+    <t>PC971</t>
+  </si>
+  <si>
+    <t>COMM090PO Optimización comercial en el pequeño comercio</t>
+  </si>
+  <si>
+    <t>PC974</t>
+  </si>
+  <si>
+    <t>Implantación del protocolo IFS versión 7</t>
+  </si>
+  <si>
+    <t>PC982</t>
+  </si>
+  <si>
+    <t>COMM04  Introducción a la Inteligencia Artificial aplicada al marketing</t>
+  </si>
+  <si>
+    <t>PC985</t>
+  </si>
+  <si>
+    <t>PC987</t>
+  </si>
+  <si>
+    <t>SANP0038 Recogida y análisis de muestras biológicas animales</t>
+  </si>
+  <si>
+    <t>PC988</t>
+  </si>
+  <si>
+    <t>SANT0078 Promoción del autocuidado en dependencia</t>
+  </si>
+  <si>
+    <t>PC991</t>
+  </si>
+  <si>
+    <t>Gestión Integral de la Seguridad Alimentaria y Calidad en el Sector Vitivinícola</t>
+  </si>
+  <si>
+    <t>1366ID</t>
+  </si>
+  <si>
+    <t>SSCG0090.  Ciberbullung</t>
+  </si>
+  <si>
+    <t>PA_ SSCG0090</t>
+  </si>
+  <si>
+    <t>SSCE0173. Aplicación de las herramientas digitales en la innovación educativa.</t>
+  </si>
+  <si>
+    <t>136936IN</t>
+  </si>
+  <si>
+    <t>TMVI0027. Conducción de remolques y semirremolques</t>
+  </si>
+  <si>
+    <t>PDG_TMVI0027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -8011,51 +9730,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1306"/>
+  <dimension ref="A1:D1600"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="242.941" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -8755,17593 +10474,21712 @@
         <v>102</v>
       </c>
       <c r="C51">
         <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>5658</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
         <v>30</v>
       </c>
       <c r="D52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>10279</v>
+        <v>5693</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>10281</v>
+        <v>10279</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>10282</v>
+        <v>10281</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>10284</v>
+        <v>10282</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>10285</v>
+        <v>10284</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D57" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>10290</v>
+        <v>10285</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>10292</v>
+        <v>10290</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="D59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>10295</v>
+        <v>10292</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>200</v>
+        <v>90</v>
       </c>
       <c r="D60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>10296</v>
+        <v>10295</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
         <v>200</v>
       </c>
       <c r="D61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>10297</v>
+        <v>10296</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="D62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>10298</v>
+        <v>10297</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63">
         <v>120</v>
       </c>
       <c r="D63" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>13249</v>
+        <v>10298</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D64" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>13365</v>
+        <v>13249</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>13370</v>
+        <v>13365</v>
       </c>
       <c r="B66" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="C66">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>13371</v>
+        <v>13370</v>
       </c>
       <c r="B67" t="s">
         <v>124</v>
       </c>
       <c r="C67">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="D67" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>13372</v>
+        <v>13371</v>
       </c>
       <c r="B68" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C68">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D68" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>13635</v>
+        <v>13372</v>
       </c>
       <c r="B69" t="s">
         <v>136</v>
       </c>
       <c r="C69">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>13636</v>
+        <v>13635</v>
       </c>
       <c r="B70" t="s">
         <v>138</v>
       </c>
       <c r="C70">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D70" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>13685</v>
+        <v>13636</v>
       </c>
       <c r="B71" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="C71">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D71" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>13740</v>
+        <v>13685</v>
       </c>
       <c r="B72" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="C72">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="D72" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>13768</v>
+        <v>13740</v>
       </c>
       <c r="B73" t="s">
         <v>143</v>
       </c>
       <c r="C73">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D73" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>13884</v>
+        <v>13768</v>
       </c>
       <c r="B74" t="s">
         <v>145</v>
       </c>
       <c r="C74">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>13920</v>
+        <v>13884</v>
       </c>
       <c r="B75" t="s">
         <v>147</v>
       </c>
       <c r="C75">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>14191</v>
+        <v>13920</v>
       </c>
       <c r="B76" t="s">
         <v>149</v>
       </c>
       <c r="C76">
-        <v>80</v>
+        <v>9</v>
       </c>
       <c r="D76" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>14409</v>
+        <v>14191</v>
       </c>
       <c r="B77" t="s">
         <v>151</v>
       </c>
       <c r="C77">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D77" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>14510</v>
+        <v>14409</v>
       </c>
       <c r="B78" t="s">
         <v>153</v>
       </c>
       <c r="C78">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D78" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>14514</v>
+        <v>14510</v>
       </c>
       <c r="B79" t="s">
         <v>155</v>
       </c>
       <c r="C79">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D79" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>14523</v>
+        <v>14514</v>
       </c>
       <c r="B80" t="s">
         <v>157</v>
       </c>
       <c r="C80">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>14539</v>
+        <v>14523</v>
       </c>
       <c r="B81" t="s">
         <v>159</v>
       </c>
       <c r="C81">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D81" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>14543</v>
+        <v>14539</v>
       </c>
       <c r="B82" t="s">
         <v>161</v>
       </c>
       <c r="C82">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D82" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>14545</v>
+        <v>14543</v>
       </c>
       <c r="B83" t="s">
         <v>163</v>
       </c>
       <c r="C83">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D83" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>14547</v>
+        <v>14545</v>
       </c>
       <c r="B84" t="s">
         <v>165</v>
       </c>
       <c r="C84">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D84" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>14549</v>
+        <v>14547</v>
       </c>
       <c r="B85" t="s">
         <v>167</v>
       </c>
       <c r="C85">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D85" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>14555</v>
+        <v>14549</v>
       </c>
       <c r="B86" t="s">
         <v>169</v>
       </c>
       <c r="C86">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D86" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>14567</v>
+        <v>14555</v>
       </c>
       <c r="B87" t="s">
         <v>171</v>
       </c>
       <c r="C87">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D87" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>14569</v>
+        <v>14567</v>
       </c>
       <c r="B88" t="s">
         <v>173</v>
       </c>
       <c r="C88">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>14571</v>
+        <v>14569</v>
       </c>
       <c r="B89" t="s">
         <v>175</v>
       </c>
       <c r="C89">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>14575</v>
+        <v>14571</v>
       </c>
       <c r="B90" t="s">
         <v>177</v>
       </c>
       <c r="C90">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="D90" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>14577</v>
+        <v>14575</v>
       </c>
       <c r="B91" t="s">
         <v>179</v>
       </c>
       <c r="C91">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D91" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>15443</v>
+        <v>14577</v>
       </c>
       <c r="B92" t="s">
         <v>181</v>
       </c>
       <c r="C92">
         <v>40</v>
       </c>
       <c r="D92" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>15450</v>
+        <v>15443</v>
       </c>
       <c r="B93" t="s">
         <v>183</v>
       </c>
       <c r="C93">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D93" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>15453</v>
+        <v>15450</v>
       </c>
       <c r="B94" t="s">
         <v>185</v>
       </c>
       <c r="C94">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D94" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>15455</v>
+        <v>15453</v>
       </c>
       <c r="B95" t="s">
         <v>187</v>
       </c>
       <c r="C95">
         <v>50</v>
       </c>
       <c r="D95" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>15457</v>
+        <v>15455</v>
       </c>
       <c r="B96" t="s">
         <v>189</v>
       </c>
       <c r="C96">
         <v>50</v>
       </c>
       <c r="D96" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>17760</v>
+        <v>15457</v>
       </c>
       <c r="B97" t="s">
         <v>191</v>
       </c>
       <c r="C97">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="D97" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>17800</v>
+        <v>17760</v>
       </c>
       <c r="B98" t="s">
         <v>193</v>
       </c>
       <c r="C98">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="D98" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>17823</v>
+        <v>17800</v>
       </c>
       <c r="B99" t="s">
         <v>195</v>
       </c>
       <c r="C99">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D99" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>17939</v>
+        <v>17823</v>
       </c>
       <c r="B100" t="s">
         <v>197</v>
       </c>
       <c r="C100">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D100" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>18055</v>
+        <v>17939</v>
       </c>
       <c r="B101" t="s">
         <v>199</v>
       </c>
       <c r="C101">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D101" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>18059</v>
+        <v>18055</v>
       </c>
       <c r="B102" t="s">
         <v>201</v>
       </c>
       <c r="C102">
         <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>18062</v>
+        <v>18059</v>
       </c>
       <c r="B103" t="s">
         <v>203</v>
       </c>
       <c r="C103">
         <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>18065</v>
+        <v>18062</v>
       </c>
       <c r="B104" t="s">
         <v>205</v>
       </c>
       <c r="C104">
         <v>10</v>
       </c>
       <c r="D104" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>18072</v>
+        <v>18065</v>
       </c>
       <c r="B105" t="s">
         <v>207</v>
       </c>
       <c r="C105">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>18163</v>
+        <v>18072</v>
       </c>
       <c r="B106" t="s">
         <v>209</v>
       </c>
       <c r="C106">
         <v>30</v>
       </c>
       <c r="D106" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>18215</v>
+        <v>18163</v>
       </c>
       <c r="B107" t="s">
         <v>211</v>
       </c>
       <c r="C107">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D107" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>18218</v>
+        <v>18215</v>
       </c>
       <c r="B108" t="s">
         <v>213</v>
       </c>
       <c r="C108">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D108" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>18416</v>
+        <v>18218</v>
       </c>
       <c r="B109" t="s">
         <v>215</v>
       </c>
       <c r="C109">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D109" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>18639</v>
+        <v>18416</v>
       </c>
       <c r="B110" t="s">
         <v>217</v>
       </c>
       <c r="C110">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D110" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>18641</v>
+        <v>18639</v>
       </c>
       <c r="B111" t="s">
         <v>219</v>
       </c>
       <c r="C111">
         <v>10</v>
       </c>
       <c r="D111" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>18643</v>
+        <v>18641</v>
       </c>
       <c r="B112" t="s">
         <v>221</v>
       </c>
       <c r="C112">
         <v>10</v>
       </c>
       <c r="D112" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>18647</v>
+        <v>18643</v>
       </c>
       <c r="B113" t="s">
         <v>223</v>
       </c>
       <c r="C113">
         <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>18649</v>
+        <v>18647</v>
       </c>
       <c r="B114" t="s">
         <v>225</v>
       </c>
       <c r="C114">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>18854</v>
+        <v>18649</v>
       </c>
       <c r="B115" t="s">
         <v>227</v>
       </c>
       <c r="C115">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D115" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>18930</v>
+        <v>18854</v>
       </c>
       <c r="B116" t="s">
         <v>229</v>
       </c>
       <c r="C116">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D116" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>18937</v>
+        <v>18930</v>
       </c>
       <c r="B117" t="s">
         <v>231</v>
       </c>
       <c r="C117">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D117" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>18966</v>
+        <v>18937</v>
       </c>
       <c r="B118" t="s">
-        <v>195</v>
+        <v>233</v>
       </c>
       <c r="C118">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D118" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>19033</v>
+        <v>18966</v>
       </c>
       <c r="B119" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="C119">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D119" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>19037</v>
+        <v>19033</v>
       </c>
       <c r="B120" t="s">
         <v>236</v>
       </c>
       <c r="C120">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="D120" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>19046</v>
+        <v>19037</v>
       </c>
       <c r="B121" t="s">
         <v>238</v>
       </c>
       <c r="C121">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D121" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>19055</v>
+        <v>19046</v>
       </c>
       <c r="B122" t="s">
         <v>240</v>
       </c>
       <c r="C122">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D122" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>19063</v>
+        <v>19055</v>
       </c>
       <c r="B123" t="s">
         <v>242</v>
       </c>
       <c r="C123">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D123" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>19108</v>
+        <v>19063</v>
       </c>
       <c r="B124" t="s">
         <v>244</v>
       </c>
       <c r="C124">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D124" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>19120</v>
+        <v>19108</v>
       </c>
       <c r="B125" t="s">
         <v>246</v>
       </c>
       <c r="C125">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D125" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>19131</v>
+        <v>19120</v>
       </c>
       <c r="B126" t="s">
         <v>248</v>
       </c>
       <c r="C126">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D126" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>19440</v>
+        <v>19131</v>
       </c>
       <c r="B127" t="s">
         <v>250</v>
       </c>
       <c r="C127">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D127" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>19546</v>
+        <v>19440</v>
       </c>
       <c r="B128" t="s">
         <v>252</v>
       </c>
       <c r="C128">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D128" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>19578</v>
+        <v>19546</v>
       </c>
       <c r="B129" t="s">
         <v>254</v>
       </c>
       <c r="C129">
         <v>90</v>
       </c>
       <c r="D129" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>19584</v>
+        <v>19578</v>
       </c>
       <c r="B130" t="s">
         <v>256</v>
       </c>
       <c r="C130">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D130" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>19596</v>
+        <v>19584</v>
       </c>
       <c r="B131" t="s">
         <v>258</v>
       </c>
       <c r="C131">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D131" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>19598</v>
+        <v>19596</v>
       </c>
       <c r="B132" t="s">
         <v>260</v>
       </c>
       <c r="C132">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D132" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>19617</v>
+        <v>19598</v>
       </c>
       <c r="B133" t="s">
         <v>262</v>
       </c>
       <c r="C133">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="D133" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>19634</v>
+        <v>19617</v>
       </c>
       <c r="B134" t="s">
         <v>264</v>
       </c>
       <c r="C134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D134" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>19644</v>
+        <v>19634</v>
       </c>
       <c r="B135" t="s">
         <v>266</v>
       </c>
       <c r="C135">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D135" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>19771</v>
+        <v>19644</v>
       </c>
       <c r="B136" t="s">
         <v>268</v>
       </c>
       <c r="C136">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D136" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>19783</v>
+        <v>19771</v>
       </c>
       <c r="B137" t="s">
         <v>270</v>
       </c>
       <c r="C137">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D137" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>19787</v>
+        <v>19783</v>
       </c>
       <c r="B138" t="s">
         <v>272</v>
       </c>
       <c r="C138">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D138" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>19816</v>
+        <v>19787</v>
       </c>
       <c r="B139" t="s">
         <v>274</v>
       </c>
       <c r="C139">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D139" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>19867</v>
+        <v>19816</v>
       </c>
       <c r="B140" t="s">
         <v>276</v>
       </c>
       <c r="C140">
         <v>30</v>
       </c>
       <c r="D140" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>19872</v>
+        <v>19867</v>
       </c>
       <c r="B141" t="s">
         <v>278</v>
       </c>
       <c r="C141">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D141" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>19879</v>
+        <v>19872</v>
       </c>
       <c r="B142" t="s">
-        <v>213</v>
+        <v>280</v>
       </c>
       <c r="C142">
         <v>20</v>
       </c>
       <c r="D142" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>19889</v>
+        <v>19879</v>
       </c>
       <c r="B143" t="s">
-        <v>281</v>
+        <v>215</v>
       </c>
       <c r="C143">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D143" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>19890</v>
+        <v>19889</v>
       </c>
       <c r="B144" t="s">
         <v>283</v>
       </c>
       <c r="C144">
         <v>25</v>
       </c>
       <c r="D144" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>19898</v>
+        <v>19890</v>
       </c>
       <c r="B145" t="s">
         <v>285</v>
       </c>
       <c r="C145">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D145" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>19934</v>
+        <v>19898</v>
       </c>
       <c r="B146" t="s">
         <v>287</v>
       </c>
       <c r="C146">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D146" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>20090</v>
+        <v>19934</v>
       </c>
       <c r="B147" t="s">
         <v>289</v>
       </c>
       <c r="C147">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D147" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>20214</v>
+        <v>20090</v>
       </c>
       <c r="B148" t="s">
         <v>291</v>
       </c>
       <c r="C148">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D148" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>20287</v>
+        <v>20214</v>
       </c>
       <c r="B149" t="s">
         <v>293</v>
       </c>
       <c r="C149">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D149" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>20405</v>
+        <v>20287</v>
       </c>
       <c r="B150" t="s">
         <v>295</v>
       </c>
       <c r="C150">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D150" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>20410</v>
+        <v>20405</v>
       </c>
       <c r="B151" t="s">
         <v>297</v>
       </c>
       <c r="C151">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D151" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>20450</v>
+        <v>20410</v>
       </c>
       <c r="B152" t="s">
         <v>299</v>
       </c>
       <c r="C152">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D152" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>20525</v>
+        <v>20450</v>
       </c>
       <c r="B153" t="s">
         <v>301</v>
       </c>
       <c r="C153">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D153" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>20527</v>
+        <v>20525</v>
       </c>
       <c r="B154" t="s">
         <v>303</v>
       </c>
       <c r="C154">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="D154" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>20533</v>
+        <v>20527</v>
       </c>
       <c r="B155" t="s">
         <v>305</v>
       </c>
       <c r="C155">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="D155" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>20535</v>
+        <v>20533</v>
       </c>
       <c r="B156" t="s">
         <v>307</v>
       </c>
       <c r="C156">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D156" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>20538</v>
+        <v>20535</v>
       </c>
       <c r="B157" t="s">
         <v>309</v>
       </c>
       <c r="C157">
         <v>30</v>
       </c>
       <c r="D157" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>20541</v>
+        <v>20538</v>
       </c>
       <c r="B158" t="s">
         <v>311</v>
       </c>
       <c r="C158">
         <v>30</v>
       </c>
       <c r="D158" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>20548</v>
+        <v>20541</v>
       </c>
       <c r="B159" t="s">
-        <v>40</v>
+        <v>313</v>
       </c>
       <c r="C159">
         <v>30</v>
       </c>
       <c r="D159" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>20573</v>
+        <v>20548</v>
       </c>
       <c r="B160" t="s">
-        <v>314</v>
+        <v>40</v>
       </c>
       <c r="C160">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D160" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>20581</v>
+        <v>20573</v>
       </c>
       <c r="B161" t="s">
         <v>316</v>
       </c>
       <c r="C161">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D161" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>20599</v>
+        <v>20581</v>
       </c>
       <c r="B162" t="s">
         <v>318</v>
       </c>
       <c r="C162">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D162" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>20610</v>
+        <v>20599</v>
       </c>
       <c r="B163" t="s">
         <v>320</v>
       </c>
       <c r="C163">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D163" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>20612</v>
+        <v>20610</v>
       </c>
       <c r="B164" t="s">
         <v>322</v>
       </c>
       <c r="C164">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D164" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>20614</v>
+        <v>20612</v>
       </c>
       <c r="B165" t="s">
         <v>324</v>
       </c>
       <c r="C165">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="D165" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>20645</v>
+        <v>20614</v>
       </c>
       <c r="B166" t="s">
         <v>326</v>
       </c>
       <c r="C166">
-        <v>120</v>
+        <v>250</v>
       </c>
       <c r="D166" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>20649</v>
+        <v>20645</v>
       </c>
       <c r="B167" t="s">
         <v>328</v>
       </c>
       <c r="C167">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="D167" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>20708</v>
+        <v>20649</v>
       </c>
       <c r="B168" t="s">
         <v>330</v>
       </c>
       <c r="C168">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D168" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>20719</v>
+        <v>20708</v>
       </c>
       <c r="B169" t="s">
         <v>332</v>
       </c>
       <c r="C169">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D169" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>20722</v>
+        <v>20719</v>
       </c>
       <c r="B170" t="s">
         <v>334</v>
       </c>
       <c r="C170">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D170" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>20731</v>
+        <v>20722</v>
       </c>
       <c r="B171" t="s">
         <v>336</v>
       </c>
       <c r="C171">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D171" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>20739</v>
+        <v>20731</v>
       </c>
       <c r="B172" t="s">
         <v>338</v>
       </c>
       <c r="C172">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D172" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>20743</v>
+        <v>20739</v>
       </c>
       <c r="B173" t="s">
         <v>340</v>
       </c>
       <c r="C173">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="D173" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>20744</v>
+        <v>20743</v>
       </c>
       <c r="B174" t="s">
         <v>342</v>
       </c>
       <c r="C174">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D174" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>20756</v>
+        <v>20744</v>
       </c>
       <c r="B175" t="s">
         <v>344</v>
       </c>
       <c r="C175">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D175" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>21502</v>
+        <v>20756</v>
       </c>
       <c r="B176" t="s">
         <v>346</v>
       </c>
       <c r="C176">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D176" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>21506</v>
+        <v>21502</v>
       </c>
       <c r="B177" t="s">
         <v>348</v>
       </c>
       <c r="C177">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D177" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>21613</v>
+        <v>21506</v>
       </c>
       <c r="B178" t="s">
         <v>350</v>
       </c>
       <c r="C178">
         <v>50</v>
       </c>
       <c r="D178" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>21900</v>
+        <v>21613</v>
       </c>
       <c r="B179" t="s">
         <v>352</v>
       </c>
       <c r="C179">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D179" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>21911</v>
+        <v>21900</v>
       </c>
       <c r="B180" t="s">
         <v>354</v>
       </c>
       <c r="C180">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D180" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>21919</v>
+        <v>21911</v>
       </c>
       <c r="B181" t="s">
         <v>356</v>
       </c>
       <c r="C181">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D181" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>21921</v>
+        <v>21919</v>
       </c>
       <c r="B182" t="s">
         <v>358</v>
       </c>
       <c r="C182">
-        <v>180</v>
+        <v>40</v>
       </c>
       <c r="D182" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>21933</v>
+        <v>21921</v>
       </c>
       <c r="B183" t="s">
         <v>360</v>
       </c>
       <c r="C183">
-        <v>50</v>
+        <v>180</v>
       </c>
       <c r="D183" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>21937</v>
+        <v>21933</v>
       </c>
       <c r="B184" t="s">
         <v>362</v>
       </c>
       <c r="C184">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D184" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>21970</v>
+        <v>21937</v>
       </c>
       <c r="B185" t="s">
         <v>364</v>
       </c>
       <c r="C185">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="D185" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>22126</v>
+        <v>21970</v>
       </c>
       <c r="B186" t="s">
         <v>366</v>
       </c>
       <c r="C186">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="D186" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>22272</v>
+        <v>22126</v>
       </c>
       <c r="B187" t="s">
         <v>368</v>
       </c>
       <c r="C187">
-        <v>10</v>
+        <v>240</v>
       </c>
       <c r="D187" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>22286</v>
+        <v>22272</v>
       </c>
       <c r="B188" t="s">
         <v>370</v>
       </c>
       <c r="C188">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D188" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>22726</v>
+        <v>22286</v>
       </c>
       <c r="B189" t="s">
         <v>372</v>
       </c>
       <c r="C189">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D189" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>22727</v>
+        <v>22726</v>
       </c>
       <c r="B190" t="s">
         <v>374</v>
       </c>
       <c r="C190">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D190" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>22759</v>
+        <v>22727</v>
       </c>
       <c r="B191" t="s">
         <v>376</v>
       </c>
       <c r="C191">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D191" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>22776</v>
+        <v>22759</v>
       </c>
       <c r="B192" t="s">
         <v>378</v>
       </c>
       <c r="C192">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D192" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>22780</v>
+        <v>22776</v>
       </c>
       <c r="B193" t="s">
         <v>380</v>
       </c>
       <c r="C193">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D193" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>22795</v>
+        <v>22780</v>
       </c>
       <c r="B194" t="s">
         <v>382</v>
       </c>
       <c r="C194">
         <v>20</v>
       </c>
       <c r="D194" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>22988</v>
+        <v>22795</v>
       </c>
       <c r="B195" t="s">
         <v>384</v>
       </c>
       <c r="C195">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D195" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>23231</v>
+        <v>22988</v>
       </c>
       <c r="B196" t="s">
         <v>386</v>
       </c>
       <c r="C196">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D196" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>23233</v>
+        <v>23231</v>
       </c>
       <c r="B197" t="s">
         <v>388</v>
       </c>
       <c r="C197">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D197" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>23240</v>
+        <v>23233</v>
       </c>
       <c r="B198" t="s">
         <v>390</v>
       </c>
       <c r="C198">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D198" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>23242</v>
+        <v>23240</v>
       </c>
       <c r="B199" t="s">
         <v>392</v>
       </c>
       <c r="C199">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D199" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>23251</v>
+        <v>23242</v>
       </c>
       <c r="B200" t="s">
         <v>394</v>
       </c>
       <c r="C200">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>23289</v>
+        <v>23251</v>
       </c>
       <c r="B201" t="s">
         <v>396</v>
       </c>
       <c r="C201">
         <v>30</v>
       </c>
       <c r="D201" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>23293</v>
+        <v>23289</v>
       </c>
       <c r="B202" t="s">
         <v>398</v>
       </c>
       <c r="C202">
         <v>30</v>
       </c>
       <c r="D202" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>23298</v>
+        <v>23293</v>
       </c>
       <c r="B203" t="s">
         <v>400</v>
       </c>
       <c r="C203">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D203" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>23299</v>
+        <v>23298</v>
       </c>
       <c r="B204" t="s">
         <v>402</v>
       </c>
       <c r="C204">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D204" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>23301</v>
+        <v>23299</v>
       </c>
       <c r="B205" t="s">
         <v>404</v>
       </c>
       <c r="C205">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D205" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>23304</v>
+        <v>23301</v>
       </c>
       <c r="B206" t="s">
         <v>406</v>
       </c>
       <c r="C206">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D206" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>23305</v>
+        <v>23304</v>
       </c>
       <c r="B207" t="s">
         <v>408</v>
       </c>
       <c r="C207">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D207" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>23307</v>
+        <v>23305</v>
       </c>
       <c r="B208" t="s">
         <v>410</v>
       </c>
       <c r="C208">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D208" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>23309</v>
+        <v>23307</v>
       </c>
       <c r="B209" t="s">
         <v>412</v>
       </c>
       <c r="C209">
         <v>30</v>
       </c>
       <c r="D209" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>23312</v>
+        <v>23309</v>
       </c>
       <c r="B210" t="s">
         <v>414</v>
       </c>
       <c r="C210">
         <v>30</v>
       </c>
       <c r="D210" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>23314</v>
+        <v>23312</v>
       </c>
       <c r="B211" t="s">
         <v>416</v>
       </c>
       <c r="C211">
         <v>30</v>
       </c>
       <c r="D211" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>23315</v>
+        <v>23314</v>
       </c>
       <c r="B212" t="s">
         <v>418</v>
       </c>
       <c r="C212">
         <v>30</v>
       </c>
       <c r="D212" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>23319</v>
+        <v>23315</v>
       </c>
       <c r="B213" t="s">
         <v>420</v>
       </c>
       <c r="C213">
         <v>30</v>
       </c>
       <c r="D213" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>23321</v>
+        <v>23319</v>
       </c>
       <c r="B214" t="s">
         <v>422</v>
       </c>
       <c r="C214">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D214" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>23326</v>
+        <v>23321</v>
       </c>
       <c r="B215" t="s">
         <v>424</v>
       </c>
       <c r="C215">
         <v>40</v>
       </c>
       <c r="D215" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>23328</v>
+        <v>23326</v>
       </c>
       <c r="B216" t="s">
         <v>426</v>
       </c>
       <c r="C216">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D216" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>23590</v>
+        <v>23328</v>
       </c>
       <c r="B217" t="s">
         <v>428</v>
       </c>
       <c r="C217">
         <v>10</v>
       </c>
       <c r="D217" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>23622</v>
+        <v>23590</v>
       </c>
       <c r="B218" t="s">
         <v>430</v>
       </c>
       <c r="C218">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D218" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>23796</v>
+        <v>23622</v>
       </c>
       <c r="B219" t="s">
         <v>432</v>
       </c>
       <c r="C219">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D219" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>23797</v>
+        <v>23796</v>
       </c>
       <c r="B220" t="s">
         <v>434</v>
       </c>
       <c r="C220">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D220" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>23798</v>
+        <v>23797</v>
       </c>
       <c r="B221" t="s">
         <v>436</v>
       </c>
       <c r="C221">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D221" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>23933</v>
+        <v>23798</v>
       </c>
       <c r="B222" t="s">
-        <v>291</v>
+        <v>438</v>
       </c>
       <c r="C222">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D222" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>24064</v>
+        <v>23933</v>
       </c>
       <c r="B223" t="s">
-        <v>439</v>
+        <v>293</v>
       </c>
       <c r="C223">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D223" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>24740</v>
+        <v>24064</v>
       </c>
       <c r="B224" t="s">
         <v>441</v>
       </c>
       <c r="C224">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="D224" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>24873</v>
+        <v>24740</v>
       </c>
       <c r="B225" t="s">
         <v>443</v>
       </c>
       <c r="C225">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D225" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>24986</v>
+        <v>24873</v>
       </c>
       <c r="B226" t="s">
         <v>445</v>
       </c>
       <c r="C226">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D226" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>26416</v>
+        <v>24986</v>
       </c>
       <c r="B227" t="s">
         <v>447</v>
       </c>
       <c r="C227">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D227" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>26834</v>
+        <v>26416</v>
       </c>
       <c r="B228" t="s">
         <v>449</v>
       </c>
       <c r="C228">
         <v>60</v>
       </c>
       <c r="D228" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>26871</v>
+        <v>26834</v>
       </c>
       <c r="B229" t="s">
         <v>451</v>
       </c>
       <c r="C229">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D229" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>26934</v>
+        <v>26871</v>
       </c>
       <c r="B230" t="s">
         <v>453</v>
       </c>
       <c r="C230">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D230" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>26940</v>
+        <v>26934</v>
       </c>
       <c r="B231" t="s">
         <v>455</v>
       </c>
       <c r="C231">
         <v>20</v>
       </c>
       <c r="D231" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>27079</v>
+        <v>26940</v>
       </c>
       <c r="B232" t="s">
         <v>457</v>
       </c>
       <c r="C232">
         <v>20</v>
       </c>
       <c r="D232" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>27092</v>
+        <v>27079</v>
       </c>
       <c r="B233" t="s">
         <v>459</v>
       </c>
       <c r="C233">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D233" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>27095</v>
+        <v>27092</v>
       </c>
       <c r="B234" t="s">
         <v>461</v>
       </c>
       <c r="C234">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D234" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>27101</v>
+        <v>27095</v>
       </c>
       <c r="B235" t="s">
         <v>463</v>
       </c>
       <c r="C235">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D235" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>27105</v>
+        <v>27101</v>
       </c>
       <c r="B236" t="s">
         <v>465</v>
       </c>
       <c r="C236">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D236" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>27108</v>
+        <v>27105</v>
       </c>
       <c r="B237" t="s">
         <v>467</v>
       </c>
       <c r="C237">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D237" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>27111</v>
+        <v>27108</v>
       </c>
       <c r="B238" t="s">
         <v>469</v>
       </c>
       <c r="C238">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="D238" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>27118</v>
+        <v>27111</v>
       </c>
       <c r="B239" t="s">
         <v>471</v>
       </c>
       <c r="C239">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="D239" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>27120</v>
+        <v>27118</v>
       </c>
       <c r="B240" t="s">
-        <v>293</v>
+        <v>473</v>
       </c>
       <c r="C240">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D240" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>27134</v>
+        <v>27120</v>
       </c>
       <c r="B241" t="s">
-        <v>474</v>
+        <v>295</v>
       </c>
       <c r="C241">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D241" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>27140</v>
+        <v>27134</v>
       </c>
       <c r="B242" t="s">
         <v>476</v>
       </c>
       <c r="C242">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D242" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>27144</v>
+        <v>27140</v>
       </c>
       <c r="B243" t="s">
         <v>478</v>
       </c>
       <c r="C243">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D243" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>27151</v>
+        <v>27144</v>
       </c>
       <c r="B244" t="s">
         <v>480</v>
       </c>
       <c r="C244">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D244" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>27156</v>
+        <v>27151</v>
       </c>
       <c r="B245" t="s">
         <v>482</v>
       </c>
       <c r="C245">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>27163</v>
+        <v>27156</v>
       </c>
       <c r="B246" t="s">
         <v>484</v>
       </c>
       <c r="C246">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D246" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>27165</v>
+        <v>27163</v>
       </c>
       <c r="B247" t="s">
         <v>486</v>
       </c>
       <c r="C247">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D247" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>27168</v>
+        <v>27165</v>
       </c>
       <c r="B248" t="s">
         <v>488</v>
       </c>
       <c r="C248">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D248" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>27320</v>
+        <v>27168</v>
       </c>
       <c r="B249" t="s">
         <v>490</v>
       </c>
       <c r="C249">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D249" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>27368</v>
+        <v>27320</v>
       </c>
       <c r="B250" t="s">
         <v>492</v>
       </c>
       <c r="C250">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="D250" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>27419</v>
+        <v>27368</v>
       </c>
       <c r="B251" t="s">
         <v>494</v>
       </c>
       <c r="C251">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="D251" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>27515</v>
+        <v>27419</v>
       </c>
       <c r="B252" t="s">
         <v>496</v>
       </c>
       <c r="C252">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D252" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>27533</v>
+        <v>27515</v>
       </c>
       <c r="B253" t="s">
         <v>498</v>
       </c>
       <c r="C253">
-        <v>240</v>
+        <v>130</v>
       </c>
       <c r="D253" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>27535</v>
+        <v>27533</v>
       </c>
       <c r="B254" t="s">
-        <v>366</v>
+        <v>500</v>
       </c>
       <c r="C254">
         <v>240</v>
       </c>
       <c r="D254" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>27947</v>
+        <v>27535</v>
       </c>
       <c r="B255" t="s">
-        <v>501</v>
+        <v>368</v>
       </c>
       <c r="C255">
-        <v>30</v>
+        <v>240</v>
       </c>
       <c r="D255" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>28323</v>
+        <v>27947</v>
       </c>
       <c r="B256" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="C256">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="D256" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>28365</v>
+        <v>28323</v>
       </c>
       <c r="B257" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="C257">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="D257" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>28423</v>
+        <v>28365</v>
       </c>
       <c r="B258" t="s">
         <v>506</v>
       </c>
       <c r="C258">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="D258" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>28451</v>
+        <v>28423</v>
       </c>
       <c r="B259" t="s">
         <v>508</v>
       </c>
       <c r="C259">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D259" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>28478</v>
+        <v>28451</v>
       </c>
       <c r="B260" t="s">
         <v>510</v>
       </c>
       <c r="C260">
-        <v>220</v>
+        <v>60</v>
       </c>
       <c r="D260" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>28482</v>
+        <v>28478</v>
       </c>
       <c r="B261" t="s">
         <v>512</v>
       </c>
       <c r="C261">
-        <v>30</v>
+        <v>220</v>
       </c>
       <c r="D261" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>28488</v>
+        <v>28482</v>
       </c>
       <c r="B262" t="s">
         <v>514</v>
       </c>
       <c r="C262">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D262" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>28752</v>
+        <v>28488</v>
       </c>
       <c r="B263" t="s">
         <v>516</v>
       </c>
       <c r="C263">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D263" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>28765</v>
+        <v>28752</v>
       </c>
       <c r="B264" t="s">
         <v>518</v>
       </c>
       <c r="C264">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D264" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>28809</v>
+        <v>28765</v>
       </c>
       <c r="B265" t="s">
         <v>520</v>
       </c>
       <c r="C265">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D265" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>29050</v>
+        <v>28809</v>
       </c>
       <c r="B266" t="s">
         <v>522</v>
       </c>
       <c r="C266">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D266" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>29113</v>
+        <v>29050</v>
       </c>
       <c r="B267" t="s">
-        <v>498</v>
+        <v>524</v>
       </c>
       <c r="C267">
-        <v>240</v>
+        <v>60</v>
       </c>
       <c r="D267" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>29189</v>
+        <v>29113</v>
       </c>
       <c r="B268" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="C268">
-        <v>30</v>
+        <v>240</v>
       </c>
       <c r="D268" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>29203</v>
+        <v>29189</v>
       </c>
       <c r="B269" t="s">
         <v>527</v>
       </c>
       <c r="C269">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D269" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>29206</v>
+        <v>29203</v>
       </c>
       <c r="B270" t="s">
         <v>529</v>
       </c>
       <c r="C270">
         <v>60</v>
       </c>
       <c r="D270" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>29218</v>
+        <v>29206</v>
       </c>
       <c r="B271" t="s">
         <v>531</v>
       </c>
       <c r="C271">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D271" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>29221</v>
+        <v>29218</v>
       </c>
       <c r="B272" t="s">
         <v>533</v>
       </c>
       <c r="C272">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D272" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>29242</v>
+        <v>29221</v>
       </c>
       <c r="B273" t="s">
         <v>535</v>
       </c>
       <c r="C273">
         <v>60</v>
       </c>
       <c r="D273" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>29245</v>
+        <v>29242</v>
       </c>
       <c r="B274" t="s">
         <v>537</v>
       </c>
       <c r="C274">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D274" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>29248</v>
+        <v>29245</v>
       </c>
       <c r="B275" t="s">
         <v>539</v>
       </c>
       <c r="C275">
         <v>90</v>
       </c>
       <c r="D275" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>29251</v>
+        <v>29248</v>
       </c>
       <c r="B276" t="s">
         <v>541</v>
       </c>
       <c r="C276">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D276" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>29254</v>
+        <v>29251</v>
       </c>
       <c r="B277" t="s">
         <v>543</v>
       </c>
       <c r="C277">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D277" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>29258</v>
+        <v>29254</v>
       </c>
       <c r="B278" t="s">
         <v>545</v>
       </c>
       <c r="C278">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D278" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>29263</v>
+        <v>29258</v>
       </c>
       <c r="B279" t="s">
         <v>547</v>
       </c>
       <c r="C279">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D279" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>29271</v>
+        <v>29263</v>
       </c>
       <c r="B280" t="s">
         <v>549</v>
       </c>
       <c r="C280">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D280" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>29334</v>
+        <v>29271</v>
       </c>
       <c r="B281" t="s">
         <v>551</v>
       </c>
       <c r="C281">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D281" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>29344</v>
+        <v>29334</v>
       </c>
       <c r="B282" t="s">
         <v>553</v>
       </c>
       <c r="C282">
         <v>50</v>
       </c>
       <c r="D282" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>29347</v>
+        <v>29344</v>
       </c>
       <c r="B283" t="s">
         <v>555</v>
       </c>
       <c r="C283">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D283" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>29353</v>
+        <v>29347</v>
       </c>
       <c r="B284" t="s">
         <v>557</v>
       </c>
       <c r="C284">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D284" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>29366</v>
+        <v>29353</v>
       </c>
       <c r="B285" t="s">
         <v>559</v>
       </c>
       <c r="C285">
         <v>60</v>
       </c>
       <c r="D285" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>29375</v>
+        <v>29366</v>
       </c>
       <c r="B286" t="s">
         <v>561</v>
       </c>
       <c r="C286">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D286" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>29389</v>
+        <v>29375</v>
       </c>
       <c r="B287" t="s">
         <v>563</v>
       </c>
       <c r="C287">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="D287" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>29399</v>
+        <v>29389</v>
       </c>
       <c r="B288" t="s">
         <v>565</v>
       </c>
       <c r="C288">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>29409</v>
+        <v>29399</v>
       </c>
       <c r="B289" t="s">
         <v>567</v>
       </c>
       <c r="C289">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D289" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>29414</v>
+        <v>29409</v>
       </c>
       <c r="B290" t="s">
         <v>569</v>
       </c>
       <c r="C290">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D290" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>29426</v>
+        <v>29414</v>
       </c>
       <c r="B291" t="s">
-        <v>447</v>
+        <v>571</v>
       </c>
       <c r="C291">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D291" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>29433</v>
+        <v>29426</v>
       </c>
       <c r="B292" t="s">
-        <v>572</v>
+        <v>449</v>
       </c>
       <c r="C292">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D292" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>29436</v>
+        <v>29433</v>
       </c>
       <c r="B293" t="s">
         <v>574</v>
       </c>
       <c r="C293">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D293" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>29498</v>
+        <v>29436</v>
       </c>
       <c r="B294" t="s">
-        <v>362</v>
+        <v>576</v>
       </c>
       <c r="C294">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D294" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>29503</v>
+        <v>29498</v>
       </c>
       <c r="B295" t="s">
-        <v>577</v>
+        <v>364</v>
       </c>
       <c r="C295">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D295" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>29509</v>
+        <v>29503</v>
       </c>
       <c r="B296" t="s">
         <v>579</v>
       </c>
       <c r="C296">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D296" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>29522</v>
+        <v>29509</v>
       </c>
       <c r="B297" t="s">
         <v>581</v>
       </c>
       <c r="C297">
         <v>30</v>
       </c>
       <c r="D297" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>29535</v>
+        <v>29522</v>
       </c>
       <c r="B298" t="s">
         <v>583</v>
       </c>
       <c r="C298">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D298" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>29588</v>
+        <v>29535</v>
       </c>
       <c r="B299" t="s">
         <v>585</v>
       </c>
       <c r="C299">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D299" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>29785</v>
+        <v>29588</v>
       </c>
       <c r="B300" t="s">
         <v>587</v>
       </c>
       <c r="C300">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D300" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>29790</v>
+        <v>29785</v>
       </c>
       <c r="B301" t="s">
         <v>589</v>
       </c>
       <c r="C301">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D301" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>30106</v>
+        <v>29790</v>
       </c>
       <c r="B302" t="s">
         <v>591</v>
       </c>
       <c r="C302">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D302" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>30270</v>
+        <v>30106</v>
       </c>
       <c r="B303" t="s">
         <v>593</v>
       </c>
       <c r="C303">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D303" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>31296</v>
+        <v>30270</v>
       </c>
       <c r="B304" t="s">
         <v>595</v>
       </c>
       <c r="C304">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D304" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>31318</v>
+        <v>31296</v>
       </c>
       <c r="B305" t="s">
         <v>597</v>
       </c>
       <c r="C305">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D305" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>31327</v>
+        <v>31318</v>
       </c>
       <c r="B306" t="s">
         <v>599</v>
       </c>
       <c r="C306">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="D306" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>31343</v>
+        <v>31327</v>
       </c>
       <c r="B307" t="s">
         <v>601</v>
       </c>
       <c r="C307">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D307" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>31356</v>
+        <v>31343</v>
       </c>
       <c r="B308" t="s">
         <v>603</v>
       </c>
       <c r="C308">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D308" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>31379</v>
+        <v>31356</v>
       </c>
       <c r="B309" t="s">
         <v>605</v>
       </c>
       <c r="C309">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="D309" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>31383</v>
+        <v>31379</v>
       </c>
       <c r="B310" t="s">
         <v>607</v>
       </c>
       <c r="C310">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="D310" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>31387</v>
+        <v>31383</v>
       </c>
       <c r="B311" t="s">
         <v>609</v>
       </c>
       <c r="C311">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D311" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>31390</v>
+        <v>31387</v>
       </c>
       <c r="B312" t="s">
         <v>611</v>
       </c>
       <c r="C312">
         <v>60</v>
       </c>
       <c r="D312" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>31394</v>
+        <v>31390</v>
       </c>
       <c r="B313" t="s">
         <v>613</v>
       </c>
       <c r="C313">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D313" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>31397</v>
+        <v>31394</v>
       </c>
       <c r="B314" t="s">
         <v>615</v>
       </c>
       <c r="C314">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D314" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>31405</v>
+        <v>31397</v>
       </c>
       <c r="B315" t="s">
         <v>617</v>
       </c>
       <c r="C315">
         <v>20</v>
       </c>
       <c r="D315" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>31410</v>
+        <v>31405</v>
       </c>
       <c r="B316" t="s">
         <v>619</v>
       </c>
       <c r="C316">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D316" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>31413</v>
+        <v>31410</v>
       </c>
       <c r="B317" t="s">
         <v>621</v>
       </c>
       <c r="C317">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D317" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>31416</v>
+        <v>31413</v>
       </c>
       <c r="B318" t="s">
         <v>623</v>
       </c>
       <c r="C318">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D318" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>31421</v>
+        <v>31416</v>
       </c>
       <c r="B319" t="s">
         <v>625</v>
       </c>
       <c r="C319">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D319" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>31424</v>
+        <v>31421</v>
       </c>
       <c r="B320" t="s">
         <v>627</v>
       </c>
       <c r="C320">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D320" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>31428</v>
+        <v>31424</v>
       </c>
       <c r="B321" t="s">
         <v>629</v>
       </c>
       <c r="C321">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="D321" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>31433</v>
+        <v>31428</v>
       </c>
       <c r="B322" t="s">
         <v>631</v>
       </c>
       <c r="C322">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D322" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>31437</v>
+        <v>31433</v>
       </c>
       <c r="B323" t="s">
         <v>633</v>
       </c>
       <c r="C323">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D323" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>31449</v>
+        <v>31437</v>
       </c>
       <c r="B324" t="s">
         <v>635</v>
       </c>
       <c r="C324">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D324" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>31452</v>
+        <v>31449</v>
       </c>
       <c r="B325" t="s">
         <v>637</v>
       </c>
       <c r="C325">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D325" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>31455</v>
+        <v>31452</v>
       </c>
       <c r="B326" t="s">
         <v>639</v>
       </c>
       <c r="C326">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D326" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>31458</v>
+        <v>31455</v>
       </c>
       <c r="B327" t="s">
         <v>641</v>
       </c>
       <c r="C327">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D327" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>31462</v>
+        <v>31458</v>
       </c>
       <c r="B328" t="s">
         <v>643</v>
       </c>
       <c r="C328">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D328" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>31465</v>
+        <v>31462</v>
       </c>
       <c r="B329" t="s">
         <v>645</v>
       </c>
       <c r="C329">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D329" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>31468</v>
+        <v>31465</v>
       </c>
       <c r="B330" t="s">
         <v>647</v>
       </c>
       <c r="C330">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D330" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>31475</v>
+        <v>31468</v>
       </c>
       <c r="B331" t="s">
         <v>649</v>
       </c>
       <c r="C331">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="D331" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>31478</v>
+        <v>31475</v>
       </c>
       <c r="B332" t="s">
         <v>651</v>
       </c>
       <c r="C332">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D332" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>31543</v>
+        <v>31478</v>
       </c>
       <c r="B333" t="s">
         <v>653</v>
       </c>
       <c r="C333">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D333" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>31547</v>
+        <v>31543</v>
       </c>
       <c r="B334" t="s">
         <v>655</v>
       </c>
       <c r="C334">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D334" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>31550</v>
+        <v>31547</v>
       </c>
       <c r="B335" t="s">
         <v>657</v>
       </c>
       <c r="C335">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D335" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>31554</v>
+        <v>31550</v>
       </c>
       <c r="B336" t="s">
         <v>659</v>
       </c>
       <c r="C336">
         <v>40</v>
       </c>
       <c r="D336" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>31559</v>
+        <v>31554</v>
       </c>
       <c r="B337" t="s">
         <v>661</v>
       </c>
       <c r="C337">
         <v>40</v>
       </c>
       <c r="D337" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>31562</v>
+        <v>31559</v>
       </c>
       <c r="B338" t="s">
         <v>663</v>
       </c>
       <c r="C338">
         <v>40</v>
       </c>
       <c r="D338" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>31565</v>
+        <v>31562</v>
       </c>
       <c r="B339" t="s">
         <v>665</v>
       </c>
       <c r="C339">
         <v>40</v>
       </c>
       <c r="D339" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>31570</v>
+        <v>31565</v>
       </c>
       <c r="B340" t="s">
         <v>667</v>
       </c>
       <c r="C340">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D340" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>31573</v>
+        <v>31570</v>
       </c>
       <c r="B341" t="s">
         <v>669</v>
       </c>
       <c r="C341">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D341" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>31577</v>
+        <v>31573</v>
       </c>
       <c r="B342" t="s">
         <v>671</v>
       </c>
       <c r="C342">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D342" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>31582</v>
+        <v>31577</v>
       </c>
       <c r="B343" t="s">
         <v>673</v>
       </c>
       <c r="C343">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D343" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>31585</v>
+        <v>31582</v>
       </c>
       <c r="B344" t="s">
         <v>675</v>
       </c>
       <c r="C344">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="D344" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>31611</v>
+        <v>31585</v>
       </c>
       <c r="B345" t="s">
         <v>677</v>
       </c>
       <c r="C345">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="D345" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>31645</v>
+        <v>31611</v>
       </c>
       <c r="B346" t="s">
         <v>679</v>
       </c>
       <c r="C346">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="D346" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>31663</v>
+        <v>31645</v>
       </c>
       <c r="B347" t="s">
         <v>681</v>
       </c>
       <c r="C347">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="D347" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>31666</v>
+        <v>31663</v>
       </c>
       <c r="B348" t="s">
         <v>683</v>
       </c>
       <c r="C348">
         <v>20</v>
       </c>
       <c r="D348" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>31674</v>
+        <v>31666</v>
       </c>
       <c r="B349" t="s">
         <v>685</v>
       </c>
       <c r="C349">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D349" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>31679</v>
+        <v>31674</v>
       </c>
       <c r="B350" t="s">
         <v>687</v>
       </c>
       <c r="C350">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="D350" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>31685</v>
+        <v>31679</v>
       </c>
       <c r="B351" t="s">
         <v>689</v>
       </c>
       <c r="C351">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="D351" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>31688</v>
+        <v>31685</v>
       </c>
       <c r="B352" t="s">
         <v>691</v>
       </c>
       <c r="C352">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="D352" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>31691</v>
+        <v>31688</v>
       </c>
       <c r="B353" t="s">
         <v>693</v>
       </c>
       <c r="C353">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="D353" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>31697</v>
+        <v>31691</v>
       </c>
       <c r="B354" t="s">
         <v>695</v>
       </c>
       <c r="C354">
         <v>300</v>
       </c>
       <c r="D354" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>31702</v>
+        <v>31697</v>
       </c>
       <c r="B355" t="s">
         <v>697</v>
       </c>
       <c r="C355">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="D355" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>31721</v>
+        <v>31702</v>
       </c>
       <c r="B356" t="s">
         <v>699</v>
       </c>
       <c r="C356">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="D356" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>31726</v>
+        <v>31721</v>
       </c>
       <c r="B357" t="s">
         <v>701</v>
       </c>
       <c r="C357">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D357" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>31741</v>
+        <v>31726</v>
       </c>
       <c r="B358" t="s">
         <v>703</v>
       </c>
       <c r="C358">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D358" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>31744</v>
+        <v>31741</v>
       </c>
       <c r="B359" t="s">
         <v>705</v>
       </c>
       <c r="C359">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D359" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>31750</v>
+        <v>31744</v>
       </c>
       <c r="B360" t="s">
         <v>707</v>
       </c>
       <c r="C360">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D360" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>31753</v>
+        <v>31750</v>
       </c>
       <c r="B361" t="s">
         <v>709</v>
       </c>
       <c r="C361">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D361" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>31772</v>
+        <v>31753</v>
       </c>
       <c r="B362" t="s">
         <v>711</v>
       </c>
       <c r="C362">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D362" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>31776</v>
+        <v>31772</v>
       </c>
       <c r="B363" t="s">
         <v>713</v>
       </c>
       <c r="C363">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D363" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>31794</v>
+        <v>31776</v>
       </c>
       <c r="B364" t="s">
         <v>715</v>
       </c>
       <c r="C364">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="D364" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>31820</v>
+        <v>31794</v>
       </c>
       <c r="B365" t="s">
         <v>717</v>
       </c>
       <c r="C365">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="D365" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>31826</v>
+        <v>31820</v>
       </c>
       <c r="B366" t="s">
         <v>719</v>
       </c>
       <c r="C366">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D366" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>31829</v>
+        <v>31826</v>
       </c>
       <c r="B367" t="s">
         <v>721</v>
       </c>
       <c r="C367">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="D367" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>31832</v>
+        <v>31829</v>
       </c>
       <c r="B368" t="s">
         <v>723</v>
       </c>
       <c r="C368">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="D368" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>31838</v>
+        <v>31832</v>
       </c>
       <c r="B369" t="s">
         <v>725</v>
       </c>
       <c r="C369">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D369" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>31857</v>
+        <v>31838</v>
       </c>
       <c r="B370" t="s">
         <v>727</v>
       </c>
       <c r="C370">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D370" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>31860</v>
+        <v>31857</v>
       </c>
       <c r="B371" t="s">
         <v>729</v>
       </c>
       <c r="C371">
         <v>40</v>
       </c>
       <c r="D371" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>31863</v>
+        <v>31860</v>
       </c>
       <c r="B372" t="s">
         <v>731</v>
       </c>
       <c r="C372">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="D372" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>31867</v>
+        <v>31863</v>
       </c>
       <c r="B373" t="s">
         <v>733</v>
       </c>
       <c r="C373">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D373" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>31870</v>
+        <v>31867</v>
       </c>
       <c r="B374" t="s">
         <v>735</v>
       </c>
       <c r="C374">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D374" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>31874</v>
+        <v>31870</v>
       </c>
       <c r="B375" t="s">
         <v>737</v>
       </c>
       <c r="C375">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D375" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>31877</v>
+        <v>31874</v>
       </c>
       <c r="B376" t="s">
         <v>739</v>
       </c>
       <c r="C376">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D376" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>31883</v>
+        <v>31877</v>
       </c>
       <c r="B377" t="s">
         <v>741</v>
       </c>
       <c r="C377">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D377" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>31886</v>
+        <v>31883</v>
       </c>
       <c r="B378" t="s">
         <v>743</v>
       </c>
       <c r="C378">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D378" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>31891</v>
+        <v>31886</v>
       </c>
       <c r="B379" t="s">
         <v>745</v>
       </c>
       <c r="C379">
         <v>30</v>
       </c>
       <c r="D379" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>31892</v>
+        <v>31891</v>
       </c>
       <c r="B380" t="s">
         <v>747</v>
       </c>
       <c r="C380">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D380" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>31899</v>
+        <v>31892</v>
       </c>
       <c r="B381" t="s">
         <v>749</v>
       </c>
       <c r="C381">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D381" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>31904</v>
+        <v>31899</v>
       </c>
       <c r="B382" t="s">
         <v>751</v>
       </c>
       <c r="C382">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="D382" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>31907</v>
+        <v>31904</v>
       </c>
       <c r="B383" t="s">
         <v>753</v>
       </c>
       <c r="C383">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D383" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>31910</v>
+        <v>31907</v>
       </c>
       <c r="B384" t="s">
         <v>755</v>
       </c>
       <c r="C384">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="D384" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>32182</v>
+        <v>31910</v>
       </c>
       <c r="B385" t="s">
         <v>757</v>
       </c>
       <c r="C385">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="D385" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>32192</v>
+        <v>32182</v>
       </c>
       <c r="B386" t="s">
         <v>759</v>
       </c>
       <c r="C386">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D386" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>32196</v>
+        <v>32192</v>
       </c>
       <c r="B387" t="s">
         <v>761</v>
       </c>
       <c r="C387">
         <v>60</v>
       </c>
       <c r="D387" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>32478</v>
+        <v>32196</v>
       </c>
       <c r="B388" t="s">
         <v>763</v>
       </c>
       <c r="C388">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D388" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>32483</v>
+        <v>32478</v>
       </c>
       <c r="B389" t="s">
         <v>765</v>
       </c>
       <c r="C389">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D389" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>32709</v>
+        <v>32483</v>
       </c>
       <c r="B390" t="s">
         <v>767</v>
       </c>
       <c r="C390">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D390" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>33779</v>
+        <v>32709</v>
       </c>
       <c r="B391" t="s">
         <v>769</v>
       </c>
       <c r="C391">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D391" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>34834</v>
+        <v>33779</v>
       </c>
       <c r="B392" t="s">
         <v>771</v>
       </c>
       <c r="C392">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D392" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>35716</v>
+        <v>34834</v>
       </c>
       <c r="B393" t="s">
         <v>773</v>
       </c>
       <c r="C393">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="D393" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>35895</v>
+        <v>35245</v>
       </c>
       <c r="B394" t="s">
         <v>775</v>
       </c>
       <c r="C394">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="D394" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>35925</v>
+        <v>35716</v>
       </c>
       <c r="B395" t="s">
         <v>777</v>
       </c>
       <c r="C395">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="D395" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>35930</v>
+        <v>35882</v>
       </c>
       <c r="B396" t="s">
         <v>779</v>
       </c>
       <c r="C396">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D396" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>35948</v>
+        <v>35895</v>
       </c>
       <c r="B397" t="s">
         <v>781</v>
       </c>
       <c r="C397">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D397" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>37306</v>
+        <v>35925</v>
       </c>
       <c r="B398" t="s">
         <v>783</v>
       </c>
       <c r="C398">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D398" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>37320</v>
+        <v>35930</v>
       </c>
       <c r="B399" t="s">
         <v>785</v>
       </c>
       <c r="C399">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D399" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>37403</v>
+        <v>35948</v>
       </c>
       <c r="B400" t="s">
-        <v>723</v>
+        <v>787</v>
       </c>
       <c r="C400">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D400" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>37404</v>
+        <v>37306</v>
       </c>
       <c r="B401" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C401">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="D401" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>37409</v>
+        <v>37320</v>
       </c>
       <c r="B402" t="s">
-        <v>685</v>
+        <v>791</v>
       </c>
       <c r="C402">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D402" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>37632</v>
+        <v>37403</v>
       </c>
       <c r="B403" t="s">
-        <v>791</v>
+        <v>725</v>
       </c>
       <c r="C403">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D403" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>37634</v>
+        <v>37404</v>
       </c>
       <c r="B404" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C404">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D404" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>37681</v>
+        <v>37409</v>
       </c>
       <c r="B405" t="s">
-        <v>775</v>
+        <v>687</v>
       </c>
       <c r="C405">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D405" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>37683</v>
+        <v>37632</v>
       </c>
       <c r="B406" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C406">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D406" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>37685</v>
+        <v>37634</v>
       </c>
       <c r="B407" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C407">
         <v>20</v>
       </c>
       <c r="D407" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>37690</v>
+        <v>37681</v>
       </c>
       <c r="B408" t="s">
-        <v>800</v>
+        <v>781</v>
       </c>
       <c r="C408">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D408" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>37694</v>
+        <v>37683</v>
       </c>
       <c r="B409" t="s">
         <v>802</v>
       </c>
       <c r="C409">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D409" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>37696</v>
+        <v>37685</v>
       </c>
       <c r="B410" t="s">
         <v>804</v>
       </c>
       <c r="C410">
         <v>20</v>
       </c>
       <c r="D410" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>37698</v>
+        <v>37690</v>
       </c>
       <c r="B411" t="s">
         <v>806</v>
       </c>
       <c r="C411">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D411" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>37727</v>
+        <v>37694</v>
       </c>
       <c r="B412" t="s">
         <v>808</v>
       </c>
       <c r="C412">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D412" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>38005</v>
+        <v>37696</v>
       </c>
       <c r="B413" t="s">
         <v>810</v>
       </c>
       <c r="C413">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D413" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>38006</v>
+        <v>37698</v>
       </c>
       <c r="B414" t="s">
         <v>812</v>
       </c>
       <c r="C414">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D414" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>38008</v>
+        <v>37727</v>
       </c>
       <c r="B415" t="s">
         <v>814</v>
       </c>
       <c r="C415">
         <v>40</v>
       </c>
       <c r="D415" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>38009</v>
+        <v>38005</v>
       </c>
       <c r="B416" t="s">
         <v>816</v>
       </c>
       <c r="C416">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D416" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>38010</v>
+        <v>38006</v>
       </c>
       <c r="B417" t="s">
         <v>818</v>
       </c>
       <c r="C417">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D417" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>38011</v>
+        <v>38008</v>
       </c>
       <c r="B418" t="s">
         <v>820</v>
       </c>
       <c r="C418">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D418" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>38012</v>
+        <v>38009</v>
       </c>
       <c r="B419" t="s">
         <v>822</v>
       </c>
       <c r="C419">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D419" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>38020</v>
+        <v>38010</v>
       </c>
       <c r="B420" t="s">
         <v>824</v>
       </c>
       <c r="C420">
         <v>30</v>
       </c>
       <c r="D420" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>38021</v>
+        <v>38011</v>
       </c>
       <c r="B421" t="s">
         <v>826</v>
       </c>
       <c r="C421">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D421" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>38022</v>
+        <v>38012</v>
       </c>
       <c r="B422" t="s">
         <v>828</v>
       </c>
       <c r="C422">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D422" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>42100</v>
+        <v>38020</v>
       </c>
       <c r="B423" t="s">
         <v>830</v>
       </c>
       <c r="C423">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D423" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>42121</v>
+        <v>38021</v>
       </c>
       <c r="B424" t="s">
         <v>832</v>
       </c>
       <c r="C424">
         <v>40</v>
       </c>
       <c r="D424" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>42122</v>
+        <v>38022</v>
       </c>
       <c r="B425" t="s">
         <v>834</v>
       </c>
       <c r="C425">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D425" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>42123</v>
+        <v>42100</v>
       </c>
       <c r="B426" t="s">
         <v>836</v>
       </c>
       <c r="C426">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D426" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>42124</v>
+        <v>42121</v>
       </c>
       <c r="B427" t="s">
         <v>838</v>
       </c>
       <c r="C427">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D427" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>42125</v>
+        <v>42122</v>
       </c>
       <c r="B428" t="s">
         <v>840</v>
       </c>
       <c r="C428">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D428" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>42126</v>
+        <v>42123</v>
       </c>
       <c r="B429" t="s">
         <v>842</v>
       </c>
       <c r="C429">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D429" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>42128</v>
+        <v>42124</v>
       </c>
       <c r="B430" t="s">
         <v>844</v>
       </c>
       <c r="C430">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D430" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>42149</v>
+        <v>42125</v>
       </c>
       <c r="B431" t="s">
         <v>846</v>
       </c>
       <c r="C431">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D431" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>42150</v>
+        <v>42126</v>
       </c>
       <c r="B432" t="s">
         <v>848</v>
       </c>
       <c r="C432">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="D432" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>42151</v>
+        <v>42128</v>
       </c>
       <c r="B433" t="s">
         <v>850</v>
       </c>
       <c r="C433">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D433" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>42152</v>
+        <v>42145</v>
       </c>
       <c r="B434" t="s">
         <v>852</v>
       </c>
       <c r="C434">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D434" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>42153</v>
+        <v>42149</v>
       </c>
       <c r="B435" t="s">
         <v>854</v>
       </c>
       <c r="C435">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D435" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>42154</v>
+        <v>42150</v>
       </c>
       <c r="B436" t="s">
         <v>856</v>
       </c>
       <c r="C436">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="D436" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>42155</v>
+        <v>42151</v>
       </c>
       <c r="B437" t="s">
         <v>858</v>
       </c>
       <c r="C437">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D437" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>42156</v>
+        <v>42152</v>
       </c>
       <c r="B438" t="s">
         <v>860</v>
       </c>
       <c r="C438">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D438" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>42157</v>
+        <v>42153</v>
       </c>
       <c r="B439" t="s">
         <v>862</v>
       </c>
       <c r="C439">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D439" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>42158</v>
+        <v>42154</v>
       </c>
       <c r="B440" t="s">
         <v>864</v>
       </c>
       <c r="C440">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="D440" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>42159</v>
+        <v>42155</v>
       </c>
       <c r="B441" t="s">
         <v>866</v>
       </c>
       <c r="C441">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="D441" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>42163</v>
+        <v>42156</v>
       </c>
       <c r="B442" t="s">
         <v>868</v>
       </c>
       <c r="C442">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="D442" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>42164</v>
+        <v>42157</v>
       </c>
       <c r="B443" t="s">
         <v>870</v>
       </c>
       <c r="C443">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="D443" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>42165</v>
+        <v>42158</v>
       </c>
       <c r="B444" t="s">
         <v>872</v>
       </c>
       <c r="C444">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="D444" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>42166</v>
+        <v>42159</v>
       </c>
       <c r="B445" t="s">
         <v>874</v>
       </c>
       <c r="C445">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D445" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>42167</v>
+        <v>42160</v>
       </c>
       <c r="B446" t="s">
         <v>876</v>
       </c>
       <c r="C446">
-        <v>50</v>
+        <v>240</v>
       </c>
       <c r="D446" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>42168</v>
+        <v>42163</v>
       </c>
       <c r="B447" t="s">
         <v>878</v>
       </c>
       <c r="C447">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="D447" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>42169</v>
+        <v>42164</v>
       </c>
       <c r="B448" t="s">
         <v>880</v>
       </c>
       <c r="C448">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="D448" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>42170</v>
+        <v>42165</v>
       </c>
       <c r="B449" t="s">
         <v>882</v>
       </c>
       <c r="C449">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="D449" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>42171</v>
+        <v>42166</v>
       </c>
       <c r="B450" t="s">
         <v>884</v>
       </c>
       <c r="C450">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D450" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>42172</v>
+        <v>42167</v>
       </c>
       <c r="B451" t="s">
         <v>886</v>
       </c>
       <c r="C451">
         <v>50</v>
       </c>
       <c r="D451" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>42173</v>
+        <v>42168</v>
       </c>
       <c r="B452" t="s">
         <v>888</v>
       </c>
       <c r="C452">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D452" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>42174</v>
+        <v>42169</v>
       </c>
       <c r="B453" t="s">
         <v>890</v>
       </c>
       <c r="C453">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D453" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>42175</v>
+        <v>42170</v>
       </c>
       <c r="B454" t="s">
         <v>892</v>
       </c>
       <c r="C454">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="D454" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>42208</v>
+        <v>42171</v>
       </c>
       <c r="B455" t="s">
         <v>894</v>
       </c>
       <c r="C455">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D455" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>42218</v>
+        <v>42172</v>
       </c>
       <c r="B456" t="s">
         <v>896</v>
       </c>
       <c r="C456">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D456" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>42221</v>
+        <v>42173</v>
       </c>
       <c r="B457" t="s">
         <v>898</v>
       </c>
       <c r="C457">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D457" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>42223</v>
+        <v>42174</v>
       </c>
       <c r="B458" t="s">
-        <v>311</v>
+        <v>900</v>
       </c>
       <c r="C458">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D458" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>42224</v>
+        <v>42175</v>
       </c>
       <c r="B459" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C459">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="D459" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>42227</v>
+        <v>42208</v>
       </c>
       <c r="B460" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C460">
         <v>60</v>
       </c>
       <c r="D460" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>42236</v>
+        <v>42218</v>
       </c>
       <c r="B461" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C461">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D461" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>42237</v>
+        <v>42221</v>
       </c>
       <c r="B462" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C462">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D462" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>42252</v>
+        <v>42222</v>
       </c>
       <c r="B463" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C463">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="D463" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>42253</v>
+        <v>42223</v>
       </c>
       <c r="B464" t="s">
-        <v>911</v>
+        <v>313</v>
       </c>
       <c r="C464">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D464" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>42254</v>
+        <v>42224</v>
       </c>
       <c r="B465" t="s">
         <v>913</v>
       </c>
       <c r="C465">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D465" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>42255</v>
+        <v>42227</v>
       </c>
       <c r="B466" t="s">
         <v>915</v>
       </c>
       <c r="C466">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D466" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>42260</v>
+        <v>42236</v>
       </c>
       <c r="B467" t="s">
         <v>917</v>
       </c>
       <c r="C467">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D467" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>42261</v>
+        <v>42237</v>
       </c>
       <c r="B468" t="s">
         <v>919</v>
       </c>
       <c r="C468">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D468" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>42262</v>
+        <v>42252</v>
       </c>
       <c r="B469" t="s">
         <v>921</v>
       </c>
       <c r="C469">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D469" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>42263</v>
+        <v>42253</v>
       </c>
       <c r="B470" t="s">
         <v>923</v>
       </c>
       <c r="C470">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D470" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>42270</v>
+        <v>42254</v>
       </c>
       <c r="B471" t="s">
         <v>925</v>
       </c>
       <c r="C471">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D471" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>42272</v>
+        <v>42255</v>
       </c>
       <c r="B472" t="s">
         <v>927</v>
       </c>
       <c r="C472">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D472" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>42273</v>
+        <v>42260</v>
       </c>
       <c r="B473" t="s">
         <v>929</v>
       </c>
       <c r="C473">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D473" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>42274</v>
+        <v>42261</v>
       </c>
       <c r="B474" t="s">
         <v>931</v>
       </c>
       <c r="C474">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D474" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>42276</v>
+        <v>42262</v>
       </c>
       <c r="B475" t="s">
         <v>933</v>
       </c>
       <c r="C475">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D475" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>42299</v>
+        <v>42263</v>
       </c>
       <c r="B476" t="s">
         <v>935</v>
       </c>
       <c r="C476">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D476" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>42300</v>
+        <v>42268</v>
       </c>
       <c r="B477" t="s">
         <v>937</v>
       </c>
       <c r="C477">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D477" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>42301</v>
+        <v>42270</v>
       </c>
       <c r="B478" t="s">
         <v>939</v>
       </c>
       <c r="C478">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D478" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>42302</v>
+        <v>42272</v>
       </c>
       <c r="B479" t="s">
         <v>941</v>
       </c>
       <c r="C479">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D479" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>42303</v>
+        <v>42273</v>
       </c>
       <c r="B480" t="s">
         <v>943</v>
       </c>
       <c r="C480">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D480" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>42304</v>
+        <v>42274</v>
       </c>
       <c r="B481" t="s">
         <v>945</v>
       </c>
       <c r="C481">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D481" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>42305</v>
+        <v>42276</v>
       </c>
       <c r="B482" t="s">
         <v>947</v>
       </c>
       <c r="C482">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D482" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>42307</v>
+        <v>42299</v>
       </c>
       <c r="B483" t="s">
         <v>949</v>
       </c>
       <c r="C483">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D483" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>42308</v>
+        <v>42300</v>
       </c>
       <c r="B484" t="s">
         <v>951</v>
       </c>
       <c r="C484">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D484" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>42309</v>
+        <v>42301</v>
       </c>
       <c r="B485" t="s">
         <v>953</v>
       </c>
       <c r="C485">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D485" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>42310</v>
+        <v>42302</v>
       </c>
       <c r="B486" t="s">
         <v>955</v>
       </c>
       <c r="C486">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D486" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>42311</v>
+        <v>42303</v>
       </c>
       <c r="B487" t="s">
         <v>957</v>
       </c>
       <c r="C487">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="D487" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>42323</v>
+        <v>42304</v>
       </c>
       <c r="B488" t="s">
-        <v>619</v>
+        <v>959</v>
       </c>
       <c r="C488">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D488" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>42326</v>
+        <v>42305</v>
       </c>
       <c r="B489" t="s">
-        <v>629</v>
+        <v>961</v>
       </c>
       <c r="C489">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="D489" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>42329</v>
+        <v>42307</v>
       </c>
       <c r="B490" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="C490">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D490" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>42342</v>
+        <v>42308</v>
       </c>
       <c r="B491" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C491">
         <v>60</v>
       </c>
       <c r="D491" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>42343</v>
+        <v>42309</v>
       </c>
       <c r="B492" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C492">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="D492" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>42344</v>
+        <v>42310</v>
       </c>
       <c r="B493" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C493">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D493" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>42355</v>
+        <v>42311</v>
       </c>
       <c r="B494" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C494">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="D494" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>42356</v>
+        <v>42323</v>
       </c>
       <c r="B495" t="s">
-        <v>971</v>
+        <v>621</v>
       </c>
       <c r="C495">
         <v>50</v>
       </c>
       <c r="D495" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>42359</v>
+        <v>42326</v>
       </c>
       <c r="B496" t="s">
-        <v>973</v>
+        <v>631</v>
       </c>
       <c r="C496">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="D496" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>42360</v>
+        <v>42329</v>
       </c>
       <c r="B497" t="s">
         <v>975</v>
       </c>
       <c r="C497">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D497" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>42362</v>
+        <v>42342</v>
       </c>
       <c r="B498" t="s">
         <v>977</v>
       </c>
       <c r="C498">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="D498" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>42363</v>
+        <v>42343</v>
       </c>
       <c r="B499" t="s">
         <v>979</v>
       </c>
       <c r="C499">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D499" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>42364</v>
+        <v>42344</v>
       </c>
       <c r="B500" t="s">
         <v>981</v>
       </c>
       <c r="C500">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D500" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>42365</v>
+        <v>42355</v>
       </c>
       <c r="B501" t="s">
         <v>983</v>
       </c>
       <c r="C501">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D501" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>42366</v>
+        <v>42356</v>
       </c>
       <c r="B502" t="s">
         <v>985</v>
       </c>
       <c r="C502">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D502" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>42367</v>
+        <v>42359</v>
       </c>
       <c r="B503" t="s">
         <v>987</v>
       </c>
       <c r="C503">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D503" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>42368</v>
+        <v>42360</v>
       </c>
       <c r="B504" t="s">
         <v>989</v>
       </c>
       <c r="C504">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D504" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>42369</v>
+        <v>42362</v>
       </c>
       <c r="B505" t="s">
         <v>991</v>
       </c>
       <c r="C505">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="D505" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>42370</v>
+        <v>42363</v>
       </c>
       <c r="B506" t="s">
         <v>993</v>
       </c>
       <c r="C506">
         <v>50</v>
       </c>
       <c r="D506" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>42371</v>
+        <v>42364</v>
       </c>
       <c r="B507" t="s">
         <v>995</v>
       </c>
       <c r="C507">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D507" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>42372</v>
+        <v>42365</v>
       </c>
       <c r="B508" t="s">
         <v>997</v>
       </c>
       <c r="C508">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D508" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>42373</v>
+        <v>42366</v>
       </c>
       <c r="B509" t="s">
         <v>999</v>
       </c>
       <c r="C509">
         <v>20</v>
       </c>
       <c r="D509" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>42374</v>
+        <v>42367</v>
       </c>
       <c r="B510" t="s">
         <v>1001</v>
       </c>
       <c r="C510">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D510" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>42375</v>
+        <v>42368</v>
       </c>
       <c r="B511" t="s">
         <v>1003</v>
       </c>
       <c r="C511">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D511" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>42376</v>
+        <v>42369</v>
       </c>
       <c r="B512" t="s">
         <v>1005</v>
       </c>
       <c r="C512">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D512" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>42377</v>
+        <v>42370</v>
       </c>
       <c r="B513" t="s">
         <v>1007</v>
       </c>
       <c r="C513">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D513" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>42378</v>
+        <v>42371</v>
       </c>
       <c r="B514" t="s">
         <v>1009</v>
       </c>
       <c r="C514">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D514" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>42379</v>
+        <v>42372</v>
       </c>
       <c r="B515" t="s">
         <v>1011</v>
       </c>
       <c r="C515">
         <v>10</v>
       </c>
       <c r="D515" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>42380</v>
+        <v>42373</v>
       </c>
       <c r="B516" t="s">
         <v>1013</v>
       </c>
       <c r="C516">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D516" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>42381</v>
+        <v>42374</v>
       </c>
       <c r="B517" t="s">
         <v>1015</v>
       </c>
       <c r="C517">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D517" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>42382</v>
+        <v>42376</v>
       </c>
       <c r="B518" t="s">
         <v>1017</v>
       </c>
       <c r="C518">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D518" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>42383</v>
+        <v>42377</v>
       </c>
       <c r="B519" t="s">
         <v>1019</v>
       </c>
       <c r="C519">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D519" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>42384</v>
+        <v>42378</v>
       </c>
       <c r="B520" t="s">
         <v>1021</v>
       </c>
       <c r="C520">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D520" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>42385</v>
+        <v>42379</v>
       </c>
       <c r="B521" t="s">
         <v>1023</v>
       </c>
       <c r="C521">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D521" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>42386</v>
+        <v>42380</v>
       </c>
       <c r="B522" t="s">
         <v>1025</v>
       </c>
       <c r="C522">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="D522" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>42387</v>
+        <v>42381</v>
       </c>
       <c r="B523" t="s">
         <v>1027</v>
       </c>
       <c r="C523">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D523" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>42388</v>
+        <v>42382</v>
       </c>
       <c r="B524" t="s">
         <v>1029</v>
       </c>
       <c r="C524">
         <v>50</v>
       </c>
       <c r="D524" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>42389</v>
+        <v>42383</v>
       </c>
       <c r="B525" t="s">
         <v>1031</v>
       </c>
       <c r="C525">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D525" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>42390</v>
+        <v>42384</v>
       </c>
       <c r="B526" t="s">
         <v>1033</v>
       </c>
       <c r="C526">
         <v>50</v>
       </c>
       <c r="D526" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>42391</v>
+        <v>42385</v>
       </c>
       <c r="B527" t="s">
         <v>1035</v>
       </c>
       <c r="C527">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="D527" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>42392</v>
+        <v>42386</v>
       </c>
       <c r="B528" t="s">
         <v>1037</v>
       </c>
       <c r="C528">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D528" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>42393</v>
+        <v>42387</v>
       </c>
       <c r="B529" t="s">
         <v>1039</v>
       </c>
       <c r="C529">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D529" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>42394</v>
+        <v>42388</v>
       </c>
       <c r="B530" t="s">
         <v>1041</v>
       </c>
       <c r="C530">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="D530" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>42395</v>
+        <v>42389</v>
       </c>
       <c r="B531" t="s">
         <v>1043</v>
       </c>
       <c r="C531">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D531" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>42396</v>
+        <v>42390</v>
       </c>
       <c r="B532" t="s">
         <v>1045</v>
       </c>
       <c r="C532">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D532" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>42397</v>
+        <v>42391</v>
       </c>
       <c r="B533" t="s">
         <v>1047</v>
       </c>
       <c r="C533">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D533" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>42398</v>
+        <v>42392</v>
       </c>
       <c r="B534" t="s">
         <v>1049</v>
       </c>
       <c r="C534">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D534" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>42399</v>
+        <v>42393</v>
       </c>
       <c r="B535" t="s">
         <v>1051</v>
       </c>
       <c r="C535">
         <v>60</v>
       </c>
       <c r="D535" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>42400</v>
+        <v>42394</v>
       </c>
       <c r="B536" t="s">
         <v>1053</v>
       </c>
       <c r="C536">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="D536" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>42401</v>
+        <v>42395</v>
       </c>
       <c r="B537" t="s">
         <v>1055</v>
       </c>
       <c r="C537">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D537" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>42402</v>
+        <v>42396</v>
       </c>
       <c r="B538" t="s">
         <v>1057</v>
       </c>
       <c r="C538">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D538" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>42403</v>
+        <v>42397</v>
       </c>
       <c r="B539" t="s">
         <v>1059</v>
       </c>
       <c r="C539">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D539" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>42404</v>
+        <v>42398</v>
       </c>
       <c r="B540" t="s">
         <v>1061</v>
       </c>
       <c r="C540">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D540" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>42405</v>
+        <v>42399</v>
       </c>
       <c r="B541" t="s">
         <v>1063</v>
       </c>
       <c r="C541">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D541" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>42406</v>
+        <v>42400</v>
       </c>
       <c r="B542" t="s">
         <v>1065</v>
       </c>
       <c r="C542">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D542" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>42407</v>
+        <v>42401</v>
       </c>
       <c r="B543" t="s">
         <v>1067</v>
       </c>
       <c r="C543">
         <v>60</v>
       </c>
       <c r="D543" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>42408</v>
+        <v>42402</v>
       </c>
       <c r="B544" t="s">
         <v>1069</v>
       </c>
       <c r="C544">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D544" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>42409</v>
+        <v>42403</v>
       </c>
       <c r="B545" t="s">
         <v>1071</v>
       </c>
       <c r="C545">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D545" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>42410</v>
+        <v>42404</v>
       </c>
       <c r="B546" t="s">
         <v>1073</v>
       </c>
       <c r="C546">
-        <v>330</v>
+        <v>90</v>
       </c>
       <c r="D546" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>42411</v>
+        <v>42405</v>
       </c>
       <c r="B547" t="s">
         <v>1075</v>
       </c>
       <c r="C547">
         <v>50</v>
       </c>
       <c r="D547" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>42412</v>
+        <v>42406</v>
       </c>
       <c r="B548" t="s">
         <v>1077</v>
       </c>
       <c r="C548">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D548" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>42413</v>
+        <v>42407</v>
       </c>
       <c r="B549" t="s">
         <v>1079</v>
       </c>
       <c r="C549">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D549" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>42414</v>
+        <v>42408</v>
       </c>
       <c r="B550" t="s">
         <v>1081</v>
       </c>
       <c r="C550">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D550" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>42415</v>
+        <v>42409</v>
       </c>
       <c r="B551" t="s">
-        <v>467</v>
+        <v>1083</v>
       </c>
       <c r="C551">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D551" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>42416</v>
+        <v>42410</v>
       </c>
       <c r="B552" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C552">
-        <v>30</v>
+        <v>330</v>
       </c>
       <c r="D552" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>42417</v>
+        <v>42411</v>
       </c>
       <c r="B553" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C553">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D553" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>42418</v>
+        <v>42412</v>
       </c>
       <c r="B554" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C554">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="D554" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>42419</v>
+        <v>42413</v>
       </c>
       <c r="B555" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C555">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D555" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>42420</v>
+        <v>42414</v>
       </c>
       <c r="B556" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C556">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="D556" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>42421</v>
+        <v>42415</v>
       </c>
       <c r="B557" t="s">
-        <v>1094</v>
+        <v>469</v>
       </c>
       <c r="C557">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D557" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>42422</v>
+        <v>42416</v>
       </c>
       <c r="B558" t="s">
         <v>1096</v>
       </c>
       <c r="C558">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D558" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>42423</v>
+        <v>42417</v>
       </c>
       <c r="B559" t="s">
         <v>1098</v>
       </c>
       <c r="C559">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D559" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>42424</v>
+        <v>42418</v>
       </c>
       <c r="B560" t="s">
         <v>1100</v>
       </c>
       <c r="C560">
         <v>30</v>
       </c>
       <c r="D560" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>42425</v>
+        <v>42419</v>
       </c>
       <c r="B561" t="s">
         <v>1102</v>
       </c>
       <c r="C561">
         <v>30</v>
       </c>
       <c r="D561" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>42427</v>
+        <v>42420</v>
       </c>
       <c r="B562" t="s">
         <v>1104</v>
       </c>
       <c r="C562">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D562" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>42428</v>
+        <v>42421</v>
       </c>
       <c r="B563" t="s">
         <v>1106</v>
       </c>
       <c r="C563">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D563" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>42429</v>
+        <v>42422</v>
       </c>
       <c r="B564" t="s">
         <v>1108</v>
       </c>
       <c r="C564">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D564" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>42430</v>
+        <v>42423</v>
       </c>
       <c r="B565" t="s">
         <v>1110</v>
       </c>
       <c r="C565">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D565" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>42431</v>
+        <v>42424</v>
       </c>
       <c r="B566" t="s">
         <v>1112</v>
       </c>
       <c r="C566">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D566" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>42432</v>
+        <v>42425</v>
       </c>
       <c r="B567" t="s">
         <v>1114</v>
       </c>
       <c r="C567">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D567" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>42433</v>
+        <v>42427</v>
       </c>
       <c r="B568" t="s">
         <v>1116</v>
       </c>
       <c r="C568">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D568" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>42434</v>
+        <v>42428</v>
       </c>
       <c r="B569" t="s">
         <v>1118</v>
       </c>
       <c r="C569">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="D569" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>42435</v>
+        <v>42429</v>
       </c>
       <c r="B570" t="s">
         <v>1120</v>
       </c>
       <c r="C570">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D570" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>42436</v>
+        <v>42430</v>
       </c>
       <c r="B571" t="s">
         <v>1122</v>
       </c>
       <c r="C571">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D571" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>42437</v>
+        <v>42431</v>
       </c>
       <c r="B572" t="s">
         <v>1124</v>
       </c>
       <c r="C572">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D572" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>42438</v>
+        <v>42432</v>
       </c>
       <c r="B573" t="s">
         <v>1126</v>
       </c>
       <c r="C573">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D573" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>42439</v>
+        <v>42433</v>
       </c>
       <c r="B574" t="s">
         <v>1128</v>
       </c>
       <c r="C574">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="D574" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>42440</v>
+        <v>42434</v>
       </c>
       <c r="B575" t="s">
         <v>1130</v>
       </c>
       <c r="C575">
-        <v>50</v>
+        <v>125</v>
       </c>
       <c r="D575" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>42441</v>
+        <v>42435</v>
       </c>
       <c r="B576" t="s">
         <v>1132</v>
       </c>
       <c r="C576">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D576" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>42442</v>
+        <v>42436</v>
       </c>
       <c r="B577" t="s">
         <v>1134</v>
       </c>
       <c r="C577">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="D577" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>42443</v>
+        <v>42437</v>
       </c>
       <c r="B578" t="s">
         <v>1136</v>
       </c>
       <c r="C578">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D578" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>42444</v>
+        <v>42438</v>
       </c>
       <c r="B579" t="s">
         <v>1138</v>
       </c>
       <c r="C579">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D579" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>42445</v>
+        <v>42439</v>
       </c>
       <c r="B580" t="s">
         <v>1140</v>
       </c>
       <c r="C580">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D580" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>42446</v>
+        <v>42440</v>
       </c>
       <c r="B581" t="s">
         <v>1142</v>
       </c>
       <c r="C581">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D581" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>42447</v>
+        <v>42441</v>
       </c>
       <c r="B582" t="s">
         <v>1144</v>
       </c>
       <c r="C582">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="D582" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>42449</v>
+        <v>42442</v>
       </c>
       <c r="B583" t="s">
         <v>1146</v>
       </c>
       <c r="C583">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D583" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>42450</v>
+        <v>42443</v>
       </c>
       <c r="B584" t="s">
         <v>1148</v>
       </c>
       <c r="C584">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D584" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>42451</v>
+        <v>42444</v>
       </c>
       <c r="B585" t="s">
         <v>1150</v>
       </c>
       <c r="C585">
         <v>20</v>
       </c>
       <c r="D585" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>42452</v>
+        <v>42445</v>
       </c>
       <c r="B586" t="s">
         <v>1152</v>
       </c>
       <c r="C586">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D586" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>42453</v>
+        <v>42446</v>
       </c>
       <c r="B587" t="s">
         <v>1154</v>
       </c>
       <c r="C587">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D587" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>42454</v>
+        <v>42447</v>
       </c>
       <c r="B588" t="s">
         <v>1156</v>
       </c>
       <c r="C588">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="D588" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>42455</v>
+        <v>42449</v>
       </c>
       <c r="B589" t="s">
         <v>1158</v>
       </c>
       <c r="C589">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D589" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>42456</v>
+        <v>42450</v>
       </c>
       <c r="B590" t="s">
         <v>1160</v>
       </c>
       <c r="C590">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D590" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>42457</v>
+        <v>42451</v>
       </c>
       <c r="B591" t="s">
         <v>1162</v>
       </c>
       <c r="C591">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D591" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>42458</v>
+        <v>42452</v>
       </c>
       <c r="B592" t="s">
         <v>1164</v>
       </c>
       <c r="C592">
         <v>40</v>
       </c>
       <c r="D592" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>42459</v>
+        <v>42453</v>
       </c>
       <c r="B593" t="s">
         <v>1166</v>
       </c>
       <c r="C593">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D593" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>42460</v>
+        <v>42454</v>
       </c>
       <c r="B594" t="s">
         <v>1168</v>
       </c>
       <c r="C594">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D594" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>42461</v>
+        <v>42455</v>
       </c>
       <c r="B595" t="s">
         <v>1170</v>
       </c>
       <c r="C595">
         <v>40</v>
       </c>
       <c r="D595" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>42462</v>
+        <v>42456</v>
       </c>
       <c r="B596" t="s">
         <v>1172</v>
       </c>
       <c r="C596">
         <v>40</v>
       </c>
       <c r="D596" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>42463</v>
+        <v>42457</v>
       </c>
       <c r="B597" t="s">
         <v>1174</v>
       </c>
       <c r="C597">
         <v>40</v>
       </c>
       <c r="D597" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>42464</v>
+        <v>42458</v>
       </c>
       <c r="B598" t="s">
         <v>1176</v>
       </c>
       <c r="C598">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D598" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>42465</v>
+        <v>42459</v>
       </c>
       <c r="B599" t="s">
         <v>1178</v>
       </c>
       <c r="C599">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D599" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>42466</v>
+        <v>42460</v>
       </c>
       <c r="B600" t="s">
         <v>1180</v>
       </c>
       <c r="C600">
         <v>30</v>
       </c>
       <c r="D600" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>42467</v>
+        <v>42461</v>
       </c>
       <c r="B601" t="s">
         <v>1182</v>
       </c>
       <c r="C601">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D601" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>42468</v>
+        <v>42462</v>
       </c>
       <c r="B602" t="s">
         <v>1184</v>
       </c>
       <c r="C602">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D602" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>42469</v>
+        <v>42463</v>
       </c>
       <c r="B603" t="s">
         <v>1186</v>
       </c>
       <c r="C603">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D603" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>42470</v>
+        <v>42464</v>
       </c>
       <c r="B604" t="s">
         <v>1188</v>
       </c>
       <c r="C604">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D604" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>42471</v>
+        <v>42465</v>
       </c>
       <c r="B605" t="s">
         <v>1190</v>
       </c>
       <c r="C605">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D605" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>42472</v>
+        <v>42466</v>
       </c>
       <c r="B606" t="s">
         <v>1192</v>
       </c>
       <c r="C606">
         <v>30</v>
       </c>
       <c r="D606" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>42473</v>
+        <v>42467</v>
       </c>
       <c r="B607" t="s">
         <v>1194</v>
       </c>
       <c r="C607">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D607" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>42474</v>
+        <v>42468</v>
       </c>
       <c r="B608" t="s">
         <v>1196</v>
       </c>
       <c r="C608">
         <v>50</v>
       </c>
       <c r="D608" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>42475</v>
+        <v>42469</v>
       </c>
       <c r="B609" t="s">
         <v>1198</v>
       </c>
       <c r="C609">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D609" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>42476</v>
+        <v>42470</v>
       </c>
       <c r="B610" t="s">
         <v>1200</v>
       </c>
       <c r="C610">
         <v>40</v>
       </c>
       <c r="D610" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>42477</v>
+        <v>42471</v>
       </c>
       <c r="B611" t="s">
         <v>1202</v>
       </c>
       <c r="C611">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D611" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>42478</v>
+        <v>42472</v>
       </c>
       <c r="B612" t="s">
         <v>1204</v>
       </c>
       <c r="C612">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="D612" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>42479</v>
+        <v>42473</v>
       </c>
       <c r="B613" t="s">
         <v>1206</v>
       </c>
       <c r="C613">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D613" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>42480</v>
+        <v>42474</v>
       </c>
       <c r="B614" t="s">
         <v>1208</v>
       </c>
       <c r="C614">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D614" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>42481</v>
+        <v>42475</v>
       </c>
       <c r="B615" t="s">
         <v>1210</v>
       </c>
       <c r="C615">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D615" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>42482</v>
+        <v>42476</v>
       </c>
       <c r="B616" t="s">
         <v>1212</v>
       </c>
       <c r="C616">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D616" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>42483</v>
+        <v>42477</v>
       </c>
       <c r="B617" t="s">
         <v>1214</v>
       </c>
       <c r="C617">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D617" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>42484</v>
+        <v>42478</v>
       </c>
       <c r="B618" t="s">
         <v>1216</v>
       </c>
       <c r="C618">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D618" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>42485</v>
+        <v>42479</v>
       </c>
       <c r="B619" t="s">
         <v>1218</v>
       </c>
       <c r="C619">
         <v>50</v>
       </c>
       <c r="D619" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>42486</v>
+        <v>42480</v>
       </c>
       <c r="B620" t="s">
         <v>1220</v>
       </c>
       <c r="C620">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D620" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>42487</v>
+        <v>42481</v>
       </c>
       <c r="B621" t="s">
-        <v>506</v>
+        <v>1222</v>
       </c>
       <c r="C621">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D621" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>42488</v>
+        <v>42482</v>
       </c>
       <c r="B622" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="C622">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="D622" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>42489</v>
+        <v>42483</v>
       </c>
       <c r="B623" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C623">
         <v>40</v>
       </c>
       <c r="D623" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>42490</v>
+        <v>42484</v>
       </c>
       <c r="B624" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C624">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D624" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>42491</v>
+        <v>42485</v>
       </c>
       <c r="B625" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C625">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="D625" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>42492</v>
+        <v>42486</v>
       </c>
       <c r="B626" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C626">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D626" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>42493</v>
+        <v>42487</v>
       </c>
       <c r="B627" t="s">
-        <v>1233</v>
+        <v>508</v>
       </c>
       <c r="C627">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D627" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>42494</v>
+        <v>42488</v>
       </c>
       <c r="B628" t="s">
         <v>1235</v>
       </c>
       <c r="C628">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D628" t="s">
         <v>1236</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>42495</v>
+        <v>42489</v>
       </c>
       <c r="B629" t="s">
         <v>1237</v>
       </c>
       <c r="C629">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D629" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>42496</v>
+        <v>42490</v>
       </c>
       <c r="B630" t="s">
         <v>1239</v>
       </c>
       <c r="C630">
         <v>30</v>
       </c>
       <c r="D630" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>42497</v>
+        <v>42491</v>
       </c>
       <c r="B631" t="s">
         <v>1241</v>
       </c>
       <c r="C631">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="D631" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>42498</v>
+        <v>42492</v>
       </c>
       <c r="B632" t="s">
         <v>1243</v>
       </c>
       <c r="C632">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="D632" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>42499</v>
+        <v>42493</v>
       </c>
       <c r="B633" t="s">
         <v>1245</v>
       </c>
       <c r="C633">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D633" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>42501</v>
+        <v>42494</v>
       </c>
       <c r="B634" t="s">
         <v>1247</v>
       </c>
       <c r="C634">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D634" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>42502</v>
+        <v>42495</v>
       </c>
       <c r="B635" t="s">
         <v>1249</v>
       </c>
       <c r="C635">
         <v>30</v>
       </c>
       <c r="D635" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>42503</v>
+        <v>42496</v>
       </c>
       <c r="B636" t="s">
-        <v>474</v>
+        <v>1251</v>
       </c>
       <c r="C636">
         <v>30</v>
       </c>
       <c r="D636" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>42504</v>
+        <v>42497</v>
       </c>
       <c r="B637" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C637">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D637" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>42505</v>
+        <v>42498</v>
       </c>
       <c r="B638" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C638">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D638" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>42506</v>
+        <v>42499</v>
       </c>
       <c r="B639" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C639">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D639" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>42507</v>
+        <v>42501</v>
       </c>
       <c r="B640" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C640">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D640" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>42508</v>
+        <v>42502</v>
       </c>
       <c r="B641" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C641">
         <v>30</v>
       </c>
       <c r="D641" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>42509</v>
+        <v>42503</v>
       </c>
       <c r="B642" t="s">
-        <v>1262</v>
+        <v>476</v>
       </c>
       <c r="C642">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="D642" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>42510</v>
+        <v>42504</v>
       </c>
       <c r="B643" t="s">
         <v>1264</v>
       </c>
       <c r="C643">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D643" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>42511</v>
+        <v>42505</v>
       </c>
       <c r="B644" t="s">
         <v>1266</v>
       </c>
       <c r="C644">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D644" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>42512</v>
+        <v>42506</v>
       </c>
       <c r="B645" t="s">
         <v>1268</v>
       </c>
       <c r="C645">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D645" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>42513</v>
+        <v>42507</v>
       </c>
       <c r="B646" t="s">
         <v>1270</v>
       </c>
       <c r="C646">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D646" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>42514</v>
+        <v>42508</v>
       </c>
       <c r="B647" t="s">
         <v>1272</v>
       </c>
       <c r="C647">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D647" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>42515</v>
+        <v>42509</v>
       </c>
       <c r="B648" t="s">
         <v>1274</v>
       </c>
       <c r="C648">
-        <v>30</v>
+        <v>180</v>
       </c>
       <c r="D648" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>42516</v>
+        <v>42510</v>
       </c>
       <c r="B649" t="s">
         <v>1276</v>
       </c>
       <c r="C649">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D649" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>42517</v>
+        <v>42511</v>
       </c>
       <c r="B650" t="s">
         <v>1278</v>
       </c>
       <c r="C650">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D650" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>42518</v>
+        <v>42512</v>
       </c>
       <c r="B651" t="s">
         <v>1280</v>
       </c>
       <c r="C651">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D651" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>42519</v>
+        <v>42513</v>
       </c>
       <c r="B652" t="s">
         <v>1282</v>
       </c>
       <c r="C652">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D652" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>42520</v>
+        <v>42514</v>
       </c>
       <c r="B653" t="s">
         <v>1284</v>
       </c>
       <c r="C653">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D653" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>42521</v>
+        <v>42515</v>
       </c>
       <c r="B654" t="s">
         <v>1286</v>
       </c>
       <c r="C654">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D654" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>42522</v>
+        <v>42516</v>
       </c>
       <c r="B655" t="s">
         <v>1288</v>
       </c>
       <c r="C655">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="D655" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>42523</v>
+        <v>42517</v>
       </c>
       <c r="B656" t="s">
         <v>1290</v>
       </c>
       <c r="C656">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D656" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>42524</v>
+        <v>42518</v>
       </c>
       <c r="B657" t="s">
         <v>1292</v>
       </c>
       <c r="C657">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D657" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>42525</v>
+        <v>42519</v>
       </c>
       <c r="B658" t="s">
         <v>1294</v>
       </c>
       <c r="C658">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D658" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>42526</v>
+        <v>42520</v>
       </c>
       <c r="B659" t="s">
         <v>1296</v>
       </c>
       <c r="C659">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D659" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>42527</v>
+        <v>42521</v>
       </c>
       <c r="B660" t="s">
         <v>1298</v>
       </c>
       <c r="C660">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D660" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>42528</v>
+        <v>42522</v>
       </c>
       <c r="B661" t="s">
         <v>1300</v>
       </c>
       <c r="C661">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="D661" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>42529</v>
+        <v>42523</v>
       </c>
       <c r="B662" t="s">
         <v>1302</v>
       </c>
       <c r="C662">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="D662" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>42530</v>
+        <v>42524</v>
       </c>
       <c r="B663" t="s">
         <v>1304</v>
       </c>
       <c r="C663">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D663" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>42531</v>
+        <v>42525</v>
       </c>
       <c r="B664" t="s">
         <v>1306</v>
       </c>
       <c r="C664">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D664" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>42533</v>
+        <v>42526</v>
       </c>
       <c r="B665" t="s">
         <v>1308</v>
       </c>
       <c r="C665">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="D665" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>42534</v>
+        <v>42527</v>
       </c>
       <c r="B666" t="s">
         <v>1310</v>
       </c>
       <c r="C666">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D666" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>42535</v>
+        <v>42528</v>
       </c>
       <c r="B667" t="s">
         <v>1312</v>
       </c>
       <c r="C667">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D667" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>42536</v>
+        <v>42529</v>
       </c>
       <c r="B668" t="s">
         <v>1314</v>
       </c>
       <c r="C668">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D668" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>42539</v>
+        <v>42530</v>
       </c>
       <c r="B669" t="s">
         <v>1316</v>
       </c>
       <c r="C669">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D669" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>42542</v>
+        <v>42531</v>
       </c>
       <c r="B670" t="s">
         <v>1318</v>
       </c>
       <c r="C670">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D670" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>42543</v>
+        <v>42533</v>
       </c>
       <c r="B671" t="s">
         <v>1320</v>
       </c>
       <c r="C671">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D671" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>42544</v>
+        <v>42534</v>
       </c>
       <c r="B672" t="s">
         <v>1322</v>
       </c>
       <c r="C672">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D672" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>42545</v>
+        <v>42535</v>
       </c>
       <c r="B673" t="s">
         <v>1324</v>
       </c>
       <c r="C673">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D673" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>42546</v>
+        <v>42536</v>
       </c>
       <c r="B674" t="s">
         <v>1326</v>
       </c>
       <c r="C674">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D674" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>42547</v>
+        <v>42539</v>
       </c>
       <c r="B675" t="s">
         <v>1328</v>
       </c>
       <c r="C675">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D675" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>42548</v>
+        <v>42542</v>
       </c>
       <c r="B676" t="s">
-        <v>426</v>
+        <v>1330</v>
       </c>
       <c r="C676">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D676" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>42549</v>
+        <v>42543</v>
       </c>
       <c r="B677" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C677">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="D677" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>42550</v>
+        <v>42544</v>
       </c>
       <c r="B678" t="s">
-        <v>933</v>
+        <v>1334</v>
       </c>
       <c r="C678">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D678" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>42551</v>
+        <v>42545</v>
       </c>
       <c r="B679" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C679">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D679" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>42552</v>
+        <v>42546</v>
       </c>
       <c r="B680" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="C680">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D680" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>42553</v>
+        <v>42547</v>
       </c>
       <c r="B681" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C681">
         <v>30</v>
       </c>
       <c r="D681" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>42554</v>
+        <v>42548</v>
       </c>
       <c r="B682" t="s">
-        <v>1340</v>
+        <v>428</v>
       </c>
       <c r="C682">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D682" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>42555</v>
+        <v>42549</v>
       </c>
       <c r="B683" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C683">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="D683" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>42556</v>
+        <v>42550</v>
       </c>
       <c r="B684" t="s">
-        <v>1344</v>
+        <v>947</v>
       </c>
       <c r="C684">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D684" t="s">
         <v>1345</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>42557</v>
+        <v>42551</v>
       </c>
       <c r="B685" t="s">
         <v>1346</v>
       </c>
       <c r="C685">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D685" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>42558</v>
+        <v>42552</v>
       </c>
       <c r="B686" t="s">
         <v>1348</v>
       </c>
       <c r="C686">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D686" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>42559</v>
+        <v>42553</v>
       </c>
       <c r="B687" t="s">
         <v>1350</v>
       </c>
       <c r="C687">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D687" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>42560</v>
+        <v>42554</v>
       </c>
       <c r="B688" t="s">
         <v>1352</v>
       </c>
       <c r="C688">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D688" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>42561</v>
+        <v>42555</v>
       </c>
       <c r="B689" t="s">
         <v>1354</v>
       </c>
       <c r="C689">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D689" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>42562</v>
+        <v>42556</v>
       </c>
       <c r="B690" t="s">
         <v>1356</v>
       </c>
       <c r="C690">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D690" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>42563</v>
+        <v>42557</v>
       </c>
       <c r="B691" t="s">
         <v>1358</v>
       </c>
       <c r="C691">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D691" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>42564</v>
+        <v>42558</v>
       </c>
       <c r="B692" t="s">
         <v>1360</v>
       </c>
       <c r="C692">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D692" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>42565</v>
+        <v>42559</v>
       </c>
       <c r="B693" t="s">
         <v>1362</v>
       </c>
       <c r="C693">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D693" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>42566</v>
+        <v>42560</v>
       </c>
       <c r="B694" t="s">
         <v>1364</v>
       </c>
       <c r="C694">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D694" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>42567</v>
+        <v>42561</v>
       </c>
       <c r="B695" t="s">
         <v>1366</v>
       </c>
       <c r="C695">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D695" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>42568</v>
+        <v>42562</v>
       </c>
       <c r="B696" t="s">
         <v>1368</v>
       </c>
       <c r="C696">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D696" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>42569</v>
+        <v>42563</v>
       </c>
       <c r="B697" t="s">
         <v>1370</v>
       </c>
       <c r="C697">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D697" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>42570</v>
+        <v>42564</v>
       </c>
       <c r="B698" t="s">
-        <v>939</v>
+        <v>1372</v>
       </c>
       <c r="C698">
         <v>35</v>
       </c>
       <c r="D698" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>42571</v>
+        <v>42566</v>
       </c>
       <c r="B699" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C699">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D699" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>42572</v>
+        <v>42567</v>
       </c>
       <c r="B700" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C700">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D700" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>42573</v>
+        <v>42568</v>
       </c>
       <c r="B701" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C701">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D701" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>42574</v>
+        <v>42569</v>
       </c>
       <c r="B702" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C702">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D702" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>42575</v>
+        <v>42570</v>
       </c>
       <c r="B703" t="s">
-        <v>1381</v>
+        <v>953</v>
       </c>
       <c r="C703">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D703" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>42576</v>
+        <v>42571</v>
       </c>
       <c r="B704" t="s">
         <v>1383</v>
       </c>
       <c r="C704">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D704" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>42577</v>
+        <v>42572</v>
       </c>
       <c r="B705" t="s">
         <v>1385</v>
       </c>
       <c r="C705">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D705" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>42578</v>
+        <v>42573</v>
       </c>
       <c r="B706" t="s">
         <v>1387</v>
       </c>
       <c r="C706">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D706" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>42579</v>
+        <v>42574</v>
       </c>
       <c r="B707" t="s">
         <v>1389</v>
       </c>
       <c r="C707">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D707" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>42580</v>
+        <v>42575</v>
       </c>
       <c r="B708" t="s">
         <v>1391</v>
       </c>
       <c r="C708">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D708" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>42581</v>
+        <v>42576</v>
       </c>
       <c r="B709" t="s">
         <v>1393</v>
       </c>
       <c r="C709">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D709" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>42582</v>
+        <v>42577</v>
       </c>
       <c r="B710" t="s">
         <v>1395</v>
       </c>
       <c r="C710">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D710" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>42583</v>
+        <v>42578</v>
       </c>
       <c r="B711" t="s">
         <v>1397</v>
       </c>
       <c r="C711">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D711" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>42584</v>
+        <v>42579</v>
       </c>
       <c r="B712" t="s">
         <v>1399</v>
       </c>
       <c r="C712">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D712" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>42585</v>
+        <v>42580</v>
       </c>
       <c r="B713" t="s">
         <v>1401</v>
       </c>
       <c r="C713">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D713" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>42586</v>
+        <v>42581</v>
       </c>
       <c r="B714" t="s">
         <v>1403</v>
       </c>
       <c r="C714">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="D714" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>42587</v>
+        <v>42582</v>
       </c>
       <c r="B715" t="s">
         <v>1405</v>
       </c>
       <c r="C715">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D715" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>42588</v>
+        <v>42583</v>
       </c>
       <c r="B716" t="s">
         <v>1407</v>
       </c>
       <c r="C716">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D716" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>42589</v>
+        <v>42584</v>
       </c>
       <c r="B717" t="s">
         <v>1409</v>
       </c>
       <c r="C717">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D717" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
-        <v>42590</v>
+        <v>42585</v>
       </c>
       <c r="B718" t="s">
         <v>1411</v>
       </c>
       <c r="C718">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D718" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
-        <v>42591</v>
+        <v>42586</v>
       </c>
       <c r="B719" t="s">
         <v>1413</v>
       </c>
       <c r="C719">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="D719" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
-        <v>42592</v>
+        <v>42587</v>
       </c>
       <c r="B720" t="s">
         <v>1415</v>
       </c>
       <c r="C720">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="D720" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
-        <v>42593</v>
+        <v>42588</v>
       </c>
       <c r="B721" t="s">
         <v>1417</v>
       </c>
       <c r="C721">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="D721" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
-        <v>42594</v>
+        <v>42589</v>
       </c>
       <c r="B722" t="s">
         <v>1419</v>
       </c>
       <c r="C722">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D722" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
-        <v>42595</v>
+        <v>42590</v>
       </c>
       <c r="B723" t="s">
         <v>1421</v>
       </c>
       <c r="C723">
         <v>35</v>
       </c>
       <c r="D723" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
-        <v>42596</v>
+        <v>42591</v>
       </c>
       <c r="B724" t="s">
-        <v>947</v>
+        <v>1423</v>
       </c>
       <c r="C724">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D724" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
-        <v>42597</v>
+        <v>42592</v>
       </c>
       <c r="B725" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="C725">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="D725" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
-        <v>42598</v>
+        <v>42593</v>
       </c>
       <c r="B726" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C726">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="D726" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
-        <v>42599</v>
+        <v>42594</v>
       </c>
       <c r="B727" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C727">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D727" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
-        <v>42600</v>
+        <v>42595</v>
       </c>
       <c r="B728" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C728">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D728" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
-        <v>42601</v>
+        <v>42596</v>
       </c>
       <c r="B729" t="s">
-        <v>1432</v>
+        <v>961</v>
       </c>
       <c r="C729">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D729" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
-        <v>42602</v>
+        <v>42597</v>
       </c>
       <c r="B730" t="s">
         <v>1434</v>
       </c>
       <c r="C730">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D730" t="s">
         <v>1435</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
-        <v>42603</v>
+        <v>42598</v>
       </c>
       <c r="B731" t="s">
         <v>1436</v>
       </c>
       <c r="C731">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D731" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
-        <v>42604</v>
+        <v>42599</v>
       </c>
       <c r="B732" t="s">
         <v>1438</v>
       </c>
       <c r="C732">
         <v>60</v>
       </c>
       <c r="D732" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
-        <v>42605</v>
+        <v>42600</v>
       </c>
       <c r="B733" t="s">
         <v>1440</v>
       </c>
       <c r="C733">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="D733" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
-        <v>42606</v>
+        <v>42601</v>
       </c>
       <c r="B734" t="s">
         <v>1442</v>
       </c>
       <c r="C734">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D734" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
-        <v>42607</v>
+        <v>42602</v>
       </c>
       <c r="B735" t="s">
         <v>1444</v>
       </c>
       <c r="C735">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D735" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
-        <v>42608</v>
+        <v>42603</v>
       </c>
       <c r="B736" t="s">
         <v>1446</v>
       </c>
       <c r="C736">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D736" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
-        <v>42609</v>
+        <v>42604</v>
       </c>
       <c r="B737" t="s">
         <v>1448</v>
       </c>
       <c r="C737">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D737" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
-        <v>42610</v>
+        <v>42605</v>
       </c>
       <c r="B738" t="s">
         <v>1450</v>
       </c>
       <c r="C738">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="D738" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
-        <v>42611</v>
+        <v>42606</v>
       </c>
       <c r="B739" t="s">
         <v>1452</v>
       </c>
       <c r="C739">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D739" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>42612</v>
+        <v>42607</v>
       </c>
       <c r="B740" t="s">
         <v>1454</v>
       </c>
       <c r="C740">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D740" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>42613</v>
+        <v>42608</v>
       </c>
       <c r="B741" t="s">
         <v>1456</v>
       </c>
       <c r="C741">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D741" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>42614</v>
+        <v>42609</v>
       </c>
       <c r="B742" t="s">
         <v>1458</v>
       </c>
       <c r="C742">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D742" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>42615</v>
+        <v>42610</v>
       </c>
       <c r="B743" t="s">
         <v>1460</v>
       </c>
       <c r="C743">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="D743" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>42616</v>
+        <v>42611</v>
       </c>
       <c r="B744" t="s">
         <v>1462</v>
       </c>
       <c r="C744">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D744" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>42617</v>
+        <v>42612</v>
       </c>
       <c r="B745" t="s">
         <v>1464</v>
       </c>
       <c r="C745">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="D745" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>42618</v>
+        <v>42613</v>
       </c>
       <c r="B746" t="s">
         <v>1466</v>
       </c>
       <c r="C746">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="D746" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>42619</v>
+        <v>42614</v>
       </c>
       <c r="B747" t="s">
         <v>1468</v>
       </c>
       <c r="C747">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D747" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>42620</v>
+        <v>42615</v>
       </c>
       <c r="B748" t="s">
         <v>1470</v>
       </c>
       <c r="C748">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="D748" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>42621</v>
+        <v>42616</v>
       </c>
       <c r="B749" t="s">
         <v>1472</v>
       </c>
       <c r="C749">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D749" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>42622</v>
+        <v>42617</v>
       </c>
       <c r="B750" t="s">
         <v>1474</v>
       </c>
       <c r="C750">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D750" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>42623</v>
+        <v>42618</v>
       </c>
       <c r="B751" t="s">
         <v>1476</v>
       </c>
       <c r="C751">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D751" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>42624</v>
+        <v>42619</v>
       </c>
       <c r="B752" t="s">
         <v>1478</v>
       </c>
       <c r="C752">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D752" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>42625</v>
+        <v>42620</v>
       </c>
       <c r="B753" t="s">
         <v>1480</v>
       </c>
       <c r="C753">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D753" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>42626</v>
+        <v>42621</v>
       </c>
       <c r="B754" t="s">
         <v>1482</v>
       </c>
       <c r="C754">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D754" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>42627</v>
+        <v>42622</v>
       </c>
       <c r="B755" t="s">
         <v>1484</v>
       </c>
       <c r="C755">
         <v>60</v>
       </c>
       <c r="D755" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
-        <v>42663</v>
+        <v>42623</v>
       </c>
       <c r="B756" t="s">
         <v>1486</v>
       </c>
       <c r="C756">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D756" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
-        <v>42664</v>
+        <v>42624</v>
       </c>
       <c r="B757" t="s">
         <v>1488</v>
       </c>
       <c r="C757">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D757" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
-        <v>42665</v>
+        <v>42625</v>
       </c>
       <c r="B758" t="s">
         <v>1490</v>
       </c>
       <c r="C758">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D758" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>42666</v>
+        <v>42626</v>
       </c>
       <c r="B759" t="s">
         <v>1492</v>
       </c>
       <c r="C759">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D759" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>42667</v>
+        <v>42627</v>
       </c>
       <c r="B760" t="s">
         <v>1494</v>
       </c>
       <c r="C760">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D760" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>42668</v>
+        <v>42663</v>
       </c>
       <c r="B761" t="s">
         <v>1496</v>
       </c>
       <c r="C761">
         <v>50</v>
       </c>
       <c r="D761" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>42669</v>
+        <v>42664</v>
       </c>
       <c r="B762" t="s">
         <v>1498</v>
       </c>
       <c r="C762">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D762" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>42670</v>
+        <v>42665</v>
       </c>
       <c r="B763" t="s">
         <v>1500</v>
       </c>
       <c r="C763">
         <v>25</v>
       </c>
       <c r="D763" t="s">
         <v>1501</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>42671</v>
+        <v>42666</v>
       </c>
       <c r="B764" t="s">
         <v>1502</v>
       </c>
       <c r="C764">
         <v>30</v>
       </c>
       <c r="D764" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>42672</v>
+        <v>42667</v>
       </c>
       <c r="B765" t="s">
         <v>1504</v>
       </c>
       <c r="C765">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D765" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>42673</v>
+        <v>42668</v>
       </c>
       <c r="B766" t="s">
         <v>1506</v>
       </c>
       <c r="C766">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="D766" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
-        <v>42674</v>
+        <v>42669</v>
       </c>
       <c r="B767" t="s">
         <v>1508</v>
       </c>
       <c r="C767">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D767" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
-        <v>42675</v>
+        <v>42670</v>
       </c>
       <c r="B768" t="s">
         <v>1510</v>
       </c>
       <c r="C768">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D768" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
-        <v>42676</v>
+        <v>42671</v>
       </c>
       <c r="B769" t="s">
         <v>1512</v>
       </c>
       <c r="C769">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D769" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
-        <v>42677</v>
+        <v>42672</v>
       </c>
       <c r="B770" t="s">
         <v>1514</v>
       </c>
       <c r="C770">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D770" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
-        <v>42678</v>
+        <v>42673</v>
       </c>
       <c r="B771" t="s">
         <v>1516</v>
       </c>
       <c r="C771">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="D771" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>42679</v>
+        <v>42674</v>
       </c>
       <c r="B772" t="s">
         <v>1518</v>
       </c>
       <c r="C772">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D772" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>42680</v>
+        <v>42675</v>
       </c>
       <c r="B773" t="s">
         <v>1520</v>
       </c>
       <c r="C773">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D773" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>42681</v>
+        <v>42676</v>
       </c>
       <c r="B774" t="s">
-        <v>430</v>
+        <v>1522</v>
       </c>
       <c r="C774">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D774" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>42682</v>
+        <v>42677</v>
       </c>
       <c r="B775" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C775">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D775" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>42683</v>
+        <v>42678</v>
       </c>
       <c r="B776" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C776">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="D776" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>42684</v>
+        <v>42679</v>
       </c>
       <c r="B777" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C777">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="D777" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>42685</v>
+        <v>42680</v>
       </c>
       <c r="B778" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C778">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D778" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>42686</v>
+        <v>42681</v>
       </c>
       <c r="B779" t="s">
-        <v>1531</v>
+        <v>432</v>
       </c>
       <c r="C779">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D779" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>42687</v>
+        <v>42682</v>
       </c>
       <c r="B780" t="s">
         <v>1533</v>
       </c>
       <c r="C780">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D780" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>42688</v>
+        <v>42683</v>
       </c>
       <c r="B781" t="s">
         <v>1535</v>
       </c>
       <c r="C781">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D781" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>42689</v>
+        <v>42684</v>
       </c>
       <c r="B782" t="s">
         <v>1537</v>
       </c>
       <c r="C782">
         <v>20</v>
       </c>
       <c r="D782" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>42690</v>
+        <v>42685</v>
       </c>
       <c r="B783" t="s">
         <v>1539</v>
       </c>
       <c r="C783">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D783" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>42691</v>
+        <v>42686</v>
       </c>
       <c r="B784" t="s">
         <v>1541</v>
       </c>
       <c r="C784">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D784" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>42692</v>
+        <v>42687</v>
       </c>
       <c r="B785" t="s">
         <v>1543</v>
       </c>
       <c r="C785">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D785" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>42693</v>
+        <v>42688</v>
       </c>
       <c r="B786" t="s">
         <v>1545</v>
       </c>
       <c r="C786">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D786" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>42694</v>
+        <v>42689</v>
       </c>
       <c r="B787" t="s">
         <v>1547</v>
       </c>
       <c r="C787">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="D787" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>42695</v>
+        <v>42690</v>
       </c>
       <c r="B788" t="s">
         <v>1549</v>
       </c>
       <c r="C788">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D788" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>42696</v>
+        <v>42691</v>
       </c>
       <c r="B789" t="s">
         <v>1551</v>
       </c>
       <c r="C789">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D789" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>42697</v>
+        <v>42692</v>
       </c>
       <c r="B790" t="s">
         <v>1553</v>
       </c>
       <c r="C790">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D790" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>42698</v>
+        <v>42693</v>
       </c>
       <c r="B791" t="s">
         <v>1555</v>
       </c>
       <c r="C791">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D791" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>42699</v>
+        <v>42694</v>
       </c>
       <c r="B792" t="s">
         <v>1557</v>
       </c>
       <c r="C792">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D792" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>42700</v>
+        <v>42695</v>
       </c>
       <c r="B793" t="s">
         <v>1559</v>
       </c>
       <c r="C793">
         <v>50</v>
       </c>
       <c r="D793" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
-        <v>42702</v>
+        <v>42696</v>
       </c>
       <c r="B794" t="s">
         <v>1561</v>
       </c>
       <c r="C794">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D794" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
-        <v>42703</v>
+        <v>42697</v>
       </c>
       <c r="B795" t="s">
         <v>1563</v>
       </c>
       <c r="C795">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D795" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
-        <v>42704</v>
+        <v>42698</v>
       </c>
       <c r="B796" t="s">
         <v>1565</v>
       </c>
       <c r="C796">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D796" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>42705</v>
+        <v>42699</v>
       </c>
       <c r="B797" t="s">
         <v>1567</v>
       </c>
       <c r="C797">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D797" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>42706</v>
+        <v>42700</v>
       </c>
       <c r="B798" t="s">
         <v>1569</v>
       </c>
       <c r="C798">
         <v>50</v>
       </c>
       <c r="D798" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>42707</v>
+        <v>42702</v>
       </c>
       <c r="B799" t="s">
         <v>1571</v>
       </c>
       <c r="C799">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D799" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>42708</v>
+        <v>42703</v>
       </c>
       <c r="B800" t="s">
         <v>1573</v>
       </c>
       <c r="C800">
         <v>50</v>
       </c>
       <c r="D800" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>42709</v>
+        <v>42704</v>
       </c>
       <c r="B801" t="s">
         <v>1575</v>
       </c>
       <c r="C801">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D801" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>42710</v>
+        <v>42705</v>
       </c>
       <c r="B802" t="s">
         <v>1577</v>
       </c>
       <c r="C802">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="D802" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>42711</v>
+        <v>42706</v>
       </c>
       <c r="B803" t="s">
         <v>1579</v>
       </c>
       <c r="C803">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D803" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>42712</v>
+        <v>42707</v>
       </c>
       <c r="B804" t="s">
         <v>1581</v>
       </c>
       <c r="C804">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D804" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>42713</v>
+        <v>42708</v>
       </c>
       <c r="B805" t="s">
         <v>1583</v>
       </c>
       <c r="C805">
         <v>50</v>
       </c>
       <c r="D805" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>42714</v>
+        <v>42709</v>
       </c>
       <c r="B806" t="s">
         <v>1585</v>
       </c>
       <c r="C806">
         <v>30</v>
       </c>
       <c r="D806" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>42715</v>
+        <v>42710</v>
       </c>
       <c r="B807" t="s">
         <v>1587</v>
       </c>
       <c r="C807">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D807" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>42716</v>
+        <v>42711</v>
       </c>
       <c r="B808" t="s">
         <v>1589</v>
       </c>
       <c r="C808">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D808" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>42717</v>
+        <v>42712</v>
       </c>
       <c r="B809" t="s">
         <v>1591</v>
       </c>
       <c r="C809">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D809" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>42718</v>
+        <v>42713</v>
       </c>
       <c r="B810" t="s">
         <v>1593</v>
       </c>
       <c r="C810">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D810" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>42719</v>
+        <v>42714</v>
       </c>
       <c r="B811" t="s">
         <v>1595</v>
       </c>
       <c r="C811">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D811" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>42720</v>
+        <v>42715</v>
       </c>
       <c r="B812" t="s">
         <v>1597</v>
       </c>
       <c r="C812">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D812" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>42721</v>
+        <v>42716</v>
       </c>
       <c r="B813" t="s">
         <v>1599</v>
       </c>
       <c r="C813">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D813" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>42722</v>
+        <v>42717</v>
       </c>
       <c r="B814" t="s">
         <v>1601</v>
       </c>
       <c r="C814">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D814" t="s">
-        <v>964</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>42723</v>
+        <v>42718</v>
       </c>
       <c r="B815" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="C815">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="D815" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>42724</v>
+        <v>42719</v>
       </c>
       <c r="B816" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="C816">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D816" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>42725</v>
+        <v>42720</v>
       </c>
       <c r="B817" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C817">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D817" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>42726</v>
+        <v>42721</v>
       </c>
       <c r="B818" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="C818">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="D818" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>42727</v>
+        <v>42723</v>
       </c>
       <c r="B819" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="C819">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="D819" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>42728</v>
+        <v>42724</v>
       </c>
       <c r="B820" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="C820">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D820" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>42729</v>
+        <v>42725</v>
       </c>
       <c r="B821" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="C821">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D821" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>42730</v>
+        <v>42726</v>
       </c>
       <c r="B822" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C822">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="D822" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>42731</v>
+        <v>42727</v>
       </c>
       <c r="B823" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="C823">
-        <v>150</v>
+        <v>75</v>
       </c>
       <c r="D823" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>42732</v>
+        <v>42728</v>
       </c>
       <c r="B824" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C824">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D824" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>42733</v>
+        <v>42729</v>
       </c>
       <c r="B825" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C825">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D825" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>42734</v>
+        <v>42730</v>
       </c>
       <c r="B826" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="C826">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D826" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>42735</v>
+        <v>42731</v>
       </c>
       <c r="B827" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="C827">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D827" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>42736</v>
+        <v>42732</v>
       </c>
       <c r="B828" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C828">
         <v>60</v>
       </c>
       <c r="D828" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>42737</v>
+        <v>42733</v>
       </c>
       <c r="B829" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="C829">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D829" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>42738</v>
+        <v>42734</v>
       </c>
       <c r="B830" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C830">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D830" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>42739</v>
+        <v>42735</v>
       </c>
       <c r="B831" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="C831">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D831" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>42740</v>
+        <v>42736</v>
       </c>
       <c r="B832" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C832">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D832" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>42741</v>
+        <v>42737</v>
       </c>
       <c r="B833" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="C833">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D833" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>42742</v>
+        <v>42738</v>
       </c>
       <c r="B834" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C834">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D834" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>42743</v>
+        <v>42739</v>
       </c>
       <c r="B835" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C835">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D835" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>42744</v>
+        <v>42740</v>
       </c>
       <c r="B836" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C836">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D836" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>42745</v>
+        <v>42741</v>
       </c>
       <c r="B837" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C837">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D837" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>42746</v>
+        <v>42742</v>
       </c>
       <c r="B838" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C838">
-        <v>150</v>
+        <v>15</v>
       </c>
       <c r="D838" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>42747</v>
+        <v>42743</v>
       </c>
       <c r="B839" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C839">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D839" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>42748</v>
+        <v>42744</v>
       </c>
       <c r="B840" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="C840">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D840" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>42749</v>
+        <v>42745</v>
       </c>
       <c r="B841" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C841">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D841" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>42750</v>
+        <v>42746</v>
       </c>
       <c r="B842" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="C842">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="D842" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>42751</v>
+        <v>42747</v>
       </c>
       <c r="B843" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C843">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D843" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>42752</v>
+        <v>42748</v>
       </c>
       <c r="B844" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C844">
         <v>30</v>
       </c>
       <c r="D844" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>42753</v>
+        <v>42749</v>
       </c>
       <c r="B845" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="C845">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D845" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>42754</v>
+        <v>42750</v>
       </c>
       <c r="B846" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="C846">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D846" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>42755</v>
+        <v>42751</v>
       </c>
       <c r="B847" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C847">
         <v>70</v>
       </c>
       <c r="D847" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>42756</v>
+        <v>42752</v>
       </c>
       <c r="B848" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C848">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D848" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>42757</v>
+        <v>42753</v>
       </c>
       <c r="B849" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C849">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D849" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>42758</v>
+        <v>42754</v>
       </c>
       <c r="B850" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C850">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="D850" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>42762</v>
+        <v>42755</v>
       </c>
       <c r="B851" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C851">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="D851" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>42763</v>
+        <v>42756</v>
       </c>
       <c r="B852" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C852">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D852" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>42764</v>
+        <v>42757</v>
       </c>
       <c r="B853" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="C853">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D853" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>42765</v>
+        <v>42758</v>
       </c>
       <c r="B854" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="C854">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="D854" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>42766</v>
+        <v>42762</v>
       </c>
       <c r="B855" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="C855">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D855" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>42767</v>
+        <v>42763</v>
       </c>
       <c r="B856" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C856">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D856" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>42768</v>
+        <v>42764</v>
       </c>
       <c r="B857" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C857">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D857" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>42769</v>
+        <v>42765</v>
       </c>
       <c r="B858" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C858">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="D858" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>42782</v>
+        <v>42766</v>
       </c>
       <c r="B859" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C859">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D859" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>42783</v>
+        <v>42767</v>
       </c>
       <c r="B860" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C860">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D860" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>42784</v>
+        <v>42768</v>
       </c>
       <c r="B861" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C861">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D861" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>42785</v>
+        <v>42769</v>
       </c>
       <c r="B862" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="C862">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="D862" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>42786</v>
+        <v>42782</v>
       </c>
       <c r="B863" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C863">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D863" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>42787</v>
+        <v>42783</v>
       </c>
       <c r="B864" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C864">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D864" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>42788</v>
+        <v>42784</v>
       </c>
       <c r="B865" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C865">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D865" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>42789</v>
+        <v>42785</v>
       </c>
       <c r="B866" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C866">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D866" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>42790</v>
+        <v>42786</v>
       </c>
       <c r="B867" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C867">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D867" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>42791</v>
+        <v>42787</v>
       </c>
       <c r="B868" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C868">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D868" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>42792</v>
+        <v>42788</v>
       </c>
       <c r="B869" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C869">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D869" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>42793</v>
+        <v>42789</v>
       </c>
       <c r="B870" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C870">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D870" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>42794</v>
+        <v>42790</v>
       </c>
       <c r="B871" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C871">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D871" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>42795</v>
+        <v>42791</v>
       </c>
       <c r="B872" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C872">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D872" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>42796</v>
+        <v>42792</v>
       </c>
       <c r="B873" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C873">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D873" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>42797</v>
+        <v>42793</v>
       </c>
       <c r="B874" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C874">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="D874" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>42798</v>
+        <v>42794</v>
       </c>
       <c r="B875" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C875">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D875" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>42799</v>
+        <v>42795</v>
       </c>
       <c r="B876" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C876">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D876" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>42800</v>
+        <v>42796</v>
       </c>
       <c r="B877" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="C877">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D877" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>42801</v>
+        <v>42797</v>
       </c>
       <c r="B878" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="C878">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="D878" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>42802</v>
+        <v>42798</v>
       </c>
       <c r="B879" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="C879">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D879" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>42803</v>
+        <v>42799</v>
       </c>
       <c r="B880" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="C880">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D880" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>42804</v>
+        <v>42800</v>
       </c>
       <c r="B881" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="C881">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D881" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>42805</v>
+        <v>42801</v>
       </c>
       <c r="B882" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="C882">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="D882" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>42806</v>
+        <v>42802</v>
       </c>
       <c r="B883" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="C883">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="D883" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>42807</v>
+        <v>42803</v>
       </c>
       <c r="B884" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="C884">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D884" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>42808</v>
+        <v>42804</v>
       </c>
       <c r="B885" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C885">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D885" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>42809</v>
+        <v>42805</v>
       </c>
       <c r="B886" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="C886">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D886" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>42810</v>
+        <v>42806</v>
       </c>
       <c r="B887" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="C887">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D887" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>42811</v>
+        <v>42807</v>
       </c>
       <c r="B888" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C888">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D888" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>42812</v>
+        <v>42808</v>
       </c>
       <c r="B889" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C889">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D889" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>42813</v>
+        <v>42809</v>
       </c>
       <c r="B890" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="C890">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="D890" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>42814</v>
+        <v>42810</v>
       </c>
       <c r="B891" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C891">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D891" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>42815</v>
+        <v>42811</v>
       </c>
       <c r="B892" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="C892">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D892" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>42816</v>
+        <v>42812</v>
       </c>
       <c r="B893" t="s">
-        <v>561</v>
+        <v>1758</v>
       </c>
       <c r="C893">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D893" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>42817</v>
+        <v>42813</v>
       </c>
       <c r="B894" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="C894">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D894" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>42818</v>
+        <v>42814</v>
       </c>
       <c r="B895" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="C895">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D895" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>42819</v>
+        <v>42815</v>
       </c>
       <c r="B896" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="C896">
         <v>20</v>
       </c>
       <c r="D896" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>42820</v>
+        <v>42816</v>
       </c>
       <c r="B897" t="s">
-        <v>1764</v>
+        <v>563</v>
       </c>
       <c r="C897">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D897" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>42821</v>
+        <v>42817</v>
       </c>
       <c r="B898" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C898">
         <v>30</v>
       </c>
       <c r="D898" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>42822</v>
+        <v>42818</v>
       </c>
       <c r="B899" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C899">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D899" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>42823</v>
+        <v>42819</v>
       </c>
       <c r="B900" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C900">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D900" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>42824</v>
+        <v>42820</v>
       </c>
       <c r="B901" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="C901">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D901" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>42863</v>
+        <v>42821</v>
       </c>
       <c r="B902" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="C902">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D902" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>42864</v>
+        <v>42822</v>
       </c>
       <c r="B903" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C903">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D903" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>42865</v>
+        <v>42823</v>
       </c>
       <c r="B904" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="C904">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D904" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>42866</v>
+        <v>42824</v>
       </c>
       <c r="B905" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="C905">
         <v>100</v>
       </c>
       <c r="D905" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>42868</v>
+        <v>42863</v>
       </c>
       <c r="B906" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C906">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D906" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>42869</v>
+        <v>42864</v>
       </c>
       <c r="B907" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="C907">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D907" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>42870</v>
+        <v>42865</v>
       </c>
       <c r="B908" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C908">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D908" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>42871</v>
+        <v>42866</v>
       </c>
       <c r="B909" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C909">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="D909" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>42872</v>
+        <v>42868</v>
       </c>
       <c r="B910" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C910">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D910" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>42873</v>
+        <v>42869</v>
       </c>
       <c r="B911" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C911">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="D911" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>42874</v>
+        <v>42870</v>
       </c>
       <c r="B912" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C912">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D912" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>42875</v>
+        <v>42871</v>
       </c>
       <c r="B913" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C913">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D913" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>42880</v>
+        <v>42872</v>
       </c>
       <c r="B914" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C914">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D914" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>42881</v>
+        <v>42873</v>
       </c>
       <c r="B915" t="s">
-        <v>1140</v>
+        <v>1801</v>
       </c>
       <c r="C915">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="D915" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>42883</v>
+        <v>42874</v>
       </c>
       <c r="B916" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="C916">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D916" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>42896</v>
+        <v>42875</v>
       </c>
       <c r="B917" t="s">
-        <v>884</v>
+        <v>1805</v>
       </c>
       <c r="C917">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D917" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>42900</v>
+        <v>42880</v>
       </c>
       <c r="B918" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="C918">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="D918" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>42907</v>
+        <v>42881</v>
       </c>
       <c r="B919" t="s">
-        <v>1806</v>
+        <v>1152</v>
       </c>
       <c r="C919">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D919" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>42916</v>
+        <v>42883</v>
       </c>
       <c r="B920" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="C920">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D920" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>42917</v>
+        <v>42896</v>
       </c>
       <c r="B921" t="s">
-        <v>1810</v>
+        <v>894</v>
       </c>
       <c r="C921">
         <v>40</v>
       </c>
       <c r="D921" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>42929</v>
+        <v>42900</v>
       </c>
       <c r="B922" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C922">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D922" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>42930</v>
+        <v>42907</v>
       </c>
       <c r="B923" t="s">
-        <v>1071</v>
+        <v>1815</v>
       </c>
       <c r="C923">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D923" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>42931</v>
+        <v>42916</v>
       </c>
       <c r="B924" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="C924">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D924" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>42934</v>
+        <v>42917</v>
       </c>
       <c r="B925" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="C925">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D925" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>42935</v>
+        <v>42929</v>
       </c>
       <c r="B926" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="C926">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D926" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>42936</v>
+        <v>42930</v>
       </c>
       <c r="B927" t="s">
-        <v>1821</v>
+        <v>1083</v>
       </c>
       <c r="C927">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D927" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>42937</v>
+        <v>42931</v>
       </c>
       <c r="B928" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="C928">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D928" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>42969</v>
+        <v>42934</v>
       </c>
       <c r="B929" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="C929">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D929" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>42972</v>
+        <v>42935</v>
       </c>
       <c r="B930" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C930">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D930" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>42979</v>
+        <v>42936</v>
       </c>
       <c r="B931" t="s">
-        <v>1620</v>
+        <v>1830</v>
       </c>
       <c r="C931">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D931" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>42984</v>
+        <v>42937</v>
       </c>
       <c r="B932" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="C932">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D932" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>42987</v>
+        <v>42940</v>
       </c>
       <c r="B933" t="s">
-        <v>1025</v>
+        <v>1834</v>
       </c>
       <c r="C933">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D933" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>42988</v>
+        <v>42969</v>
       </c>
       <c r="B934" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="C934">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D934" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>42989</v>
+        <v>42972</v>
       </c>
       <c r="B935" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="C935">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="D935" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>42990</v>
+        <v>42979</v>
       </c>
       <c r="B936" t="s">
-        <v>1837</v>
+        <v>1629</v>
       </c>
       <c r="C936">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="D936" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>42992</v>
+        <v>42984</v>
       </c>
       <c r="B937" t="s">
-        <v>1839</v>
+        <v>1841</v>
+      </c>
+      <c r="C937">
+        <v>20</v>
       </c>
       <c r="D937" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>42998</v>
+        <v>42987</v>
       </c>
       <c r="B938" t="s">
-        <v>1841</v>
+        <v>1037</v>
       </c>
       <c r="C938">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D938" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>43000</v>
+        <v>42988</v>
       </c>
       <c r="B939" t="s">
-        <v>366</v>
+        <v>1844</v>
       </c>
       <c r="C939">
-        <v>240</v>
+        <v>60</v>
       </c>
       <c r="D939" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>43002</v>
+        <v>42989</v>
       </c>
       <c r="B940" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="C940">
-        <v>240</v>
+        <v>120</v>
       </c>
       <c r="D940" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>43003</v>
+        <v>42990</v>
       </c>
       <c r="B941" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="C941">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="D941" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>43006</v>
+        <v>42992</v>
       </c>
       <c r="B942" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>1850</v>
       </c>
       <c r="D942" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>43007</v>
+        <v>42998</v>
       </c>
       <c r="B943" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="C943">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="D943" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>43008</v>
+        <v>43000</v>
       </c>
       <c r="B944" t="s">
-        <v>1411</v>
+        <v>368</v>
       </c>
       <c r="C944">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="D944" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>43009</v>
+        <v>43002</v>
       </c>
       <c r="B945" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="C945">
-        <v>30</v>
+        <v>240</v>
       </c>
       <c r="D945" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>43011</v>
+        <v>43003</v>
       </c>
       <c r="B946" t="s">
-        <v>1474</v>
+        <v>1857</v>
       </c>
       <c r="C946">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D946" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
-        <v>43013</v>
+        <v>43006</v>
       </c>
       <c r="B947" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="C947">
-        <v>110</v>
+        <v>180</v>
       </c>
       <c r="D947" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948">
-        <v>43014</v>
+        <v>43007</v>
       </c>
       <c r="B948" t="s">
-        <v>492</v>
+        <v>1861</v>
       </c>
       <c r="C948">
-        <v>110</v>
+        <v>240</v>
       </c>
       <c r="D948" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949">
-        <v>43016</v>
+        <v>43008</v>
       </c>
       <c r="B949" t="s">
-        <v>1859</v>
+        <v>1421</v>
       </c>
       <c r="C949">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D949" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950">
-        <v>43017</v>
+        <v>43009</v>
       </c>
       <c r="B950" t="s">
-        <v>1336</v>
+        <v>1864</v>
       </c>
       <c r="C950">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="D950" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951">
-        <v>43018</v>
+        <v>43011</v>
       </c>
       <c r="B951" t="s">
-        <v>1862</v>
+        <v>1484</v>
       </c>
       <c r="C951">
         <v>60</v>
       </c>
       <c r="D951" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952">
-        <v>43019</v>
+        <v>43013</v>
       </c>
       <c r="B952" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="C952">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D952" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953">
-        <v>43020</v>
+        <v>43014</v>
       </c>
       <c r="B953" t="s">
-        <v>1866</v>
+        <v>494</v>
       </c>
       <c r="C953">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="D953" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954">
-        <v>43023</v>
+        <v>43016</v>
       </c>
       <c r="B954" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="C954">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D954" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955">
-        <v>43040</v>
+        <v>43017</v>
       </c>
       <c r="B955" t="s">
-        <v>1870</v>
+        <v>1348</v>
       </c>
       <c r="C955">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="D955" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956">
-        <v>43041</v>
+        <v>43018</v>
       </c>
       <c r="B956" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="C956">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D956" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957">
-        <v>43042</v>
+        <v>43019</v>
       </c>
       <c r="B957" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="C957">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D957" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958">
-        <v>43043</v>
+        <v>43020</v>
       </c>
       <c r="B958" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="C958">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D958" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959">
-        <v>43044</v>
+        <v>43023</v>
       </c>
       <c r="B959" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C959">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D959" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960">
-        <v>43045</v>
+        <v>43040</v>
       </c>
       <c r="B960" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C960">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D960" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
-        <v>43046</v>
+        <v>43041</v>
       </c>
       <c r="B961" t="s">
-        <v>991</v>
+        <v>1883</v>
       </c>
       <c r="C961">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D961" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>43047</v>
+        <v>43042</v>
       </c>
       <c r="B962" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="C962">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D962" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>43048</v>
+        <v>43043</v>
       </c>
       <c r="B963" t="s">
-        <v>1009</v>
+        <v>1887</v>
       </c>
       <c r="C963">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D963" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>43049</v>
+        <v>43044</v>
       </c>
       <c r="B964" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="C964">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D964" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>43050</v>
+        <v>43045</v>
       </c>
       <c r="B965" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="C965">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D965" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>43051</v>
+        <v>43046</v>
       </c>
       <c r="B966" t="s">
-        <v>1890</v>
+        <v>1005</v>
       </c>
       <c r="C966">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D966" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>43053</v>
+        <v>43047</v>
       </c>
       <c r="B967" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="C967">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D967" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>43054</v>
+        <v>43048</v>
       </c>
       <c r="B968" t="s">
-        <v>1894</v>
+        <v>1021</v>
       </c>
       <c r="C968">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D968" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>43055</v>
+        <v>43049</v>
       </c>
       <c r="B969" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C969">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D969" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>43056</v>
+        <v>43050</v>
       </c>
       <c r="B970" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C970">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D970" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>43057</v>
+        <v>43051</v>
       </c>
       <c r="B971" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C971">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D971" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>43058</v>
+        <v>43053</v>
       </c>
       <c r="B972" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C972">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="D972" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>43059</v>
+        <v>43054</v>
       </c>
       <c r="B973" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C973">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D973" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>43060</v>
+        <v>43055</v>
       </c>
       <c r="B974" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C974">
         <v>50</v>
       </c>
       <c r="D974" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>43061</v>
+        <v>43056</v>
       </c>
       <c r="B975" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C975">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="D975" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>43062</v>
+        <v>43057</v>
       </c>
       <c r="B976" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C976">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D976" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>43063</v>
+        <v>43058</v>
       </c>
       <c r="B977" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C977">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D977" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>43064</v>
+        <v>43059</v>
       </c>
       <c r="B978" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C978">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D978" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>43065</v>
+        <v>43060</v>
       </c>
       <c r="B979" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C979">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D979" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>43066</v>
+        <v>43061</v>
       </c>
       <c r="B980" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C980">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D980" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>43067</v>
+        <v>43062</v>
       </c>
       <c r="B981" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C981">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D981" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>43068</v>
+        <v>43063</v>
       </c>
       <c r="B982" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C982">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D982" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>43069</v>
+        <v>43064</v>
       </c>
       <c r="B983" t="s">
-        <v>911</v>
+        <v>1925</v>
       </c>
       <c r="C983">
         <v>20</v>
       </c>
       <c r="D983" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>43070</v>
+        <v>43065</v>
       </c>
       <c r="B984" t="s">
-        <v>1158</v>
+        <v>1927</v>
       </c>
       <c r="C984">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D984" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>43071</v>
+        <v>43066</v>
       </c>
       <c r="B985" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="C985">
         <v>20</v>
       </c>
       <c r="D985" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>43073</v>
+        <v>43067</v>
       </c>
       <c r="B986" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="C986">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D986" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>43074</v>
+        <v>43068</v>
       </c>
       <c r="B987" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="C987">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D987" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>43075</v>
+        <v>43069</v>
       </c>
       <c r="B988" t="s">
-        <v>1932</v>
+        <v>923</v>
       </c>
       <c r="C988">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D988" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>43076</v>
+        <v>43070</v>
       </c>
       <c r="B989" t="s">
-        <v>1934</v>
+        <v>1170</v>
       </c>
       <c r="C989">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D989" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990">
-        <v>43077</v>
+        <v>43071</v>
       </c>
       <c r="B990" t="s">
-        <v>1196</v>
+        <v>1937</v>
       </c>
       <c r="C990">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D990" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991">
-        <v>43078</v>
+        <v>43073</v>
       </c>
       <c r="B991" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="C991">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D991" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>43079</v>
+        <v>43074</v>
       </c>
       <c r="B992" t="s">
-        <v>1206</v>
+        <v>1941</v>
       </c>
       <c r="C992">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D992" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>43080</v>
+        <v>43075</v>
       </c>
       <c r="B993" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="C993">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D993" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>43081</v>
+        <v>43076</v>
       </c>
       <c r="B994" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="C994">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D994" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>43082</v>
+        <v>43077</v>
       </c>
       <c r="B995" t="s">
-        <v>1944</v>
+        <v>1208</v>
       </c>
       <c r="C995">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D995" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>43083</v>
+        <v>43078</v>
       </c>
       <c r="B996" t="s">
-        <v>1690</v>
+        <v>1948</v>
       </c>
       <c r="C996">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D996" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>43084</v>
+        <v>43079</v>
       </c>
       <c r="B997" t="s">
-        <v>1947</v>
+        <v>1218</v>
       </c>
       <c r="C997">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D997" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>43085</v>
+        <v>43080</v>
       </c>
       <c r="B998" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C998">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D998" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>43086</v>
+        <v>43081</v>
       </c>
       <c r="B999" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="C999">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D999" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>43087</v>
+        <v>43082</v>
       </c>
       <c r="B1000" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="C1000">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D1000" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>43088</v>
+        <v>43083</v>
       </c>
       <c r="B1001" t="s">
-        <v>1955</v>
+        <v>1699</v>
       </c>
       <c r="C1001">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D1001" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>43089</v>
+        <v>43084</v>
       </c>
       <c r="B1002" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="C1002">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D1002" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>43090</v>
+        <v>43085</v>
       </c>
       <c r="B1003" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C1003">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D1003" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>43091</v>
+        <v>43086</v>
       </c>
       <c r="B1004" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C1004">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="D1004" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>43092</v>
+        <v>43087</v>
       </c>
       <c r="B1005" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C1005">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="D1005" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>43093</v>
+        <v>43088</v>
       </c>
       <c r="B1006" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C1006">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D1006" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>43094</v>
+        <v>43089</v>
       </c>
       <c r="B1007" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C1007">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="D1007" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>43095</v>
+        <v>43090</v>
       </c>
       <c r="B1008" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="C1008">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1008" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>43096</v>
+        <v>43091</v>
       </c>
       <c r="B1009" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C1009">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D1009" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>43097</v>
+        <v>43092</v>
       </c>
       <c r="B1010" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C1010">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="D1010" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>43098</v>
+        <v>43093</v>
       </c>
       <c r="B1011" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C1011">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1011" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>43099</v>
+        <v>43094</v>
       </c>
       <c r="B1012" t="s">
-        <v>949</v>
+        <v>1978</v>
       </c>
       <c r="C1012">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1012" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>43100</v>
+        <v>43095</v>
       </c>
       <c r="B1013" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="C1013">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1013" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>43101</v>
+        <v>43096</v>
       </c>
       <c r="B1014" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="C1014">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D1014" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>43102</v>
+        <v>43097</v>
       </c>
       <c r="B1015" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="C1015">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D1015" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>43103</v>
+        <v>43098</v>
       </c>
       <c r="B1016" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="C1016">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D1016" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>43104</v>
+        <v>43099</v>
       </c>
       <c r="B1017" t="s">
-        <v>1986</v>
+        <v>963</v>
       </c>
       <c r="C1017">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1017" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>43105</v>
+        <v>43100</v>
       </c>
       <c r="B1018" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="C1018">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D1018" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>43108</v>
+        <v>43101</v>
       </c>
       <c r="B1019" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C1019">
         <v>60</v>
       </c>
       <c r="D1019" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>43109</v>
+        <v>43102</v>
       </c>
       <c r="B1020" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="C1020">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1020" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>43110</v>
+        <v>43103</v>
       </c>
       <c r="B1021" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C1021">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D1021" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>43113</v>
+        <v>43104</v>
       </c>
       <c r="B1022" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C1022">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D1022" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>43114</v>
+        <v>43105</v>
       </c>
       <c r="B1023" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C1023">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="D1023" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>43115</v>
+        <v>43108</v>
       </c>
       <c r="B1024" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C1024">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1024" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>43116</v>
+        <v>43109</v>
       </c>
       <c r="B1025" t="s">
-        <v>1324</v>
+        <v>2003</v>
       </c>
       <c r="C1025">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1025" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>43117</v>
+        <v>43110</v>
       </c>
       <c r="B1026" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="C1026">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1026" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>43118</v>
+        <v>43113</v>
       </c>
       <c r="B1027" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="C1027">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D1027" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
-        <v>43119</v>
+        <v>43114</v>
       </c>
       <c r="B1028" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="C1028">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D1028" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029">
-        <v>43121</v>
+        <v>43115</v>
       </c>
       <c r="B1029" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C1029">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D1029" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030">
-        <v>43122</v>
+        <v>43116</v>
       </c>
       <c r="B1030" t="s">
-        <v>2011</v>
+        <v>1336</v>
       </c>
       <c r="C1030">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D1030" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031">
-        <v>43123</v>
+        <v>43117</v>
       </c>
       <c r="B1031" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C1031">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1031" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032">
-        <v>43124</v>
+        <v>43118</v>
       </c>
       <c r="B1032" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C1032">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D1032" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033">
-        <v>43125</v>
+        <v>43119</v>
       </c>
       <c r="B1033" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C1033">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D1033" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034">
-        <v>43126</v>
+        <v>43121</v>
       </c>
       <c r="B1034" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C1034">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="D1034" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035">
-        <v>43127</v>
+        <v>43122</v>
       </c>
       <c r="B1035" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C1035">
         <v>35</v>
       </c>
       <c r="D1035" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036">
-        <v>43128</v>
+        <v>43123</v>
       </c>
       <c r="B1036" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C1036">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D1036" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037">
-        <v>43129</v>
+        <v>43124</v>
       </c>
       <c r="B1037" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C1037">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="D1037" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038">
-        <v>43130</v>
+        <v>43125</v>
       </c>
       <c r="B1038" t="s">
-        <v>1462</v>
+        <v>2028</v>
       </c>
       <c r="C1038">
         <v>20</v>
       </c>
       <c r="D1038" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039">
-        <v>43131</v>
+        <v>43126</v>
       </c>
       <c r="B1039" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="C1039">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D1039" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040">
-        <v>43132</v>
+        <v>43127</v>
       </c>
       <c r="B1040" t="s">
-        <v>1468</v>
+        <v>2032</v>
       </c>
       <c r="C1040">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D1040" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041">
-        <v>43133</v>
+        <v>43128</v>
       </c>
       <c r="B1041" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="C1041">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="D1041" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042">
-        <v>43134</v>
+        <v>43129</v>
       </c>
       <c r="B1042" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="C1042">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D1042" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043">
-        <v>43135</v>
+        <v>43130</v>
       </c>
       <c r="B1043" t="s">
-        <v>2035</v>
+        <v>1472</v>
       </c>
       <c r="C1043">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1043" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044">
-        <v>43136</v>
+        <v>43131</v>
       </c>
       <c r="B1044" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="C1044">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="D1044" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045">
-        <v>43137</v>
+        <v>43132</v>
       </c>
       <c r="B1045" t="s">
-        <v>2039</v>
+        <v>1478</v>
       </c>
       <c r="C1045">
         <v>50</v>
       </c>
       <c r="D1045" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046">
-        <v>43138</v>
+        <v>43133</v>
       </c>
       <c r="B1046" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C1046">
         <v>30</v>
       </c>
       <c r="D1046" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047">
-        <v>43139</v>
+        <v>43134</v>
       </c>
       <c r="B1047" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C1047">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D1047" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048">
-        <v>43140</v>
+        <v>43135</v>
       </c>
       <c r="B1048" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="C1048">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D1048" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049">
-        <v>43141</v>
+        <v>43136</v>
       </c>
       <c r="B1049" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C1049">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="D1049" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050">
-        <v>43142</v>
+        <v>43137</v>
       </c>
       <c r="B1050" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C1050">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1050" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051">
-        <v>43143</v>
+        <v>43138</v>
       </c>
       <c r="B1051" t="s">
-        <v>1520</v>
+        <v>2052</v>
       </c>
       <c r="C1051">
         <v>30</v>
       </c>
       <c r="D1051" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052">
-        <v>43144</v>
+        <v>43139</v>
       </c>
       <c r="B1052" t="s">
-        <v>430</v>
+        <v>2054</v>
       </c>
       <c r="C1052">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D1052" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053">
-        <v>43145</v>
+        <v>43140</v>
       </c>
       <c r="B1053" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="C1053">
         <v>50</v>
       </c>
       <c r="D1053" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054">
-        <v>43146</v>
+        <v>43141</v>
       </c>
       <c r="B1054" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="C1054">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1054" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055">
-        <v>43147</v>
+        <v>43142</v>
       </c>
       <c r="B1055" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="C1055">
         <v>60</v>
       </c>
       <c r="D1055" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056">
-        <v>43148</v>
+        <v>43143</v>
       </c>
       <c r="B1056" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="C1056">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1056" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057">
-        <v>43149</v>
+        <v>43144</v>
       </c>
       <c r="B1057" t="s">
-        <v>903</v>
+        <v>432</v>
       </c>
       <c r="C1057">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D1057" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058">
-        <v>43150</v>
+        <v>43145</v>
       </c>
       <c r="B1058" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="C1058">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D1058" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059">
-        <v>43152</v>
+        <v>43146</v>
       </c>
       <c r="B1059" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="C1059">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D1059" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060">
-        <v>43153</v>
+        <v>43147</v>
       </c>
       <c r="B1060" t="s">
-        <v>1612</v>
+        <v>2069</v>
       </c>
       <c r="C1060">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1060" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061">
-        <v>43154</v>
+        <v>43148</v>
       </c>
       <c r="B1061" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="C1061">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1061" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062">
-        <v>43155</v>
+        <v>43149</v>
       </c>
       <c r="B1062" t="s">
-        <v>2069</v>
+        <v>915</v>
       </c>
       <c r="C1062">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1062" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063">
-        <v>43163</v>
+        <v>43150</v>
       </c>
       <c r="B1063" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="C1063">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1063" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064">
-        <v>43164</v>
+        <v>43152</v>
       </c>
       <c r="B1064" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="C1064">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1064" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065">
-        <v>43165</v>
+        <v>43153</v>
       </c>
       <c r="B1065" t="s">
-        <v>2075</v>
+        <v>1621</v>
       </c>
       <c r="C1065">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="D1065" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066">
-        <v>43304</v>
+        <v>43154</v>
       </c>
       <c r="B1066" t="s">
-        <v>898</v>
+        <v>2079</v>
       </c>
       <c r="C1066">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1066" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067">
-        <v>43307</v>
+        <v>43155</v>
       </c>
       <c r="B1067" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="C1067">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1067" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068">
-        <v>43311</v>
+        <v>43163</v>
       </c>
       <c r="B1068" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="C1068">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1068" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069">
-        <v>43313</v>
+        <v>43164</v>
       </c>
       <c r="B1069" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="C1069">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>75517</v>
+        <v>30</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>2086</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070">
-        <v>43315</v>
+        <v>43165</v>
       </c>
       <c r="B1070" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="C1070">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D1070" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071">
-        <v>43316</v>
+        <v>43304</v>
       </c>
       <c r="B1071" t="s">
-        <v>2085</v>
+        <v>908</v>
       </c>
       <c r="C1071">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1071" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072">
-        <v>43317</v>
+        <v>43307</v>
       </c>
       <c r="B1072" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
       <c r="C1072">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1072" t="s">
-        <v>2088</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073">
-        <v>43318</v>
+        <v>43311</v>
       </c>
       <c r="B1073" t="s">
-        <v>1806</v>
+        <v>2092</v>
       </c>
       <c r="C1073">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1073" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074">
-        <v>43319</v>
+        <v>43313</v>
       </c>
       <c r="B1074" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="C1074">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>2091</v>
+        <v>4</v>
+      </c>
+      <c r="D1074">
+        <v>75517</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075">
-        <v>43321</v>
+        <v>43315</v>
       </c>
       <c r="B1075" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
       <c r="C1075">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="D1075" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076">
-        <v>43322</v>
+        <v>43316</v>
       </c>
       <c r="B1076" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="C1076">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="D1076" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077">
-        <v>43323</v>
+        <v>43317</v>
       </c>
       <c r="B1077" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="C1077">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D1077" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078">
-        <v>43325</v>
+        <v>43318</v>
       </c>
       <c r="B1078" t="s">
-        <v>2098</v>
+        <v>1815</v>
       </c>
       <c r="C1078">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D1078" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079">
-        <v>43338</v>
+        <v>43319</v>
       </c>
       <c r="B1079" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="C1079">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D1079" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080">
-        <v>43386</v>
+        <v>43321</v>
       </c>
       <c r="B1080" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="C1080">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1080" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081">
-        <v>43400</v>
+        <v>43322</v>
       </c>
       <c r="B1081" t="s">
-        <v>2104</v>
-[...2 lines deleted...]
-        <v>2105</v>
+        <v>2106</v>
+      </c>
+      <c r="C1081">
+        <v>70</v>
       </c>
       <c r="D1081" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082">
-        <v>43401</v>
+        <v>43323</v>
       </c>
       <c r="B1082" t="s">
-        <v>2107</v>
-[...1 lines deleted...]
-      <c r="C1082" t="s">
         <v>2108</v>
+      </c>
+      <c r="C1082">
+        <v>80</v>
       </c>
       <c r="D1082" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083">
-        <v>43413</v>
+        <v>43325</v>
       </c>
       <c r="B1083" t="s">
         <v>2110</v>
       </c>
-      <c r="C1083" t="s">
+      <c r="C1083">
+        <v>40</v>
+      </c>
+      <c r="D1083" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084">
-        <v>43419</v>
+        <v>43338</v>
       </c>
       <c r="B1084" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C1084">
+        <v>18</v>
+      </c>
+      <c r="D1084" t="s">
         <v>2113</v>
-      </c>
-[...4 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085">
-        <v>43435</v>
+        <v>43386</v>
       </c>
       <c r="B1085" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1085">
+        <v>25</v>
+      </c>
+      <c r="D1085" t="s">
         <v>2115</v>
-      </c>
-[...4 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086">
-        <v>43453</v>
+        <v>43400</v>
       </c>
       <c r="B1086" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C1086" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D1086" t="s">
         <v>2118</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087">
-        <v>43470</v>
+        <v>43401</v>
       </c>
       <c r="B1087" t="s">
-        <v>1859</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2119</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>2120</v>
       </c>
       <c r="D1087" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088">
-        <v>43471</v>
+        <v>43413</v>
       </c>
       <c r="B1088" t="s">
-        <v>2120</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2122</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>2123</v>
       </c>
       <c r="D1088" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089">
-        <v>43472</v>
+        <v>43419</v>
       </c>
       <c r="B1089" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="C1089">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="D1089" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090">
-        <v>43473</v>
+        <v>43435</v>
       </c>
       <c r="B1090" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="C1090">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1090" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091">
-        <v>43474</v>
+        <v>43453</v>
       </c>
       <c r="B1091" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="C1091">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="D1091" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092">
-        <v>43475</v>
+        <v>43470</v>
       </c>
       <c r="B1092" t="s">
-        <v>2128</v>
+        <v>1870</v>
       </c>
       <c r="C1092">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1092" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093">
-        <v>43476</v>
+        <v>43471</v>
       </c>
       <c r="B1093" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="C1093">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1093" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094">
-        <v>43477</v>
+        <v>43472</v>
       </c>
       <c r="B1094" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="C1094">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1094" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095">
-        <v>43478</v>
+        <v>43473</v>
       </c>
       <c r="B1095" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="C1095">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1095" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096">
-        <v>43502</v>
+        <v>43474</v>
       </c>
       <c r="B1096" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="C1096">
         <v>30</v>
       </c>
       <c r="D1096" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097">
-        <v>43503</v>
+        <v>43475</v>
       </c>
       <c r="B1097" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="C1097">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D1097" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098">
-        <v>43504</v>
+        <v>43476</v>
       </c>
       <c r="B1098" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="C1098">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D1098" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099">
-        <v>43560</v>
+        <v>43477</v>
       </c>
       <c r="B1099" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="C1099">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D1099" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100">
-        <v>43561</v>
+        <v>43478</v>
       </c>
       <c r="B1100" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="C1100">
         <v>20</v>
       </c>
       <c r="D1100" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101">
-        <v>43563</v>
+        <v>43502</v>
       </c>
       <c r="B1101" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="C1101">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="D1101" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102">
-        <v>43564</v>
+        <v>43503</v>
       </c>
       <c r="B1102" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="C1102">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D1102" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103">
-        <v>43582</v>
+        <v>43504</v>
       </c>
       <c r="B1103" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="C1103">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1103" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104">
-        <v>43613</v>
+        <v>43560</v>
       </c>
       <c r="B1104" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C1104">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="D1104" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105">
-        <v>43614</v>
+        <v>43561</v>
       </c>
       <c r="B1105" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="C1105">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D1105" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106">
-        <v>43615</v>
+        <v>43563</v>
       </c>
       <c r="B1106" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="C1106">
-        <v>80</v>
+        <v>180</v>
       </c>
       <c r="D1106" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107">
-        <v>43616</v>
+        <v>43564</v>
       </c>
       <c r="B1107" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="C1107">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D1107" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108">
-        <v>43620</v>
+        <v>43582</v>
       </c>
       <c r="B1108" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="C1108">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D1108" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109">
-        <v>43622</v>
+        <v>43613</v>
       </c>
       <c r="B1109" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="C1109">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="D1109" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110">
-        <v>43649</v>
+        <v>43614</v>
       </c>
       <c r="B1110" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="C1110">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D1110" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111">
-        <v>43663</v>
+        <v>43615</v>
       </c>
       <c r="B1111" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="C1111">
-        <v>170</v>
+        <v>80</v>
       </c>
       <c r="D1111" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112">
-        <v>43697</v>
+        <v>43616</v>
       </c>
       <c r="B1112" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="C1112">
-        <v>168</v>
+        <v>90</v>
       </c>
       <c r="D1112" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113">
-        <v>43698</v>
+        <v>43620</v>
       </c>
       <c r="B1113" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="C1113">
         <v>60</v>
       </c>
       <c r="D1113" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114">
-        <v>43699</v>
+        <v>43622</v>
       </c>
       <c r="B1114" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="C1114">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="D1114" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115">
-        <v>43737</v>
+        <v>43649</v>
       </c>
       <c r="B1115" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="C1115">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1115" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116">
-        <v>43738</v>
+        <v>43663</v>
       </c>
       <c r="B1116" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="C1116">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="D1116" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117">
-        <v>43739</v>
+        <v>43697</v>
       </c>
       <c r="B1117" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="C1117">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="D1117" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118">
-        <v>43772</v>
+        <v>43698</v>
       </c>
       <c r="B1118" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="C1118">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1118" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119">
-        <v>43776</v>
+        <v>43699</v>
       </c>
       <c r="B1119" t="s">
-        <v>1331</v>
+        <v>2184</v>
       </c>
       <c r="C1119">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D1119" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120">
-        <v>43785</v>
+        <v>43737</v>
       </c>
       <c r="B1120" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="C1120">
         <v>25</v>
       </c>
       <c r="D1120" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121">
-        <v>43838</v>
+        <v>43738</v>
       </c>
       <c r="B1121" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="C1121">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1121" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122">
-        <v>43858</v>
+        <v>43739</v>
       </c>
       <c r="B1122" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="C1122">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1122" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123">
-        <v>43859</v>
+        <v>43772</v>
       </c>
       <c r="B1123" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
       <c r="C1123">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1123" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124">
-        <v>43868</v>
+        <v>43774</v>
       </c>
       <c r="B1124" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="C1124">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1124" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125">
-        <v>43880</v>
+        <v>43776</v>
       </c>
       <c r="B1125" t="s">
-        <v>2193</v>
+        <v>1343</v>
       </c>
       <c r="C1125">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="D1125" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126">
-        <v>43927</v>
+        <v>43785</v>
       </c>
       <c r="B1126" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="C1126">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D1126" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127">
-        <v>43971</v>
+        <v>43838</v>
       </c>
       <c r="B1127" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="C1127">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D1127" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128">
-        <v>43973</v>
+        <v>43858</v>
       </c>
       <c r="B1128" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="C1128">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1128" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129">
-        <v>43975</v>
+        <v>43859</v>
       </c>
       <c r="B1129" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="C1129">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D1129" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130">
-        <v>43979</v>
+        <v>43868</v>
       </c>
       <c r="B1130" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="C1130">
-        <v>120</v>
+        <v>50</v>
       </c>
       <c r="D1130" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131">
-        <v>43981</v>
+        <v>43880</v>
       </c>
       <c r="B1131" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="C1131">
-        <v>2.5</v>
+        <v>56</v>
       </c>
       <c r="D1131" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132">
-        <v>43982</v>
+        <v>43927</v>
       </c>
       <c r="B1132" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="C1132">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D1132" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133">
-        <v>43986</v>
+        <v>43971</v>
       </c>
       <c r="B1133" t="s">
-        <v>106</v>
+        <v>2211</v>
       </c>
       <c r="C1133">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="D1133" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134">
-        <v>43988</v>
+        <v>43973</v>
       </c>
       <c r="B1134" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="C1134">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1134" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135">
-        <v>43991</v>
+        <v>43975</v>
       </c>
       <c r="B1135" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="C1135">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D1135" t="s">
-        <v>2213</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136">
-        <v>43998</v>
+        <v>43979</v>
       </c>
       <c r="B1136" t="s">
-        <v>717</v>
+        <v>2217</v>
       </c>
       <c r="C1136">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="D1136" t="s">
-        <v>2065</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137">
-        <v>44001</v>
+        <v>43981</v>
       </c>
       <c r="B1137" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="C1137">
-        <v>80</v>
+        <v>2.5</v>
       </c>
       <c r="D1137" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138">
-        <v>44002</v>
+        <v>43982</v>
       </c>
       <c r="B1138" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="C1138">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D1138" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139">
-        <v>44003</v>
+        <v>43986</v>
       </c>
       <c r="B1139" t="s">
-        <v>2218</v>
+        <v>108</v>
       </c>
       <c r="C1139">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D1139" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140">
-        <v>44004</v>
+        <v>43991</v>
       </c>
       <c r="B1140" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="C1140">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="D1140" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141">
-        <v>44011</v>
+        <v>43998</v>
       </c>
       <c r="B1141" t="s">
-        <v>2222</v>
+        <v>719</v>
       </c>
       <c r="C1141">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1141" t="s">
-        <v>2223</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142">
-        <v>44030</v>
+        <v>44001</v>
       </c>
       <c r="B1142" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="C1142">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D1142" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143">
-        <v>44031</v>
+        <v>44002</v>
       </c>
       <c r="B1143" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="C1143">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D1143" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144">
-        <v>44034</v>
+        <v>44003</v>
       </c>
       <c r="B1144" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="C1144">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1144" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145">
-        <v>44035</v>
+        <v>44004</v>
       </c>
       <c r="B1145" t="s">
-        <v>2037</v>
+        <v>2232</v>
       </c>
       <c r="C1145">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="D1145" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146">
-        <v>44036</v>
+        <v>44007</v>
       </c>
       <c r="B1146" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="C1146">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D1146" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147">
-        <v>44037</v>
+        <v>44011</v>
       </c>
       <c r="B1147" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="C1147">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1147" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148">
-        <v>44038</v>
+        <v>44030</v>
       </c>
       <c r="B1148" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="C1148">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="D1148" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149">
-        <v>44045</v>
+        <v>44031</v>
       </c>
       <c r="B1149" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="C1149">
-        <v>175</v>
+        <v>40</v>
       </c>
       <c r="D1149" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150">
-        <v>44046</v>
+        <v>44034</v>
       </c>
       <c r="B1150" t="s">
-        <v>2239</v>
+        <v>1834</v>
       </c>
       <c r="C1150">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1150" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151">
-        <v>44047</v>
+        <v>44035</v>
       </c>
       <c r="B1151" t="s">
-        <v>2241</v>
+        <v>2048</v>
       </c>
       <c r="C1151">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="D1151" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152">
-        <v>44048</v>
+        <v>44036</v>
       </c>
       <c r="B1152" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="C1152">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1152" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153">
-        <v>44049</v>
+        <v>44037</v>
       </c>
       <c r="B1153" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="C1153">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="D1153" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154">
-        <v>44050</v>
+        <v>44038</v>
       </c>
       <c r="B1154" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C1154">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="D1154" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155">
-        <v>44051</v>
+        <v>44045</v>
       </c>
       <c r="B1155" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="C1155">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D1155" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156">
-        <v>44065</v>
+        <v>44046</v>
       </c>
       <c r="B1156" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C1156">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1156" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157">
-        <v>44070</v>
+        <v>44047</v>
       </c>
       <c r="B1157" t="s">
-        <v>2148</v>
+        <v>2254</v>
       </c>
       <c r="C1157">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D1157" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158">
-        <v>44074</v>
+        <v>44048</v>
       </c>
       <c r="B1158" t="s">
-        <v>1490</v>
+        <v>2256</v>
       </c>
       <c r="C1158">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1158" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159">
-        <v>44077</v>
+        <v>44049</v>
       </c>
       <c r="B1159" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="C1159">
         <v>30</v>
       </c>
       <c r="D1159" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
-        <v>44079</v>
+        <v>44050</v>
       </c>
       <c r="B1160" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="C1160">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D1160" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161">
-        <v>44080</v>
+        <v>44051</v>
       </c>
       <c r="B1161" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="C1161">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D1161" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162">
-        <v>44081</v>
+        <v>44065</v>
       </c>
       <c r="B1162" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="C1162">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D1162" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163">
-        <v>44082</v>
+        <v>44070</v>
       </c>
       <c r="B1163" t="s">
-        <v>2263</v>
+        <v>2160</v>
       </c>
       <c r="C1163">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D1163" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164">
-        <v>44083</v>
+        <v>44074</v>
       </c>
       <c r="B1164" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="C1164">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D1164" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165">
-        <v>44087</v>
+        <v>44077</v>
       </c>
       <c r="B1165" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="C1165">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1165" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166">
-        <v>44089</v>
+        <v>44079</v>
       </c>
       <c r="B1166" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="C1166">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1166" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167">
-        <v>44090</v>
+        <v>44080</v>
       </c>
       <c r="B1167" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="C1167">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D1167" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168">
-        <v>44091</v>
+        <v>44081</v>
       </c>
       <c r="B1168" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="C1168">
-        <v>210</v>
+        <v>60</v>
       </c>
       <c r="D1168" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169">
-        <v>44092</v>
+        <v>44082</v>
       </c>
       <c r="B1169" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="C1169">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1169" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170">
-        <v>44096</v>
+        <v>44083</v>
       </c>
       <c r="B1170" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="C1170">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D1170" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171">
-        <v>44099</v>
+        <v>44087</v>
       </c>
       <c r="B1171" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="C1171">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D1171" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172">
-        <v>44100</v>
+        <v>44089</v>
       </c>
       <c r="B1172" t="s">
-        <v>1963</v>
+        <v>2283</v>
       </c>
       <c r="C1172">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D1172" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173">
-        <v>44101</v>
+        <v>44090</v>
       </c>
       <c r="B1173" t="s">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="C1173">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="D1173" t="s">
-        <v>2283</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174">
-        <v>44102</v>
+        <v>44091</v>
       </c>
       <c r="B1174" t="s">
-        <v>2284</v>
+        <v>2287</v>
       </c>
       <c r="C1174">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="D1174" t="s">
-        <v>2285</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175">
-        <v>44104</v>
+        <v>44092</v>
       </c>
       <c r="B1175" t="s">
-        <v>2286</v>
+        <v>2289</v>
       </c>
       <c r="C1175">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D1175" t="s">
-        <v>2287</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176">
-        <v>44105</v>
+        <v>44096</v>
       </c>
       <c r="B1176" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
       <c r="C1176">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="D1176" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177">
-        <v>44106</v>
+        <v>44099</v>
       </c>
       <c r="B1177" t="s">
-        <v>2290</v>
+        <v>2293</v>
       </c>
       <c r="C1177">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D1177" t="s">
-        <v>2291</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178">
-        <v>44107</v>
+        <v>44100</v>
       </c>
       <c r="B1178" t="s">
-        <v>2292</v>
+        <v>1974</v>
       </c>
       <c r="C1178">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="D1178" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179">
-        <v>44126</v>
+        <v>44101</v>
       </c>
       <c r="B1179" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="C1179">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="D1179" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180">
-        <v>44137</v>
+        <v>44102</v>
       </c>
       <c r="B1180" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="C1180">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D1180" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181">
-        <v>44147</v>
+        <v>44104</v>
       </c>
       <c r="B1181" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="C1181">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D1181" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182">
-        <v>44149</v>
+        <v>44105</v>
       </c>
       <c r="B1182" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="C1182">
         <v>20</v>
       </c>
       <c r="D1182" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183">
-        <v>44150</v>
+        <v>44106</v>
       </c>
       <c r="B1183" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="C1183">
-        <v>240</v>
+        <v>20</v>
       </c>
       <c r="D1183" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184">
-        <v>44151</v>
+        <v>44107</v>
       </c>
       <c r="B1184" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="C1184">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D1184" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185">
-        <v>44152</v>
+        <v>44126</v>
       </c>
       <c r="B1185" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C1185">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="D1185" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186">
-        <v>44153</v>
+        <v>44137</v>
       </c>
       <c r="B1186" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="C1186">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D1186" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187">
-        <v>44160</v>
+        <v>44147</v>
       </c>
       <c r="B1187" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
       <c r="C1187">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D1187" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188">
-        <v>44170</v>
+        <v>44149</v>
       </c>
       <c r="B1188" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="C1188">
-        <v>165</v>
+        <v>20</v>
       </c>
       <c r="D1188" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189">
-        <v>44171</v>
+        <v>44150</v>
       </c>
       <c r="B1189" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="C1189">
-        <v>340</v>
+        <v>240</v>
       </c>
       <c r="D1189" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190">
-        <v>44175</v>
+        <v>44151</v>
       </c>
       <c r="B1190" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="C1190">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D1190" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191">
-        <v>44177</v>
+        <v>44152</v>
       </c>
       <c r="B1191" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="C1191">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1191" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192">
-        <v>44178</v>
+        <v>44153</v>
       </c>
       <c r="B1192" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="C1192">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D1192" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193">
-        <v>44187</v>
+        <v>44160</v>
       </c>
       <c r="B1193" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="C1193">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D1193" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194">
-        <v>44188</v>
+        <v>44170</v>
       </c>
       <c r="B1194" t="s">
-        <v>486</v>
+        <v>2326</v>
       </c>
       <c r="C1194">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="D1194" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195">
-        <v>44189</v>
+        <v>44171</v>
       </c>
       <c r="B1195" t="s">
-        <v>252</v>
+        <v>2328</v>
       </c>
       <c r="C1195">
-        <v>90</v>
+        <v>340</v>
       </c>
       <c r="D1195" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196">
-        <v>44190</v>
+        <v>44175</v>
       </c>
       <c r="B1196" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
       <c r="C1196">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D1196" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197">
-        <v>44191</v>
+        <v>44177</v>
       </c>
       <c r="B1197" t="s">
-        <v>1206</v>
+        <v>2332</v>
       </c>
       <c r="C1197">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1197" t="s">
-        <v>2328</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198">
-        <v>44195</v>
+        <v>44178</v>
       </c>
       <c r="B1198" t="s">
-        <v>2329</v>
+        <v>2334</v>
       </c>
       <c r="C1198">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D1198" t="s">
-        <v>2330</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199">
-        <v>44196</v>
+        <v>44187</v>
       </c>
       <c r="B1199" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="C1199">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1199" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200">
-        <v>44199</v>
+        <v>44188</v>
       </c>
       <c r="B1200" t="s">
-        <v>2333</v>
+        <v>488</v>
       </c>
       <c r="C1200">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="D1200" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201">
-        <v>44203</v>
+        <v>44189</v>
       </c>
       <c r="B1201" t="s">
-        <v>2335</v>
+        <v>254</v>
       </c>
       <c r="C1201">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D1201" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202">
-        <v>44206</v>
+        <v>44190</v>
       </c>
       <c r="B1202" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="C1202">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D1202" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203">
-        <v>44207</v>
+        <v>44191</v>
       </c>
       <c r="B1203" t="s">
-        <v>2339</v>
+        <v>1218</v>
       </c>
       <c r="C1203">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D1203" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204">
-        <v>44214</v>
+        <v>44195</v>
       </c>
       <c r="B1204" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="C1204">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D1204" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205">
-        <v>44216</v>
+        <v>44196</v>
       </c>
       <c r="B1205" t="s">
-        <v>1618</v>
+        <v>2345</v>
       </c>
       <c r="C1205">
-        <v>150</v>
+        <v>40</v>
       </c>
       <c r="D1205" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206">
-        <v>44218</v>
+        <v>44199</v>
       </c>
       <c r="B1206" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="C1206">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1206" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207">
-        <v>44220</v>
+        <v>44203</v>
       </c>
       <c r="B1207" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="C1207">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1207" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208">
-        <v>44226</v>
+        <v>44206</v>
       </c>
       <c r="B1208" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="C1208">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D1208" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209">
-        <v>44228</v>
+        <v>44207</v>
       </c>
       <c r="B1209" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="C1209">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D1209" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210">
-        <v>44229</v>
+        <v>44214</v>
       </c>
       <c r="B1210" t="s">
-        <v>2352</v>
+        <v>2355</v>
       </c>
       <c r="C1210">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D1210" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211">
-        <v>44285</v>
+        <v>44216</v>
       </c>
       <c r="B1211" t="s">
-        <v>2354</v>
+        <v>1627</v>
+      </c>
+      <c r="C1211">
+        <v>150</v>
       </c>
       <c r="D1211" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212">
-        <v>44335</v>
+        <v>44218</v>
       </c>
       <c r="B1212" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="C1212">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1212" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213">
-        <v>44428</v>
+        <v>44220</v>
       </c>
       <c r="B1213" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="C1213">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1213" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214">
-        <v>44431</v>
+        <v>44226</v>
       </c>
       <c r="B1214" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="C1214">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1214" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215">
-        <v>44474</v>
+        <v>44228</v>
       </c>
       <c r="B1215" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C1215">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D1215" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216">
-        <v>44502</v>
+        <v>44229</v>
       </c>
       <c r="B1216" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="C1216">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D1216" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217">
-        <v>44504</v>
+        <v>44285</v>
       </c>
       <c r="B1217" t="s">
-        <v>2366</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2368</v>
       </c>
       <c r="D1217" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218">
-        <v>44506</v>
+        <v>44335</v>
       </c>
       <c r="B1218" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C1218">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1218" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219">
-        <v>44507</v>
+        <v>44428</v>
       </c>
       <c r="B1219" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="C1219">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="D1219" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220">
-        <v>44523</v>
+        <v>44431</v>
       </c>
       <c r="B1220" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="C1220">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D1220" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221">
-        <v>44525</v>
+        <v>44474</v>
       </c>
       <c r="B1221" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="C1221">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D1221" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222">
-        <v>44531</v>
+        <v>44502</v>
       </c>
       <c r="B1222" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C1222">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1222" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223">
-        <v>44532</v>
+        <v>44504</v>
       </c>
       <c r="B1223" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="C1223">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D1223" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224">
-        <v>44540</v>
+        <v>44506</v>
       </c>
       <c r="B1224" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="C1224">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D1224" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225">
-        <v>44549</v>
+        <v>44507</v>
       </c>
       <c r="B1225" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C1225">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="D1225" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226">
-        <v>44561</v>
+        <v>44523</v>
       </c>
       <c r="B1226" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C1226">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1226" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227">
-        <v>44565</v>
+        <v>44525</v>
       </c>
       <c r="B1227" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="C1227">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D1227" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228">
-        <v>44566</v>
+        <v>44531</v>
       </c>
       <c r="B1228" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="C1228">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D1228" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229">
-        <v>44567</v>
+        <v>44532</v>
       </c>
       <c r="B1229" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="C1229">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D1229" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230">
-        <v>44569</v>
+        <v>44540</v>
       </c>
       <c r="B1230" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="C1230">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D1230" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231">
-        <v>44570</v>
+        <v>44543</v>
       </c>
       <c r="B1231" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="C1231">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1231" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232">
-        <v>44571</v>
+        <v>44549</v>
       </c>
       <c r="B1232" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="C1232">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D1232" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233">
-        <v>44575</v>
+        <v>44561</v>
       </c>
       <c r="B1233" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="C1233">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D1233" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234">
-        <v>44581</v>
+        <v>44565</v>
       </c>
       <c r="B1234" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="C1234">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D1234" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235">
-        <v>44582</v>
+        <v>44566</v>
       </c>
       <c r="B1235" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="C1235">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D1235" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236">
-        <v>44586</v>
+        <v>44567</v>
       </c>
       <c r="B1236" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="C1236">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1236" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237">
-        <v>44592</v>
+        <v>44569</v>
       </c>
       <c r="B1237" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="C1237">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D1237" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238">
-        <v>44596</v>
+        <v>44570</v>
       </c>
       <c r="B1238" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C1238">
         <v>20</v>
       </c>
       <c r="D1238" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239">
-        <v>44600</v>
+        <v>44571</v>
       </c>
       <c r="B1239" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="C1239">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D1239" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240">
-        <v>44601</v>
+        <v>44575</v>
       </c>
       <c r="B1240" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="C1240">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D1240" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241">
-        <v>44603</v>
+        <v>44581</v>
       </c>
       <c r="B1241" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C1241">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D1241" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242">
-        <v>44604</v>
+        <v>44582</v>
       </c>
       <c r="B1242" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="C1242">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D1242" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243">
-        <v>44717</v>
+        <v>44586</v>
       </c>
       <c r="B1243" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="C1243">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D1243" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244">
-        <v>45024</v>
+        <v>44592</v>
       </c>
       <c r="B1244" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="C1244">
         <v>50</v>
       </c>
       <c r="D1244" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245">
-        <v>45035</v>
+        <v>44596</v>
       </c>
       <c r="B1245" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="C1245">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D1245" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246">
-        <v>45060</v>
+        <v>44600</v>
       </c>
       <c r="B1246" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="C1246">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D1246" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247">
-        <v>45064</v>
+        <v>44601</v>
       </c>
       <c r="B1247" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C1247">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1247" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248">
-        <v>45071</v>
+        <v>44603</v>
       </c>
       <c r="B1248" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="C1248">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1248" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249">
-        <v>45086</v>
+        <v>44604</v>
       </c>
       <c r="B1249" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="C1249">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D1249" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250">
-        <v>45107</v>
+        <v>44610</v>
       </c>
       <c r="B1250" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="C1250">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="D1250" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251">
-        <v>45141</v>
+        <v>44611</v>
       </c>
       <c r="B1251" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="C1251">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D1251" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252">
-        <v>45160</v>
+        <v>44612</v>
       </c>
       <c r="B1252" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
       <c r="C1252">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D1252" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253">
-        <v>45168</v>
+        <v>44644</v>
       </c>
       <c r="B1253" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="C1253">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D1253" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254">
-        <v>45171</v>
+        <v>44647</v>
       </c>
       <c r="B1254" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="C1254">
-        <v>500</v>
+        <v>4</v>
       </c>
       <c r="D1254" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255">
-        <v>45175</v>
+        <v>44648</v>
       </c>
       <c r="B1255" t="s">
-        <v>1017</v>
+        <v>2444</v>
       </c>
       <c r="C1255">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="D1255" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256">
-        <v>45178</v>
+        <v>44653</v>
       </c>
       <c r="B1256" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="C1256">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D1256" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257">
-        <v>45179</v>
+        <v>44654</v>
       </c>
       <c r="B1257" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="C1257">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D1257" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258">
-        <v>45186</v>
+        <v>44655</v>
       </c>
       <c r="B1258" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="C1258">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D1258" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259">
-        <v>45188</v>
+        <v>44657</v>
       </c>
       <c r="B1259" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="C1259">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="D1259" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260">
-        <v>45189</v>
+        <v>44661</v>
       </c>
       <c r="B1260" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="C1260">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="D1260" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261">
-        <v>45190</v>
+        <v>44662</v>
       </c>
       <c r="B1261" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="C1261">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="D1261" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262">
-        <v>45191</v>
+        <v>44699</v>
       </c>
       <c r="B1262" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="C1262">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="D1262" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263">
-        <v>45192</v>
+        <v>44700</v>
       </c>
       <c r="B1263" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
       <c r="C1263">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="D1263" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264">
-        <v>45193</v>
+        <v>44714</v>
       </c>
       <c r="B1264" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="C1264">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D1264" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265">
-        <v>45201</v>
+        <v>44717</v>
       </c>
       <c r="B1265" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="C1265">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D1265" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266">
-        <v>45202</v>
+        <v>44750</v>
       </c>
       <c r="B1266" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="C1266">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1266" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267">
-        <v>45203</v>
+        <v>44753</v>
       </c>
       <c r="B1267" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="C1267">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="D1267" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268">
-        <v>45206</v>
+        <v>44942</v>
       </c>
       <c r="B1268" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="C1268">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="D1268" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269">
-        <v>45221</v>
+        <v>44943</v>
       </c>
       <c r="B1269" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="C1269">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="D1269" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270">
-        <v>45222</v>
+        <v>44947</v>
       </c>
       <c r="B1270" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="C1270">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="D1270" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271">
-        <v>45223</v>
+        <v>44951</v>
       </c>
       <c r="B1271" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="C1271">
-        <v>150</v>
+        <v>12</v>
       </c>
       <c r="D1271" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272">
-        <v>45224</v>
+        <v>44999</v>
       </c>
       <c r="B1272" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="C1272">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="D1272" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273">
-        <v>45226</v>
+        <v>45004</v>
       </c>
       <c r="B1273" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="C1273">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="D1273" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274">
-        <v>45229</v>
+        <v>45006</v>
       </c>
       <c r="B1274" t="s">
-        <v>370</v>
+        <v>2482</v>
       </c>
       <c r="C1274">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="D1274" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275">
-        <v>45235</v>
+        <v>45014</v>
       </c>
       <c r="B1275" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
       <c r="C1275">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="D1275" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276">
-        <v>45238</v>
+        <v>45015</v>
       </c>
       <c r="B1276" t="s">
-        <v>2428</v>
+        <v>2486</v>
       </c>
       <c r="C1276">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D1276" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277">
-        <v>45245</v>
+        <v>45018</v>
       </c>
       <c r="B1277" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
       <c r="C1277">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="D1277" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278">
-        <v>45250</v>
+        <v>45019</v>
       </c>
       <c r="B1278" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="C1278">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1278" t="s">
-        <v>2486</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279">
-        <v>45251</v>
+        <v>45020</v>
       </c>
       <c r="B1279" t="s">
-        <v>2487</v>
+        <v>1978</v>
       </c>
       <c r="C1279">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D1279" t="s">
-        <v>2488</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280">
-        <v>45252</v>
+        <v>45021</v>
       </c>
       <c r="B1280" t="s">
-        <v>2489</v>
+        <v>2493</v>
       </c>
       <c r="C1280">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="D1280" t="s">
-        <v>2490</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281">
-        <v>45253</v>
+        <v>45022</v>
       </c>
       <c r="B1281" t="s">
-        <v>2491</v>
+        <v>2495</v>
       </c>
       <c r="C1281">
-        <v>480</v>
+        <v>60</v>
       </c>
       <c r="D1281" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282">
-        <v>45257</v>
+        <v>45024</v>
       </c>
       <c r="B1282" t="s">
-        <v>2493</v>
+        <v>2497</v>
       </c>
       <c r="C1282">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1282" t="s">
-        <v>2494</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283">
-        <v>45259</v>
+        <v>45025</v>
       </c>
       <c r="B1283" t="s">
-        <v>2495</v>
+        <v>2499</v>
       </c>
       <c r="C1283">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D1283" t="s">
-        <v>2496</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284">
-        <v>45260</v>
+        <v>45026</v>
       </c>
       <c r="B1284" t="s">
-        <v>2497</v>
+        <v>2501</v>
       </c>
       <c r="C1284">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D1284" t="s">
-        <v>2498</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285">
-        <v>45261</v>
+        <v>45028</v>
       </c>
       <c r="B1285" t="s">
-        <v>2499</v>
+        <v>2074</v>
       </c>
       <c r="C1285">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D1285" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286">
-        <v>45262</v>
+        <v>45029</v>
       </c>
       <c r="B1286" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
       <c r="C1286">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D1286" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287">
-        <v>45265</v>
+        <v>45030</v>
       </c>
       <c r="B1287" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="C1287">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D1287" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288">
-        <v>45266</v>
+        <v>45031</v>
       </c>
       <c r="B1288" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="C1288">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="D1288" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289">
-        <v>45267</v>
+        <v>45032</v>
       </c>
       <c r="B1289" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="C1289">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D1289" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290">
-        <v>45269</v>
+        <v>45035</v>
       </c>
       <c r="B1290" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="C1290">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="D1290" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291">
-        <v>45270</v>
+        <v>45036</v>
       </c>
       <c r="B1291" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="C1291">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D1291" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292">
-        <v>45271</v>
+        <v>45037</v>
       </c>
       <c r="B1292" t="s">
-        <v>2513</v>
+        <v>2516</v>
+      </c>
+      <c r="C1292">
+        <v>60</v>
       </c>
       <c r="D1292" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293">
-        <v>45272</v>
+        <v>45038</v>
       </c>
       <c r="B1293" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C1293">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D1293" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294">
-        <v>45275</v>
+        <v>45039</v>
       </c>
       <c r="B1294" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="C1294">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D1294" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295">
-        <v>45278</v>
+        <v>45040</v>
       </c>
       <c r="B1295" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="C1295">
         <v>30</v>
       </c>
       <c r="D1295" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296">
-        <v>45279</v>
+        <v>45041</v>
       </c>
       <c r="B1296" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="C1296">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D1296" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297">
-        <v>45280</v>
+        <v>45043</v>
       </c>
       <c r="B1297" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="C1297">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D1297" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298">
-        <v>45281</v>
+        <v>45044</v>
       </c>
       <c r="B1298" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="C1298">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1298" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299">
-        <v>45282</v>
+        <v>45045</v>
       </c>
       <c r="B1299" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
       <c r="C1299">
         <v>40</v>
       </c>
       <c r="D1299" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300">
-        <v>45283</v>
+        <v>45046</v>
       </c>
       <c r="B1300" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="C1300">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D1300" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301">
-        <v>45284</v>
+        <v>45047</v>
       </c>
       <c r="B1301" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="C1301">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D1301" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302">
-        <v>45285</v>
+        <v>45049</v>
       </c>
       <c r="B1302" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="C1302">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D1302" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303">
-        <v>45286</v>
+        <v>45056</v>
       </c>
       <c r="B1303" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="C1303">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D1303" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304">
-        <v>45288</v>
+        <v>45057</v>
       </c>
       <c r="B1304" t="s">
-        <v>2537</v>
+        <v>2540</v>
       </c>
       <c r="C1304">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D1304" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305">
-        <v>45289</v>
+        <v>45060</v>
       </c>
       <c r="B1305" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="C1305">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D1305" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306">
+        <v>45064</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1306">
+        <v>30</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>45067</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1307">
+        <v>35</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>45068</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1308">
+        <v>70</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>45071</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C1309">
+        <v>30</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>45072</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C1310">
+        <v>60</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>45073</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C1311">
+        <v>90</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>45074</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C1312">
+        <v>40</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>45076</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C1313">
+        <v>60</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>45078</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C1314">
+        <v>35</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>45081</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C1315">
+        <v>80</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>45083</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C1316">
+        <v>30</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>45086</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C1317">
+        <v>30</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>45087</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C1318">
+        <v>8</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>45088</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C1319">
+        <v>35</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>45089</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1320">
+        <v>20</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>45090</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C1321">
+        <v>16</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>45092</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C1322">
+        <v>16</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>45097</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C1323">
+        <v>20</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>45099</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C1324">
+        <v>30</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>45100</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C1325">
+        <v>28</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>45101</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C1326">
+        <v>150</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>45102</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C1327">
+        <v>150</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>45103</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C1328">
+        <v>240</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>45107</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C1329">
+        <v>200</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>45108</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C1330">
+        <v>280</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>45110</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C1331">
+        <v>30</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>45112</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1332">
+        <v>40</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>45115</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C1333">
+        <v>20</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>45116</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C1334">
+        <v>90</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>45118</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1335">
+        <v>10</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>45119</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C1336">
+        <v>30</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>45123</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C1337">
+        <v>90</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>45135</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1338">
+        <v>100</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>45136</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1339">
+        <v>40</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>45139</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C1340">
+        <v>40</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>45140</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C1341">
+        <v>90</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>45141</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C1342">
+        <v>30</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>45143</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>428</v>
+      </c>
+      <c r="C1343">
+        <v>10</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>45144</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C1344">
+        <v>40</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>45146</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C1345">
+        <v>20</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>45147</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1346">
+        <v>60</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>45151</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1347">
+        <v>40</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>45153</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C1348">
+        <v>100</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>45154</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C1349">
+        <v>50</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>45160</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1350">
+        <v>30</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>45161</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1351">
+        <v>30</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>45165</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C1352">
+        <v>60</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>45166</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C1353">
+        <v>10</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>45167</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C1354">
+        <v>30</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>45168</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C1355">
+        <v>50</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356">
+        <v>45170</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C1356">
+        <v>150</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>45171</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1357">
+        <v>500</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>45172</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1358">
+        <v>65</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>45173</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1359">
+        <v>150</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>45174</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C1360">
+        <v>25</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>45175</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C1361">
+        <v>50</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>45176</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C1362">
+        <v>15</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>45177</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C1363">
+        <v>25</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>45178</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C1364">
+        <v>20</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>45179</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C1365">
+        <v>20</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>45181</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C1366">
+        <v>10</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>45182</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C1367">
+        <v>25</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>45183</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C1368">
+        <v>20</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>45186</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1369">
+        <v>20</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>45187</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C1370">
+        <v>50</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>45188</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C1371">
+        <v>100</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>45189</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C1372">
+        <v>50</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>45190</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C1373">
+        <v>60</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>45191</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C1374">
+        <v>40</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>45192</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C1375">
+        <v>50</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>45193</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C1376">
+        <v>80</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>45197</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C1377">
+        <v>20</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>45198</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C1378">
+        <v>20</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>45201</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C1379">
+        <v>21</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>45202</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C1380">
+        <v>20</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>45203</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C1381">
+        <v>50</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>45206</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C1382">
+        <v>100</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>45221</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C1383">
+        <v>60</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>45222</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C1384">
+        <v>120</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>45223</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C1385">
+        <v>150</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>45224</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C1386">
+        <v>90</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>45226</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C1387">
+        <v>60</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>45229</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>372</v>
+      </c>
+      <c r="C1388">
+        <v>25</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>45235</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C1389">
+        <v>100</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>45238</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C1390">
+        <v>30</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>45245</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C1391">
+        <v>8</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>45250</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C1392">
+        <v>10</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>45251</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C1393">
+        <v>15</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>45252</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C1394">
+        <v>6</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>45253</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C1395">
+        <v>480</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>45255</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C1396">
+        <v>12</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>45257</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C1397">
+        <v>20</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>45259</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C1398">
+        <v>10</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>45260</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C1399">
+        <v>24</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>45261</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1400">
+        <v>30</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>45262</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C1401">
+        <v>20</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>45265</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1402">
+        <v>20</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>45266</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C1403">
+        <v>8</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>45267</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1404">
+        <v>15</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>45269</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C1405">
+        <v>8</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>45270</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C1406">
+        <v>80</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>45271</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C1407">
+        <v>75</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>45272</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C1408">
+        <v>10</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>45275</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1409">
+        <v>40</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>45278</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1410">
+        <v>30</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>45279</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C1411">
+        <v>30</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>45280</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C1412">
+        <v>20</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>45281</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C1413">
+        <v>30</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>45282</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C1414">
+        <v>40</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>45283</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C1415">
+        <v>30</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>45284</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C1416">
+        <v>100</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>45285</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C1417">
+        <v>50</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>45286</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C1418">
+        <v>75</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>45287</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C1419">
+        <v>200</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>45288</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C1420">
+        <v>25</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>45289</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1421">
+        <v>20</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
         <v>45290</v>
       </c>
-      <c r="B1306" t="s">
-[...2 lines deleted...]
-      <c r="C1306">
+      <c r="B1422" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C1422">
         <v>20</v>
       </c>
-      <c r="D1306" t="s">
-        <v>2542</v>
+      <c r="D1422" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>45294</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C1423">
+        <v>20</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>45295</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1424">
+        <v>40</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>45297</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C1425">
+        <v>10</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>45307</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C1426">
+        <v>20</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>45309</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C1427">
+        <v>150</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>45316</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C1428">
+        <v>25</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>45317</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C1429">
+        <v>30</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>45319</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C1430">
+        <v>15</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>45321</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C1431">
+        <v>50</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>45323</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C1432">
+        <v>50</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>45325</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C1433">
+        <v>30</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>45326</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1434">
+        <v>15</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>45327</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C1435">
+        <v>50</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>45329</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C1436">
+        <v>50</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>45332</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C1437">
+        <v>55</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>45333</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C1438">
+        <v>20</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>45334</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C1439">
+        <v>50</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>45335</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C1440">
+        <v>100</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>45337</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1441">
+        <v>90</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>45338</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C1442">
+        <v>40</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>45340</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C1443">
+        <v>55</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>45347</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C1444">
+        <v>45</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>45348</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1445">
+        <v>45</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>45349</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C1446">
+        <v>50</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>45350</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1447">
+        <v>30</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>45351</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C1448">
+        <v>15</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>45353</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C1449">
+        <v>26</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>45354</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1450">
+        <v>12</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>45355</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1451">
+        <v>80</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>45356</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C1452">
+        <v>90</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>45358</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C1453">
+        <v>100</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>45362</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1454">
+        <v>80</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>45363</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1455">
+        <v>30</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456">
+        <v>45368</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C1456">
+        <v>60</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>45372</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C1457">
+        <v>100</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>45373</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1458">
+        <v>12</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>45374</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C1459">
+        <v>20</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>45378</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C1460">
+        <v>7</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>45379</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C1461">
+        <v>90</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>45400</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C1462">
+        <v>30</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>45401</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C1463">
+        <v>90</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>45402</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C1464">
+        <v>100</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>45408</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C1465">
+        <v>65</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>45414</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C1466">
+        <v>40</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>45415</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C1467">
+        <v>65</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>45422</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C1468">
+        <v>50</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469">
+        <v>45441</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C1469">
+        <v>40</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>45452</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C1470">
+        <v>20</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>45507</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C1471">
+        <v>20</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>45512</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C1472">
+        <v>6</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473">
+        <v>45520</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1473">
+        <v>6</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>45548</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C1474">
+        <v>30</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>45550</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C1475">
+        <v>20</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476">
+        <v>45552</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1476">
+        <v>70</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477">
+        <v>45553</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C1477">
+        <v>50</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>45556</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C1478">
+        <v>40</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>45557</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C1479">
+        <v>12</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>45558</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1480">
+        <v>50</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>45561</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C1481">
+        <v>24</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>45562</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C1482">
+        <v>15</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>45568</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1483">
+        <v>80</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>45570</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C1484">
+        <v>12</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>45575</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C1485">
+        <v>45</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>45577</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1486">
+        <v>100</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>45579</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C1487">
+        <v>70</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>45584</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C1488">
+        <v>20</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>45585</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1489">
+        <v>30</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>45589</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C1490">
+        <v>40</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>45591</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1491">
+        <v>100</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>45592</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C1492">
+        <v>15</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>45595</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C1493">
+        <v>20</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>45596</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1494">
+        <v>30</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>45597</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1495">
+        <v>15</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>45599</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1496">
+        <v>25</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>45601</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C1497">
+        <v>15</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>45603</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1498">
+        <v>100</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>45604</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1499">
+        <v>30</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>45608</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1500">
+        <v>35</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>45609</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1501">
+        <v>100</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>45611</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1502">
+        <v>15</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>45613</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1503">
+        <v>20</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>45615</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1504">
+        <v>100</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>45617</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1505">
+        <v>20</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>45621</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1506">
+        <v>20</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>45623</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1507">
+        <v>20</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>45624</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C1508">
+        <v>121</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>45627</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1509">
+        <v>15</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>45628</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1510">
+        <v>330</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>45631</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1511">
+        <v>60</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>45632</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1512">
+        <v>20</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>45633</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C1513">
+        <v>15</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>45634</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C1514">
+        <v>17</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>45638</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1515">
+        <v>12</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>45641</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1516">
+        <v>30</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517">
+        <v>45647</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1517">
+        <v>8</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>45649</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1518">
+        <v>12</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>45651</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C1519">
+        <v>32</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>45652</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1520">
+        <v>15</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>45656</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1521">
+        <v>120</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>45657</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1522">
+        <v>10</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>45663</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1523">
+        <v>33</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>45665</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1524">
+        <v>45</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>45666</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1525">
+        <v>30</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>45667</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1526">
+        <v>21</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>45670</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1527">
+        <v>10</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>45671</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1528">
+        <v>20</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>45673</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1529">
+        <v>25</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>45675</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1530">
+        <v>60</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>45676</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1531">
+        <v>15</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>45677</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1532">
+        <v>10</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>45682</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1533">
+        <v>48</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>45685</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1534">
+        <v>25</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>45691</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1535">
+        <v>20</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>45693</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1536">
+        <v>30</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>45695</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1537">
+        <v>38</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>45697</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1538">
+        <v>30</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>45705</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1539">
+        <v>50</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>45708</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1540">
+        <v>30</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>45709</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1541">
+        <v>35</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>45710</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1542">
+        <v>48</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>45714</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1543">
+        <v>50</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544">
+        <v>45725</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1544">
+        <v>50</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>45726</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1545">
+        <v>75</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546">
+        <v>45728</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1546">
+        <v>40</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>45730</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1547">
+        <v>75</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>45732</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1548">
+        <v>15</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>45735</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1549">
+        <v>177</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>45736</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1550">
+        <v>40</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>45740</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1551">
+        <v>40</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>45741</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1552">
+        <v>30</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>45742</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1553">
+        <v>18</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>45747</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1554">
+        <v>30</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>45750</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C1555">
+        <v>100</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>45752</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1556">
+        <v>30</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>45753</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1557">
+        <v>55</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>45755</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1558">
+        <v>20</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>45756</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1559">
+        <v>23</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>45757</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1560">
+        <v>20</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>45759</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1561">
+        <v>25</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>45760</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1562">
+        <v>20</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>45761</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1563">
+        <v>50</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>45765</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1564">
+        <v>25</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>45767</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1565">
+        <v>12</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>45768</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1566">
+        <v>80</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>45769</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1567">
+        <v>105</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>45772</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1568">
+        <v>60</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>45773</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1569">
+        <v>120</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>45776</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1570">
+        <v>30</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>45784</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1571">
+        <v>35</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>45785</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1572">
+        <v>20</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>45787</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1573">
+        <v>40</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>45789</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1574">
+        <v>30</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>45791</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1575">
+        <v>30</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>45793</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1576">
+        <v>200</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>45794</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1577">
+        <v>20</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>45802</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1578">
+        <v>25</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>45804</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1579">
+        <v>100</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>45806</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1580">
+        <v>30</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>45811</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C1581">
+        <v>60</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>45814</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1582">
+        <v>170</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>45821</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1583">
+        <v>80</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>45825</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1584">
+        <v>60</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>45826</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1585">
+        <v>25</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>3086</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>45828</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1586">
+        <v>40</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>45829</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1587">
+        <v>20</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>45830</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1588">
+        <v>80</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>45833</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1589">
+        <v>35</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>45836</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1590">
+        <v>30</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>45838</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1591">
+        <v>35</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>45842</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1592">
+        <v>45</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>45844</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1593">
+        <v>50</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>45846</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>108</v>
+      </c>
+      <c r="C1594">
+        <v>35</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>45847</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1595">
+        <v>60</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>45851</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1596">
+        <v>40</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>45855</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1597">
+        <v>50</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>45861</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1598">
+        <v>50</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>45863</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1599">
+        <v>50</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>45868</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1600">
+        <v>130</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>3115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">