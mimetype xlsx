--- v0 (2026-03-13)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>INAD024PO. Iniciación APPCC En La Industria Agroalimentaria</t>
   </si>
   <si>
     <t>PD174</t>
   </si>
   <si>
     <t>INAD012PO. Envasado, acondicionado y embalaje de productos alimentarios.</t>
   </si>
   <si>
     <t>PMAI1066</t>
   </si>
   <si>
@@ -65,270 +65,294 @@
   <si>
     <t>PMAI1068</t>
   </si>
   <si>
     <t>INAD052PO. Manipulación de alimentos de alto riesgo</t>
   </si>
   <si>
     <t>PD55450</t>
   </si>
   <si>
     <t>PS_INAD052PO</t>
   </si>
   <si>
     <t>INAD018PO. Gestión de crisis alimentarias.</t>
   </si>
   <si>
     <t>PS_INAD018PO</t>
   </si>
   <si>
     <t>INAD002PO_EC. Certificación de calidad en alimentacion</t>
   </si>
   <si>
     <t>INAD002PO_EC</t>
   </si>
   <si>
-    <t>INAD003PO_EC. Envasado de productos alimentarios</t>
+    <t>Envasado de productos alimentarios</t>
   </si>
   <si>
     <t>INAD003PO_EC</t>
   </si>
   <si>
     <t>INAD004PO. Mermas en alimentación</t>
   </si>
   <si>
     <t>INAD004PO_EC</t>
   </si>
   <si>
     <t>INAD011PO_EC. Elaboración y conservación de alimentos</t>
   </si>
   <si>
     <t>INAD011PO_EC</t>
   </si>
   <si>
     <t>Formación básica en higiene alimentaria: food defense, appcc, limpieza y desinfección</t>
   </si>
   <si>
     <t>INAD016PO_EC</t>
   </si>
   <si>
-    <t>INAD018PO_EC. Gestión de crisis alimentarias</t>
+    <t>INAD018PO. Gestión de crisis alimentarias</t>
   </si>
   <si>
     <t>INAD018PO_EC</t>
   </si>
   <si>
     <t>INAD021PO_EC. I+d+i en la industria alimentaria</t>
   </si>
   <si>
     <t>INAD021PO_EC</t>
   </si>
   <si>
     <t>INAD025PO_EC. Normativa de etiquetado de alimentos</t>
   </si>
   <si>
     <t>INAD025PO_EC</t>
   </si>
   <si>
     <t>INAD026PO_EC. Iso 22000 / 2005 para la gestión de la seguridad alimentaria</t>
   </si>
   <si>
     <t>INAD026PO_EC</t>
   </si>
   <si>
     <t>INAD029PO_EC. Limpieza y desinfección en la industria alimentaria</t>
   </si>
   <si>
     <t>INAD029PO_EC</t>
   </si>
   <si>
     <t>INAD030PO_EC. Manipulación en crudo y conservación de alimentos</t>
   </si>
   <si>
     <t>INAD030PO_EC</t>
   </si>
   <si>
-    <t>INAD031PO_EC. Métodos de conservación de los alimentos</t>
+    <t>Métodos de conservación de los alimentos</t>
   </si>
   <si>
     <t>INAD031PO_EC</t>
   </si>
   <si>
     <t>INAD036PO_EC. Etiquetado de alimentos</t>
   </si>
   <si>
     <t>INAD036PO_EC</t>
   </si>
   <si>
     <t>INAD040PO. Elaboración y comercialización productos artesanos agrícolas</t>
   </si>
   <si>
     <t>INAD040PO_EC</t>
   </si>
   <si>
     <t>INAD041PO. Protocolos ifs y brc en seguridad alimentaria</t>
   </si>
   <si>
     <t>INAD041PO_EC</t>
   </si>
   <si>
     <t>Seguridad e higiene en la industria alimentaria</t>
   </si>
   <si>
     <t>INAD045PO_EC</t>
   </si>
   <si>
     <t>INAD047PO. Sistemas de calidad en industria alimentaria</t>
   </si>
   <si>
     <t>INAD047PO_EC</t>
   </si>
   <si>
+    <t>Trazabilidad en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>INAD050PO_EC</t>
+  </si>
+  <si>
+    <t>INAD052PO_EC</t>
+  </si>
+  <si>
+    <t>Manipulación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD100_EC</t>
+  </si>
+  <si>
+    <t>INAD105. Seguretat alimentària: manipulació i control d aliments</t>
+  </si>
+  <si>
+    <t>INAD105_EC</t>
+  </si>
+  <si>
+    <t>Elaboración de pan con masa madre</t>
+  </si>
+  <si>
+    <t>INAF005PO_EC</t>
+  </si>
+  <si>
+    <t>INAF008PO. Materias primas innovadoras en panadería</t>
+  </si>
+  <si>
+    <t>INAF008PO_EC</t>
+  </si>
+  <si>
+    <t>INAD0001_EC. Manipulación en crudo y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>INAD0001_EC</t>
+  </si>
+  <si>
+    <t>INAD0002_EC. Manipulación de alimentos de alto riesgo</t>
+  </si>
+  <si>
+    <t>INAD0002_EC</t>
+  </si>
+  <si>
+    <t>INAD0004_EC. Higiene en comedores escolares</t>
+  </si>
+  <si>
+    <t>INAD0004_EC</t>
+  </si>
+  <si>
+    <t>INAJ0002. Preelaboración y conservación de pescados, crustáceos y moluscos</t>
+  </si>
+  <si>
+    <t>71069IN</t>
+  </si>
+  <si>
+    <t>INAF0002. Pastelería</t>
+  </si>
+  <si>
+    <t>73059IN</t>
+  </si>
+  <si>
+    <t>INAD003PO. Envasado de productos alimentarios</t>
+  </si>
+  <si>
+    <t>PAI_INAD003PO</t>
+  </si>
+  <si>
+    <t>INAD011PO. Elaboración y conservación de alimentos</t>
+  </si>
+  <si>
+    <t>PAI_INAD011PO</t>
+  </si>
+  <si>
+    <t>INAD036PO. Etiquetado de alimentos</t>
+  </si>
+  <si>
+    <t>PAI_INAD036PO</t>
+  </si>
+  <si>
+    <t>INAD041PO. Protocolo ifs y brc en seguridad alimentaria</t>
+  </si>
+  <si>
+    <t>PAI_INAD041PO</t>
+  </si>
+  <si>
+    <t>INAD045PO. Seguridad e higiene en la industria alimentaria</t>
+  </si>
+  <si>
+    <t>PAI_INAD045PO</t>
+  </si>
+  <si>
+    <t>INAD046PO. Sistema appcc y prácticas correctas de higiene</t>
+  </si>
+  <si>
+    <t>PAI_INAD046PO</t>
+  </si>
+  <si>
     <t>INAD050PO. Trazabilidad en la industria alimentaria</t>
   </si>
   <si>
-    <t>INAD050PO_EC</t>
-[...94 lines deleted...]
-  <si>
     <t>PAI_INAD050PO</t>
   </si>
   <si>
     <t>PAI_INAD052PO</t>
   </si>
   <si>
     <t>Prevención de las pérdidas y el desperdicio alimentario. Exigencias a implantar según Ley 1/2025</t>
   </si>
   <si>
     <t>112924IN</t>
   </si>
   <si>
     <t>Normativa Conservación Alimentos (Presentaciones de envasado)</t>
   </si>
   <si>
     <t>PH14B04UMA04</t>
   </si>
   <si>
+    <t>Mermas en alimentación</t>
+  </si>
+  <si>
     <t>PAI_INAD004PO</t>
   </si>
   <si>
     <t>INAD035PO. Normativa de calidad alimentaria BRC: Última versión</t>
   </si>
   <si>
     <t>INAD035PO_EC</t>
+  </si>
+  <si>
+    <t>INAD016PO Formación básica en higiene alimentaria: food defense, appcc, limpieza y desinfección</t>
+  </si>
+  <si>
+    <t>1358ID</t>
+  </si>
+  <si>
+    <t>Implantación del protocolo IFS versión 7</t>
+  </si>
+  <si>
+    <t>PC982</t>
+  </si>
+  <si>
+    <t>Gestión Integral de la Seguridad Alimentaria y Calidad en el Sector Vitivinícola</t>
+  </si>
+  <si>
+    <t>1366ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -648,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1241,127 +1265,169 @@
         <v>60</v>
       </c>
       <c r="D40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>43142</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41">
         <v>60</v>
       </c>
       <c r="D41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>43143</v>
       </c>
       <c r="B42" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="C42">
         <v>30</v>
       </c>
       <c r="D42" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>43144</v>
       </c>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43">
         <v>25</v>
       </c>
       <c r="D43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43622</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C44">
         <v>5</v>
       </c>
       <c r="D44" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>43981</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C45">
         <v>2.5</v>
       </c>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>44074</v>
       </c>
       <c r="B46" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="C46">
         <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>44160</v>
       </c>
       <c r="B47" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C47">
         <v>20</v>
       </c>
       <c r="D47" t="s">
-        <v>90</v>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>45796</v>
+      </c>
+      <c r="B48" t="s">
+        <v>93</v>
+      </c>
+      <c r="C48">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>45842</v>
+      </c>
+      <c r="B49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49">
+        <v>45</v>
+      </c>
+      <c r="D49" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>45855</v>
+      </c>
+      <c r="B50" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50">
+        <v>50</v>
+      </c>
+      <c r="D50" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">