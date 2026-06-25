--- v0 (2026-03-04)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Nombre del curso</t>
   </si>
   <si>
     <t>Horas</t>
   </si>
   <si>
     <t>Sku</t>
   </si>
   <si>
     <t>IFCD068PO Programación en ASP.Net.</t>
   </si>
   <si>
     <t>PAIFCD068PO</t>
   </si>
   <si>
     <t>IFCT147PO. PDFs Accesibles</t>
   </si>
   <si>
     <t>PAIFCT147PO</t>
   </si>
   <si>
@@ -557,60 +557,195 @@
   <si>
     <t>Inteligencia Artificial generativa y automatismos</t>
   </si>
   <si>
     <t>PD_ENARTI</t>
   </si>
   <si>
     <t>Tipos de redes sociales y sus características</t>
   </si>
   <si>
     <t>VIDEO_IND_371-1</t>
   </si>
   <si>
     <t>IFCT36. Excel avanzado</t>
   </si>
   <si>
     <t>122893IN</t>
   </si>
   <si>
     <t>IFCD084PO. Hacking ético y ciberseguridad.</t>
   </si>
   <si>
     <t>PA084</t>
   </si>
   <si>
+    <t>Mi Desarrollo en las Organizaciones del Siglo XXI</t>
+  </si>
+  <si>
+    <t>PIN652092</t>
+  </si>
+  <si>
+    <t>Mi Liderazgo en las Organizaciones del Siglo XXI</t>
+  </si>
+  <si>
+    <t>PIN652147</t>
+  </si>
+  <si>
+    <t>PIN_IFCT46</t>
+  </si>
+  <si>
+    <t>Competencias digitales básicas</t>
+  </si>
+  <si>
+    <t>PIN_IFCT45</t>
+  </si>
+  <si>
+    <t>Adobe Photoshop CS6</t>
+  </si>
+  <si>
+    <t>PIN_IMST016PO</t>
+  </si>
+  <si>
+    <t>Autocad 3D</t>
+  </si>
+  <si>
+    <t>PIN_IFCT021PO</t>
+  </si>
+  <si>
+    <t>Autocad iniciación</t>
+  </si>
+  <si>
+    <t>PIN_IFCT022PO</t>
+  </si>
+  <si>
+    <t>Diseño de páginas web (Dreamweaver y HTML y CSS)</t>
+  </si>
+  <si>
+    <t>PIN_IFCT039PO</t>
+  </si>
+  <si>
+    <t>PINIFCT0019. Inteligencia artificial aplicada a la empresa.</t>
+  </si>
+  <si>
+    <t>PIN_IFCT0019</t>
+  </si>
+  <si>
+    <t>IFCD023PO.  Experto web y multimedia para e-commerce II</t>
+  </si>
+  <si>
+    <t>PIN615288</t>
+  </si>
+  <si>
+    <t>IFCT39. Posicionamiento web y marketing digital en buscadores.</t>
+  </si>
+  <si>
+    <t>PIN731965</t>
+  </si>
+  <si>
+    <t>Programación web con PHP (software libre)</t>
+  </si>
+  <si>
+    <t>PIN_IFCD044PO</t>
+  </si>
+  <si>
     <t>ADGG082PO. Word Iniciación</t>
   </si>
   <si>
     <t>PIN682589</t>
   </si>
   <si>
     <t>Ciberseguridad 1: Seguridad de accesos, robustez de contraseñas, MFA</t>
   </si>
   <si>
     <t>PN_0038</t>
+  </si>
+  <si>
+    <t>Excel avanzado 365 - contenido online</t>
+  </si>
+  <si>
+    <t>129912IN</t>
+  </si>
+  <si>
+    <t>Entornos profesionales con Microsoft 365</t>
+  </si>
+  <si>
+    <t>ADGG03ID</t>
+  </si>
+  <si>
+    <t>IFCT036PO. Desarrollo de videojuegos HTML5</t>
+  </si>
+  <si>
+    <t>1327ID</t>
+  </si>
+  <si>
+    <t>Uso básico de programas de ofimática e inteligencia artificial.</t>
+  </si>
+  <si>
+    <t>130406IN</t>
+  </si>
+  <si>
+    <t>Word avanzado 365</t>
+  </si>
+  <si>
+    <t>131016IN</t>
+  </si>
+  <si>
+    <t>IFCT091PO. Programación páginas web, JavaScript y PHP</t>
+  </si>
+  <si>
+    <t>PD_IFCT091PO</t>
+  </si>
+  <si>
+    <t>Gestión de la ciberseguridad</t>
+  </si>
+  <si>
+    <t>IFCT109IN</t>
+  </si>
+  <si>
+    <t>IFCT0083. Accesibilidad web</t>
+  </si>
+  <si>
+    <t>PC654</t>
+  </si>
+  <si>
+    <t>IFCT0023. Ciberseguridad</t>
+  </si>
+  <si>
+    <t>PC817</t>
+  </si>
+  <si>
+    <t>IFCM004PO Especialista en seguridad en Internet</t>
+  </si>
+  <si>
+    <t>PC838</t>
+  </si>
+  <si>
+    <t>IFCT0225 Diseño de servicios TI (Tecnologías de la Información)</t>
+  </si>
+  <si>
+    <t>PC837</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
@@ -930,51 +1065,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D92"/>
+  <dimension ref="A1:D115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -2203,74 +2338,396 @@
         <v>177</v>
       </c>
       <c r="C89">
         <v>100</v>
       </c>
       <c r="D89" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>44569</v>
       </c>
       <c r="B90" t="s">
         <v>179</v>
       </c>
       <c r="C90">
         <v>60</v>
       </c>
       <c r="D90" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>45201</v>
+        <v>44699</v>
       </c>
       <c r="B91" t="s">
         <v>181</v>
       </c>
       <c r="C91">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="D91" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>45245</v>
+        <v>44700</v>
       </c>
       <c r="B92" t="s">
         <v>183</v>
       </c>
       <c r="C92">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D92" t="s">
         <v>184</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>45028</v>
+      </c>
+      <c r="B93" t="s">
+        <v>119</v>
+      </c>
+      <c r="C93">
+        <v>60</v>
+      </c>
+      <c r="D93" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>45029</v>
+      </c>
+      <c r="B94" t="s">
+        <v>186</v>
+      </c>
+      <c r="C94">
+        <v>60</v>
+      </c>
+      <c r="D94" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>45036</v>
+      </c>
+      <c r="B95" t="s">
+        <v>188</v>
+      </c>
+      <c r="C95">
+        <v>50</v>
+      </c>
+      <c r="D95" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>45039</v>
+      </c>
+      <c r="B96" t="s">
+        <v>190</v>
+      </c>
+      <c r="C96">
+        <v>70</v>
+      </c>
+      <c r="D96" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>45040</v>
+      </c>
+      <c r="B97" t="s">
+        <v>192</v>
+      </c>
+      <c r="C97">
+        <v>30</v>
+      </c>
+      <c r="D97" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>45046</v>
+      </c>
+      <c r="B98" t="s">
+        <v>194</v>
+      </c>
+      <c r="C98">
+        <v>50</v>
+      </c>
+      <c r="D98" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>45108</v>
+      </c>
+      <c r="B99" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99">
+        <v>280</v>
+      </c>
+      <c r="D99" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>45116</v>
+      </c>
+      <c r="B100" t="s">
+        <v>198</v>
+      </c>
+      <c r="C100">
+        <v>90</v>
+      </c>
+      <c r="D100" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>45135</v>
+      </c>
+      <c r="B101" t="s">
+        <v>200</v>
+      </c>
+      <c r="C101">
+        <v>100</v>
+      </c>
+      <c r="D101" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>45173</v>
+      </c>
+      <c r="B102" t="s">
+        <v>202</v>
+      </c>
+      <c r="C102">
+        <v>150</v>
+      </c>
+      <c r="D102" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>45201</v>
+      </c>
+      <c r="B103" t="s">
+        <v>204</v>
+      </c>
+      <c r="C103">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>45245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104">
+        <v>8</v>
+      </c>
+      <c r="D104" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>45317</v>
+      </c>
+      <c r="B105" t="s">
+        <v>208</v>
+      </c>
+      <c r="C105">
+        <v>30</v>
+      </c>
+      <c r="D105" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>45337</v>
+      </c>
+      <c r="B106" t="s">
+        <v>210</v>
+      </c>
+      <c r="C106">
+        <v>90</v>
+      </c>
+      <c r="D106" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>45338</v>
+      </c>
+      <c r="B107" t="s">
+        <v>212</v>
+      </c>
+      <c r="C107">
+        <v>40</v>
+      </c>
+      <c r="D107" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>45353</v>
+      </c>
+      <c r="B108" t="s">
+        <v>214</v>
+      </c>
+      <c r="C108">
+        <v>26</v>
+      </c>
+      <c r="D108" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>45363</v>
+      </c>
+      <c r="B109" t="s">
+        <v>216</v>
+      </c>
+      <c r="C109">
+        <v>30</v>
+      </c>
+      <c r="D109" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>45415</v>
+      </c>
+      <c r="B110" t="s">
+        <v>218</v>
+      </c>
+      <c r="C110">
+        <v>65</v>
+      </c>
+      <c r="D110" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>45452</v>
+      </c>
+      <c r="B111" t="s">
+        <v>220</v>
+      </c>
+      <c r="C111">
+        <v>20</v>
+      </c>
+      <c r="D111" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>45548</v>
+      </c>
+      <c r="B112" t="s">
+        <v>222</v>
+      </c>
+      <c r="C112">
+        <v>30</v>
+      </c>
+      <c r="D112" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>45673</v>
+      </c>
+      <c r="B113" t="s">
+        <v>224</v>
+      </c>
+      <c r="C113">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>45693</v>
+      </c>
+      <c r="B114" t="s">
+        <v>226</v>
+      </c>
+      <c r="C114">
+        <v>30</v>
+      </c>
+      <c r="D114" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>45695</v>
+      </c>
+      <c r="B115" t="s">
+        <v>228</v>
+      </c>
+      <c r="C115">
+        <v>38</v>
+      </c>
+      <c r="D115" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">